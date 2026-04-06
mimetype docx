--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -118,966 +118,966 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Work of a Dilettante or a Grand Amateur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Viraben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), pp.51-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18253911-bja10070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Podgorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (1), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61490/eial.v35i1.1822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04684973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una chacra en Montevideo, dos hoteles en Carnac. Tres casos paradigmáticos de ciencia en lugares impensados a ambos lados del Atlántico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Podgorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 35 (1), pp.7-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61490/eial.v35i1.1822⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61490/eial.v35i1.1823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04685017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Amateurs en sciences (xixe-xxie siècles) : mondes hétérogènes, échelles multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 284 (3), p. 3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04482818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Taine et La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier, Revue des amis de Jean de La Fontaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.199-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04168158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El redescubrimiento de la arqueología de las tierras bajas bolivianas en los repositorios del Museo de La Plata. Algunos resultados del proyecto SciCoMove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Podgorny</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Jaimes Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de la Sociedad Chilena de Arqueología </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.32-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56575/BSCHA.05500230802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04383182v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the Metropolis: Collectors, Itineraries, and Provincial Museums in the Long 19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Viraben</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18253911-bja10070⟩</w:t>
+                <w:t xml:space="preserve">Irina Podgorny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centaurus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (3), pp.451-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CNT.5.142918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...37 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Benefits and Limitations of Digital Tools to Retrieve the Emotions of Nineteenth-Century Readers of Philosophy from Manuscript Letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ouvry-Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Podgorny</w:t>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knygotyra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.194-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/Knygotyra.2022.78.112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03793069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amateurs et amatrices du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190 (4), pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.190.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commemorations: between an anthropology of knowledge and a self-aware history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61490/eial.v35i1.1823⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.9-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.4536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...172 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une histoire de l’archéologie dans l’ouest de la France ou comment naît un laboratoire de recherche (1945-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...496 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, pp.9-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Venayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Rendez-Vous de l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías López-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Rennes en Sciences. 24, pp.36, 2026, Les Cahiers de Rennes en Sciences, 978-2-490-401-21-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -2805,51 +2805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Taine, Essais de critique et d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
@@ -3714,51 +3714,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les &amp;quot;mauvais livres&amp;quot; au XIXe siècle, ou comment les catholiques ont contribué à construire le positivisme (1860-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Strasbourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et positivismes, sous la direction de David Labreure et Annie Petit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-171, 2025, 979-10-344-0256-4</w:t>
@@ -3787,51 +3787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait d’un amateur par lui-même et par les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Djema; Émilie Lesvignes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émile Rivière (1835-1922) en questions. Actes de la séance de la Société préhistorique française de Saint-Germain-en-Laye (7 décembre 2022).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3873,51 +3873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit au ras du sol : monuments, pratiques archéologiques et normes juridiques dans la France du XIXe siècle, p. 123-139</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V. Negri et N. Schlanger (dir.), 1941. Genèse et développement d’une loi sur l’archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2024, 978-2-11-157660-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3955,51 +3955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Professionalization of Female Prehistorians in France in the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra L. López Varela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.243-268, 2023, Women in Engineering and Science, </w:t>
@@ -4110,51 +4110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la magie au symbolisme : préhistoriens et archéologues face à l’art pariétal (1860-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art avant l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.61-78, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4188,51 +4188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of the Human Sciences in France: From Science de l’homme to Sciences Humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David McCallum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of the History of Human Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.1-21, 2022, </w:t>
@@ -4419,3058 +4419,3058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03042984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenir historien sous le Second Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Potin et Jean-François Sirinelli (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Générations historiennes XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02358169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Essayiste malgré lui ? Taine, les Essais de critique et d’histoire et la formulation d’un projet de science de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Née (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance de la critique littéraire et de la critique d’art dans l’essai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.207-227, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02358167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Devenir historien sous le Second Empire</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur du XIXe siècle : entre raison et imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Barel-Moisan, A. Déruelle, J.-L. Diaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle au futur. Penser, représenter, rêver l’avenir au XIXe siècle. Actes du VIIe Congrès de la SERD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des études romantiques et dix-neuviémistes; Société des Etudes romantiques et dix-neuviémistes, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French philosophical crisis of the 1860’s and the invention of the ‘positivist school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yann Potin et Jean-François Sirinelli (dir.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, 2019</w:t>
+              <w:t xml:space="preserve">Franz Leander Fillafer et al. (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Worlds of Positivism, 1770–1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouton</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La connaissance du local au prisme des sociétés savantes. L’archéologie préhistorique à la Société polymathique du Morbihan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Le Gall et Jean-François Simon (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jalons pour une ethnologie du proche. Savoirs, institutions, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRBC, pp.127-162, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Taine et Renan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Charle et L. Jeanpierre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie intellectuelle en France, 1. Des lendemains de la Révolution à 1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.399-402, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Géologie et théologie dans la France du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Charle et L. Jeanpierre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie intellectuelle en France, 1. Des lendemains de la Révolution à 1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.182-186, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Spencerian Moment in French Cultural History?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lightman (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Spencerism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.266-285, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre sciences de l’homme et sciences de la nature. Recompositions intellectuelles de la préhistoire à la veille de la Première Guerre mondiale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Laurière (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1913. La recomposition de la science de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.40-51, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1855 – Taine, Renan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cabanès et Vincent Laisney (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année 1855. La littérature à l'âge de l'exposition universelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.213-226, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cycles glaciaires et préhistoire humaine : les premiers débats (France et Grande-Bretagne, 1850-1914 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Bertrand et Rita Compatangelo-Soussignan (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycles de la nature, Cycles de l'histoire. De la découverte des météores à la fin de l'âge d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.143-156, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sciences humaines en France au milieu du XIXe siècle. Un point de vue &amp;quot;a-disciplinaire&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-L. Rey (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode et histoire. Quelle Histoire font les historiens des sciences et des techniques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.431-444, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did Prehistoric Man Bury his Dead ? Early Debates on Prehistoric Burials in National Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Tarlow and Liv Nilsson Stutz (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Handbook of the Archaeology of Death and Burial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.27-46, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sujet réflexif de l’histoire des sciences de l’homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. RICHARD, J. CARROY et F. VATIN (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme des sciences de l’homme. Une histoire transdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.153-169, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rêver à la guillotine. Souvenirs révolutionnaires, psychologie et politique en France au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. WAHNICH (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire d’un trésor perdu. Transmettre la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les prairies ordinaires, pp.195-223, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Compétitions et concurrences autour de la laïcisation de l'âme : le spiritualisme philosophique en France au milieu du siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean- Louis CABANÈS, Didier PHILIPPOT et Paolo TORTONESE (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paradigmes de l'âme. Littérature et aliénisme au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne nouvelle, pp.71-86, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkov in France: Cultural Transfers in Anthropology and Prehistoric Archaeology at the End of the 19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Archaeology Conference proceedings, Arkheolohiia і davnia istoriia Ukraїny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.220-227, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Crucible of Human and Social Sciences: Transdisciplinary Approaches to Human Subjects and the Role of the Intellectual in mid-Nineteenth Century France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Marcel Herbst and Liah Greenfeld (eds), The Institution of Science and the Science of Institutions. The Legacy of Joseph Ben-David, Piscataway (NJ), Transaction Publishers, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Eve future et la fin de l’homme machine ? De l’automatisme cérébral à l’inconscient psychique dans la France des années 1880 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in D. Kunz-Westerhoff &amp; M. Atallah (dir.), L’Homme machine et ses avatars, entre science, philosophie et littérature, Paris, Vrin, 2011, p. 149-160</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voyageurs aliénés : voyage et mémoire dans la psychologie fin-de-siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in S. Moussa &amp; S. Venayre (dir.), Le Voyage et la mémoire au 19e siècle, Paris, Créaphis, 2011, p. 417-434</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sociétés savantes et la question de l’antiquité de l’homme »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in N. Coye &amp; A. Hurel (dir.), 1859. Archéologues et géologues dans l’épaisseur du temps, Paris, Editions du MNHN, 2011, p. 267-277</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Archéologie et histoire chez Jacques de Morgan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Djindjian, C. Lorre &amp; L. Touret (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caucase, Égypte, Perse : Jacques de Morgan (1857-1924), pionnier de l’aventure archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d’archéologie nationale, pp.35-45, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le &amp;quot;Merveilleux réel&amp;quot; : Maury et l’histoire des aberrations de l’esprit humain »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in N. Richard &amp; J. Carroy (dir.), Alfred Maury, érudit et rêveur. Les sciences humaines en France au milieu du XIXe siècle, Rennes, Pur, 2007, p. 73-88</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Inactualité et actualité d’une figure d’érudit rêveur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Jarrige</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in N. Richard &amp; J. Carroy (dir.), Alfred Maury, érudit et rêveur. Les sciences humaines en France au milieu du XIXe siècle, Rennes, Pur, 2007, p. 11-20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Histoire en France (1876-1896) : les fondements idéologiques d’une réussite institutionnelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in M.-L. Pelus-Kaplan (dir.), Unité et globalité de l’homme. Des humanités aux sciences humaines, Paris, Syllepse, 2006, p. 53-78</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« En quête des mentalités préhistoriques : Henri Breuil, l’ethnographie et l’art des cavernes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in N. Coye (dir.), Sur les chemins de la préhistoire. L’abbé Breuil, du Périgord à l’Afrique du Sud, Paris, Somogy, 2006, p. 83-97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire, morale et politique à la fin du XVIIIe siècle : le dictionnaire d’Histoire de l’Encyclopédie méthodique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in C. Blanckaert &amp; M. Porret (dir.), L’Encyclopédie méthodique (1782-1832). Des Lumières au positivisme, Genève, Droz, 2006, p. 127-152</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mathilde Frigard femme savante et criminelle - Lorsque l’histoire des sciences croise celle des faits divers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in J. Carroy, N. Edelman, A. Ohayon &amp; N. Richard (dir.), Les femmes dans les sciences de l’homme (XIXe-XXe siècles). Inspiratrices, collaboratrices ou créatrices ?, Paris, Séli Arslan, 2005, p. 301-316</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The French philosophical crisis of the 1860’s and the invention of the ‘positivist school</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« André Leroi-Gourhan et les stratégies de diffusion du savoir scientifique », i</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Brill, 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Coye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n F. Audouze et N. Schlanger (dir), Autour de l’homme. Contexte et actualité d’André Leroi-Gourhan, Paris, éditions APDCA, 2004, p. 285-300</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La connaissance du local au prisme des sociétés savantes. L’archéologie préhistorique à la Société polymathique du Morbihan »</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Coup d’Etat politique et révisions historiographiques : des conséquences du 2 Décembre sur la philosophie de l’histoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, CRBC, pp.127-162, 2016</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in S. Aprile et al. (dir), Comment meurt une république. Autour du 2 Décembre 1851, Paris, Créaphis, 2004, p. 63-74</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Taine et Renan »</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Vie de Jésus de Renan : un historien face à la question des miracles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.399-402, 2016</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Sophie Cassagnes-Brouquet et al. (dir.), Religion et mentalités au Moyen Âge. Mélanges en l’honneur d’Hervé Martin, Rennes, Presses universitaires de Rennes, 2003, p. 87-99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Géologie et théologie dans la France du XIXe siècle »</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mathilde Frigard, cientifica et criminal. Cuando la historia de las ciencias se cruza con la cronica de sucecos »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.182-186, 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in L. Montiel y A. Gonzales de Pablo (dir), En ningun lugar en parte alguna. Estudios sobre la historia del magnetismo animal et del hipnotismo, Madrid, Frenia, 2003, p. 170-192</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Spencerian Moment in French Cultural History?</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pratiques d'amateurs et de professionnels en archéologie à l'Association française pour l'avancement des sciences »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard Lightman (ed.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.266-285, 2015</w:t>
+              <w:t xml:space="preserve">H. Gispert (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Par la science, pour la patrie ! » L'Association française pour l'Avancement des sciences (1872-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire de Rennes, pp.181-188, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« 1855 – Taine, Renan »</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rituels d'instauration et constitution des identités disciplinaires : les lieux de mémoire de l'anthropologie (1859-1900) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.213-226, 2015</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in C. Blanckaert (dir.), Les politiques de l'anthropologie. Discours et pratiques en France (1860-1940), Paris, L'Harmattan, 2001, p. 337-364</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Entre sciences de l’homme et sciences de la nature. Recompositions intellectuelles de la préhistoire à la veille de la Première Guerre mondiale »</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'homme invisible : les historiens français et l'homme fossile à la fin du XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.40-51, 2015</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in A. et J. Ducros (dir.), L'Homme préhistorique. Images et imaginaire, Paris, L'Harmattan, 2000, p. 63-80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Cycles glaciaires et préhistoire humaine : les premiers débats (France et Grande-Bretagne, 1850-1914 »</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre matérialisme et spiritualisme : les préhistoriens et la culture dans la seconde moitié du XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.143-156, 2015</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in A. et J. Ducros &amp; F. Joulian (dir.), La culture est-elle naturelle ? Histoire, épistémologie et applications récentes du concept de culture, Paris, éditions Errance, 1999, p. 25-40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les sciences humaines en France au milieu du XIXe siècle. Un point de vue &amp;quot;a-disciplinaire&amp;quot; »</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi sert l'histoire des sciences de l'homme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.431-444, 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Blanckaert; Loïc Blondiaux; Laurent Loty,; Marc Renneville; Nathalie Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire des sciences de l'homme. Trajectoire, enjeux, questions vives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109-130, 1999, Histoire des sciences humaines, 9782738483218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Did Prehistoric Man Bury his Dead ? Early Debates on Prehistoric Burials in National Context</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cercle d'une posture critique, postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.27-46, 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in J. Carroy &amp; N. Richard (dir.), La découverte et ses récits en sciences humaines, Paris, L'Harmattan, collection « Histoire des sciences humaines », 1998, p. 281-307</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le sujet réflexif de l’histoire des sciences de l’homme »</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des dîners Lamarck au monument, la construction d'une mémoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.153-169, 2013</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in G. Laurent (dir.), Lamarck, actes du 119e congrès national des sociétés historiques et scientifiques, Amiens, 1994, Paris, CTHS, 1997, p. 629-646</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Rêver à la guillotine. Souvenirs révolutionnaires, psychologie et politique en France au XIXe siècle »</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La naissance de la préhistoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Les prairies ordinaires, pp.195-223, 2013</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Nature, histoire, société. Essais en hommage à Jacques Roger, rassemblés par C. Blanckaert, J.-L. Fischer &amp; R. Rey, Paris, Klincksieck, 1995, p. 419-431</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Compétitions et concurrences autour de la laïcisation de l'âme : le spiritualisme philosophique en France au milieu du siècle »</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fondation de la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne nouvelle, pp.71-86, 2012</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in I. Poutrin (dir.), Le XIXe siècle. Science, politique et tradition, Paris, Berger-Levrault, 1995, pp. 43-65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...1745 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818206v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01818208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fabrique du précurseur »</w:t>
               </w:r>
@@ -7694,51 +7694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Podgorny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61490/eial.v35i1.1822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61490/eial.v35i1.1823" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383182v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56575/BSCHA.05500230802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.142918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ouvry-Vial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Knygotyra.2022.78.112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Plas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.178.0062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.812" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.021.0225" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1989.2582" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essais-de-critique-et-d-histoire-volume-i.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09120-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8551/la-vie-de-jesus-de-renan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabantous Alain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/106115?lang=fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879240v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edelman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ohayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondiaux Lo&#239;c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loty Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=8877" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58400/accEs-libre-seance-21-Emile-riviEre-1835-1922.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27650-7_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40996" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4106-3_43-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6928/lire-en-europe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803596v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818129v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818131v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article1816.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818153v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818154v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818151v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818150v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818176v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818189v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818195v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Podgorny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61490/eial.v35i1.1822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61490/eial.v35i1.1823" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383182v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56575/BSCHA.05500230802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.142918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ouvry-Vial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Knygotyra.2022.78.112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Plas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.178.0062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.812" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.021.0225" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1989.2582" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essais-de-critique-et-d-histoire-volume-i.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09120-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8551/la-vie-de-jesus-de-renan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabantous Alain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/106115?lang=fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879240v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edelman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ohayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondiaux Lo&#239;c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loty Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=8877" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58400/accEs-libre-seance-21-Emile-riviEre-1835-1922.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27650-7_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40996" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4106-3_43-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6928/lire-en-europe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803596v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article1816.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818176v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818189v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818195v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>