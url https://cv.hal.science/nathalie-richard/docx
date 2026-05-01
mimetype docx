--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -118,966 +118,966 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introducción</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Podgorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (1), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61490/eial.v35i1.1822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04684973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Work of a Dilettante or a Grand Amateur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Viraben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), pp.51-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18253911-bja10070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una chacra en Montevideo, dos hoteles en Carnac. Tres casos paradigmáticos de ciencia en lugares impensados a ambos lados del Atlántico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Irina Podgorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61490/eial.v35i1.1823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04685017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Amateurs en sciences (xixe-xxie siècles) : mondes hétérogènes, échelles multiples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 284 (3), p. 3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04482818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Taine et La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier, Revue des amis de Jean de La Fontaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.199-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04168158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El redescubrimiento de la arqueología de las tierras bajas bolivianas en los repositorios del Museo de La Plata. Algunos resultados del proyecto SciCoMove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Podgorny</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Viraben</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18253911-bja10070⟩</w:t>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Jaimes Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de la Sociedad Chilena de Arqueología </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.32-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56575/BSCHA.05500230802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04383182v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the Metropolis: Collectors, Itineraries, and Provincial Museums in the Long 19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Podgorny</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centaurus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (3), pp.451-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CNT.5.142918⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Benefits and Limitations of Digital Tools to Retrieve the Emotions of Nineteenth-Century Readers of Philosophy from Manuscript Letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ouvry-Vial</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61490/eial.v35i1.1822⟩</w:t>
+              <w:t xml:space="preserve">Knygotyra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.194-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/Knygotyra.2022.78.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Irina Podgorny</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03793069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amateurs et amatrices du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190 (4), pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.190.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commemorations: between an anthropology of knowledge and a self-aware history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Plas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61490/eial.v35i1.1823⟩</w:t>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.9-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.4536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...179 lines deleted...]
-                <w:t xml:space="preserve">Irina Podgorny</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une histoire de l’archéologie dans l’ouest de la France ou comment naît un laboratoire de recherche (1945-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Richard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Richard</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...380 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 36, pp.9-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Venayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Rendez-Vous de l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías López-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Rennes en Sciences. 24, pp.36, 2026, Les Cahiers de Rennes en Sciences, 978-2-490-401-21-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -2805,51 +2805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Taine, Essais de critique et d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
@@ -3714,51 +3714,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les &amp;quot;mauvais livres&amp;quot; au XIXe siècle, ou comment les catholiques ont contribué à construire le positivisme (1860-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Strasbourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et positivismes, sous la direction de David Labreure et Annie Petit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-171, 2025, 979-10-344-0256-4</w:t>
@@ -3787,51 +3787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait d’un amateur par lui-même et par les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Djema; Émilie Lesvignes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émile Rivière (1835-1922) en questions. Actes de la séance de la Société préhistorique française de Saint-Germain-en-Laye (7 décembre 2022).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3873,51 +3873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit au ras du sol : monuments, pratiques archéologiques et normes juridiques dans la France du XIXe siècle, p. 123-139</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V. Negri et N. Schlanger (dir.), 1941. Genèse et développement d’une loi sur l’archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2024, 978-2-11-157660-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3955,51 +3955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Professionalization of Female Prehistorians in France in the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra L. López Varela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.243-268, 2023, Women in Engineering and Science, </w:t>
@@ -4110,51 +4110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la magie au symbolisme : préhistoriens et archéologues face à l’art pariétal (1860-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art avant l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.61-78, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4188,51 +4188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of the Human Sciences in France: From Science de l’homme to Sciences Humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David McCallum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of the History of Human Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.1-21, 2022, </w:t>
@@ -4419,3058 +4419,3058 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03042984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Essayiste malgré lui ? Taine, les Essais de critique et d’histoire et la formulation d’un projet de science de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Patrick Née (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Naissance de la critique littéraire et de la critique d’art dans l’essai</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, pp.207-227, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02358167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Devenir historien sous le Second Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yann Potin et Jean-François Sirinelli (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Générations historiennes XIXe-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS éditions, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02358169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Essayiste malgré lui ? Taine, les Essais de critique et d’histoire et la formulation d’un projet de science de l’homme</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur du XIXe siècle : entre raison et imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Barel-Moisan, A. Déruelle, J.-L. Diaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle au futur. Penser, représenter, rêver l’avenir au XIXe siècle. Actes du VIIe Congrès de la SERD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des études romantiques et dix-neuviémistes; Société des Etudes romantiques et dix-neuviémistes, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French philosophical crisis of the 1860’s and the invention of the ‘positivist school</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Patrick Née (dir). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, pp.207-227, 2019</w:t>
+              <w:t xml:space="preserve">Franz Leander Fillafer et al. (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Worlds of Positivism, 1770–1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouton</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La connaissance du local au prisme des sociétés savantes. L’archéologie préhistorique à la Société polymathique du Morbihan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Le Gall et Jean-François Simon (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jalons pour une ethnologie du proche. Savoirs, institutions, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRBC, pp.127-162, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Taine et Renan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Charle et L. Jeanpierre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie intellectuelle en France, 1. Des lendemains de la Révolution à 1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.399-402, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Géologie et théologie dans la France du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Charle et L. Jeanpierre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie intellectuelle en France, 1. Des lendemains de la Révolution à 1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.182-186, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Spencerian Moment in French Cultural History?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lightman (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Spencerism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.266-285, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre sciences de l’homme et sciences de la nature. Recompositions intellectuelles de la préhistoire à la veille de la Première Guerre mondiale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Laurière (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1913. La recomposition de la science de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.40-51, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1855 – Taine, Renan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cabanès et Vincent Laisney (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année 1855. La littérature à l'âge de l'exposition universelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.213-226, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cycles glaciaires et préhistoire humaine : les premiers débats (France et Grande-Bretagne, 1850-1914 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Bertrand et Rita Compatangelo-Soussignan (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycles de la nature, Cycles de l'histoire. De la découverte des météores à la fin de l'âge d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.143-156, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sciences humaines en France au milieu du XIXe siècle. Un point de vue &amp;quot;a-disciplinaire&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-L. Rey (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode et histoire. Quelle Histoire font les historiens des sciences et des techniques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.431-444, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did Prehistoric Man Bury his Dead ? Early Debates on Prehistoric Burials in National Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Tarlow and Liv Nilsson Stutz (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Handbook of the Archaeology of Death and Burial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.27-46, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sujet réflexif de l’histoire des sciences de l’homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. RICHARD, J. CARROY et F. VATIN (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme des sciences de l’homme. Une histoire transdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.153-169, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rêver à la guillotine. Souvenirs révolutionnaires, psychologie et politique en France au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. WAHNICH (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire d’un trésor perdu. Transmettre la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les prairies ordinaires, pp.195-223, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Compétitions et concurrences autour de la laïcisation de l'âme : le spiritualisme philosophique en France au milieu du siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean- Louis CABANÈS, Didier PHILIPPOT et Paolo TORTONESE (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paradigmes de l'âme. Littérature et aliénisme au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne nouvelle, pp.71-86, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkov in France: Cultural Transfers in Anthropology and Prehistoric Archaeology at the End of the 19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Archaeology Conference proceedings, Arkheolohiia і davnia istoriia Ukraїny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.220-227, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sociétés savantes et la question de l’antiquité de l’homme »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in N. Coye &amp; A. Hurel (dir.), 1859. Archéologues et géologues dans l’épaisseur du temps, Paris, Editions du MNHN, 2011, p. 267-277</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voyageurs aliénés : voyage et mémoire dans la psychologie fin-de-siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in S. Moussa &amp; S. Venayre (dir.), Le Voyage et la mémoire au 19e siècle, Paris, Créaphis, 2011, p. 417-434</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Crucible of Human and Social Sciences: Transdisciplinary Approaches to Human Subjects and the Role of the Intellectual in mid-Nineteenth Century France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Marcel Herbst and Liah Greenfeld (eds), The Institution of Science and the Science of Institutions. The Legacy of Joseph Ben-David, Piscataway (NJ), Transaction Publishers, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Eve future et la fin de l’homme machine ? De l’automatisme cérébral à l’inconscient psychique dans la France des années 1880 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in D. Kunz-Westerhoff &amp; M. Atallah (dir.), L’Homme machine et ses avatars, entre science, philosophie et littérature, Paris, Vrin, 2011, p. 149-160</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Archéologie et histoire chez Jacques de Morgan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Djindjian, C. Lorre &amp; L. Touret (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caucase, Égypte, Perse : Jacques de Morgan (1857-1924), pionnier de l’aventure archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d’archéologie nationale, pp.35-45, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le &amp;quot;Merveilleux réel&amp;quot; : Maury et l’histoire des aberrations de l’esprit humain »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in N. Richard &amp; J. Carroy (dir.), Alfred Maury, érudit et rêveur. Les sciences humaines en France au milieu du XIXe siècle, Rennes, Pur, 2007, p. 73-88</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Inactualité et actualité d’une figure d’érudit rêveur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Jarrige</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in N. Richard &amp; J. Carroy (dir.), Alfred Maury, érudit et rêveur. Les sciences humaines en France au milieu du XIXe siècle, Rennes, Pur, 2007, p. 11-20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« En quête des mentalités préhistoriques : Henri Breuil, l’ethnographie et l’art des cavernes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in N. Coye (dir.), Sur les chemins de la préhistoire. L’abbé Breuil, du Périgord à l’Afrique du Sud, Paris, Somogy, 2006, p. 83-97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Histoire en France (1876-1896) : les fondements idéologiques d’une réussite institutionnelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in M.-L. Pelus-Kaplan (dir.), Unité et globalité de l’homme. Des humanités aux sciences humaines, Paris, Syllepse, 2006, p. 53-78</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire, morale et politique à la fin du XVIIIe siècle : le dictionnaire d’Histoire de l’Encyclopédie méthodique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in C. Blanckaert &amp; M. Porret (dir.), L’Encyclopédie méthodique (1782-1832). Des Lumières au positivisme, Genève, Droz, 2006, p. 127-152</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mathilde Frigard femme savante et criminelle - Lorsque l’histoire des sciences croise celle des faits divers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in J. Carroy, N. Edelman, A. Ohayon &amp; N. Richard (dir.), Les femmes dans les sciences de l’homme (XIXe-XXe siècles). Inspiratrices, collaboratrices ou créatrices ?, Paris, Séli Arslan, 2005, p. 301-316</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The French philosophical crisis of the 1860’s and the invention of the ‘positivist school</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« André Leroi-Gourhan et les stratégies de diffusion du savoir scientifique », i</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Brill, 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Coye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n F. Audouze et N. Schlanger (dir), Autour de l’homme. Contexte et actualité d’André Leroi-Gourhan, Paris, éditions APDCA, 2004, p. 285-300</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La connaissance du local au prisme des sociétés savantes. L’archéologie préhistorique à la Société polymathique du Morbihan »</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Coup d’Etat politique et révisions historiographiques : des conséquences du 2 Décembre sur la philosophie de l’histoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, CRBC, pp.127-162, 2016</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in S. Aprile et al. (dir), Comment meurt une république. Autour du 2 Décembre 1851, Paris, Créaphis, 2004, p. 63-74</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Taine et Renan »</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mathilde Frigard, cientifica et criminal. Cuando la historia de las ciencias se cruza con la cronica de sucecos »,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.399-402, 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in L. Montiel y A. Gonzales de Pablo (dir), En ningun lugar en parte alguna. Estudios sobre la historia del magnetismo animal et del hipnotismo, Madrid, Frenia, 2003, p. 170-192</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Géologie et théologie dans la France du XIXe siècle »</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Vie de Jésus de Renan : un historien face à la question des miracles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.182-186, 2016</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Sophie Cassagnes-Brouquet et al. (dir.), Religion et mentalités au Moyen Âge. Mélanges en l’honneur d’Hervé Martin, Rennes, Presses universitaires de Rennes, 2003, p. 87-99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A Spencerian Moment in French Cultural History?</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pratiques d'amateurs et de professionnels en archéologie à l'Association française pour l'avancement des sciences »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard Lightman (ed.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.266-285, 2015</w:t>
+              <w:t xml:space="preserve">H. Gispert (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Par la science, pour la patrie ! » L'Association française pour l'Avancement des sciences (1872-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire de Rennes, pp.181-188, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Entre sciences de l’homme et sciences de la nature. Recompositions intellectuelles de la préhistoire à la veille de la Première Guerre mondiale »</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rituels d'instauration et constitution des identités disciplinaires : les lieux de mémoire de l'anthropologie (1859-1900) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.40-51, 2015</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in C. Blanckaert (dir.), Les politiques de l'anthropologie. Discours et pratiques en France (1860-1940), Paris, L'Harmattan, 2001, p. 337-364</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« 1855 – Taine, Renan »</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'homme invisible : les historiens français et l'homme fossile à la fin du XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.213-226, 2015</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in A. et J. Ducros (dir.), L'Homme préhistorique. Images et imaginaire, Paris, L'Harmattan, 2000, p. 63-80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Cycles glaciaires et préhistoire humaine : les premiers débats (France et Grande-Bretagne, 1850-1914 »</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre matérialisme et spiritualisme : les préhistoriens et la culture dans la seconde moitié du XIXe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.143-156, 2015</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in A. et J. Ducros &amp; F. Joulian (dir.), La culture est-elle naturelle ? Histoire, épistémologie et applications récentes du concept de culture, Paris, éditions Errance, 1999, p. 25-40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Les sciences humaines en France au milieu du XIXe siècle. Un point de vue &amp;quot;a-disciplinaire&amp;quot; »</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi sert l'histoire des sciences de l'homme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.431-444, 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Blanckaert; Loïc Blondiaux; Laurent Loty,; Marc Renneville; Nathalie Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire des sciences de l'homme. Trajectoire, enjeux, questions vives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109-130, 1999, Histoire des sciences humaines, 9782738483218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Did Prehistoric Man Bury his Dead ? Early Debates on Prehistoric Burials in National Context</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cercle d'une posture critique, postface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.27-46, 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in J. Carroy &amp; N. Richard (dir.), La découverte et ses récits en sciences humaines, Paris, L'Harmattan, collection « Histoire des sciences humaines », 1998, p. 281-307</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Le sujet réflexif de l’histoire des sciences de l’homme »</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des dîners Lamarck au monument, la construction d'une mémoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.153-169, 2013</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in G. Laurent (dir.), Lamarck, actes du 119e congrès national des sociétés historiques et scientifiques, Amiens, 1994, Paris, CTHS, 1997, p. 629-646</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Rêver à la guillotine. Souvenirs révolutionnaires, psychologie et politique en France au XIXe siècle »</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fondation de la préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Les prairies ordinaires, pp.195-223, 2013</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in I. Poutrin (dir.), Le XIXe siècle. Science, politique et tradition, Paris, Berger-Levrault, 1995, pp. 43-65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Compétitions et concurrences autour de la laïcisation de l'âme : le spiritualisme philosophique en France au milieu du siècle »</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La naissance de la préhistoire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne nouvelle, pp.71-86, 2012</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Nature, histoire, société. Essais en hommage à Jacques Roger, rassemblés par C. Blanckaert, J.-L. Fischer &amp; R. Rey, Paris, Klincksieck, 1995, p. 419-431</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...1745 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818208v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01818206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fabrique du précurseur »</w:t>
               </w:r>
@@ -7694,51 +7694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Podgorny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61490/eial.v35i1.1822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61490/eial.v35i1.1823" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383182v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56575/BSCHA.05500230802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.142918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ouvry-Vial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Knygotyra.2022.78.112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Plas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.178.0062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.812" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.021.0225" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1989.2582" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essais-de-critique-et-d-histoire-volume-i.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09120-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8551/la-vie-de-jesus-de-renan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabantous Alain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/106115?lang=fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879240v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edelman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ohayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondiaux Lo&#239;c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loty Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=8877" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58400/accEs-libre-seance-21-Emile-riviEre-1835-1922.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27650-7_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40996" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4106-3_43-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6928/lire-en-europe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803596v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article1816.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818176v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818189v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818195v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Podgorny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61490/eial.v35i1.1822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61490/eial.v35i1.1823" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383182v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56575/BSCHA.05500230802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.142918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ouvry-Vial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Knygotyra.2022.78.112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Plas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.178.0062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.812" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.021.0225" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1989.2582" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essais-de-critique-et-d-histoire-volume-i.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09120-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8551/la-vie-de-jesus-de-renan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabantous Alain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/106115?lang=fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879240v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edelman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ohayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondiaux Lo&#239;c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loty Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=8877" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58400/accEs-libre-seance-21-Emile-riviEre-1835-1922.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27650-7_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40996" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4106-3_43-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6928/lire-en-europe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803596v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article1816.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818150v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818176v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818189v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818195v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>