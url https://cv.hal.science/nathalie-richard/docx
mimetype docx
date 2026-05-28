--- v2 (2026-05-01)
+++ v3 (2026-05-28)
@@ -118,2357 +118,2357 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Work of a Dilettante or a Grand Amateur?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Viraben</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuncius. Annali di Storia della Scienza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (1), pp.51-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/18253911-bja10070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04202811v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introducción</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Podgorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (1), pp.7-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61490/eial.v35i1.1822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04684973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una chacra en Montevideo, dos hoteles en Carnac. Tres casos paradigmáticos de ciencia en lugares impensados a ambos lados del Atlántico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Irina Podgorny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 35 (1), pp.7-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61490/eial.v35i1.1822⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.61490/eial.v35i1.1823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04685017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hippolyte Taine et La Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Fablier, Revue des amis de Jean de La Fontaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.199-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04168158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El redescubrimiento de la arqueología de las tierras bajas bolivianas en los repositorios del Museo de La Plata. Algunos resultados del proyecto SciCoMove</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Podgorny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Jaimes Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Boletín de la Sociedad Chilena de Arqueología </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55, pp.32-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56575/BSCHA.05500230802⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04383182v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beyond the Metropolis: Collectors, Itineraries, and Provincial Museums in the Long 19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadrien Viraben</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/18253911-bja10070⟩</w:t>
+                <w:t xml:space="preserve">Irina Podgorny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Centaurus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (3), pp.451-476. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.CNT.5.142918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Una chacra en Montevideo, dos hoteles en Carnac. Tres casos paradigmáticos de ciencia en lugares impensados a ambos lados del Atlántico</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Amateurs en sciences (xixe-xxie siècles) : mondes hétérogènes, échelles multiples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Podgorny</w:t>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Mouvement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 284 (3), p. 3-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04482818v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Benefits and Limitations of Digital Tools to Retrieve the Emotions of Nineteenth-Century Readers of Philosophy from Manuscript Letters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Ouvry-Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E.I.A.L. : Estudios Interdisciplinarios de America Latina y el Caribe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.61490/eial.v35i1.1823⟩</w:t>
+              <w:t xml:space="preserve">Knygotyra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 78, pp.194-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15388/Knygotyra.2022.78.112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03793069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amateurs et amatrices du XIXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Mouvement social</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 190 (4), pp.5-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.190.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03042952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commemorations: between an anthropology of knowledge and a self-aware history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Plas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'histoire des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.9-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhsh.4536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02955599v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à une histoire de l’archéologie dans l’ouest de la France ou comment naît un laboratoire de recherche (1945-1980)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Yvane Daire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Lopez-Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Archéologique de l'Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.9-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rao.5813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418217v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2018, « Смерть и современность: археология в Париже 1900 года » /“Death and Modernity: Archaeology in 1900 Paris”, NLO, New Literary Observer/Новое литературное обозрение, 2018, p. 283-299</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Fablier, Revue des amis de Jean de La Fontaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34, pp.199-204</w:t>
+              <w:t xml:space="preserve">NLO, New Literary Observer/Новое литературное обозрение</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fantômes d’Antinoé. Rêves, archéologie et résurrection des morts autour de 1900</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04168158v1</w:t>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Irina Podgorny</w:t>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 178 (4), pp.62-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rom.178.0062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a Contemporary Historiography of Amateurs in Science (18th–20th C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Richard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guillemain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gesnerus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Prehistoria a escala transnacional: intercambios científicos entre prehistoriadores franceses y españoles en el siglo XIX (1860-1914)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hispania Nova</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, pp.368-393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Archaeology, Biology, Anthropology: Human Evolution according to Gabriel de Mortillet and John Lubbock (France, England, c. 1860-1870)”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History and Philosophy of the Life Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.9-32</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Justice, déontologie, histoire : entretien avec Henri Leclerc »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.56575/BSCHA.05500230802⟩</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Thénault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Dossier "Morales" 2, 6, pp.91-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/elh.812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Science et récit. Modèles médicaux et littéraires dans l’écriture de l’histoire en France au milieu du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Écrire l'histoire - Histoire, Littérature, Esthétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.127-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...86 lines deleted...]
-            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Jésus du &amp;quot;cinquième Évangile&amp;quot; : Renan et la légende du Christ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Portique : Revue de Philosophie et de sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.201-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Richard</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le voyage, l’archéologie et le rêve : réflexions sur le &amp;quot;moi&amp;quot; au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 21, pp.225-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.021.0225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire intellectuelle et sociale de l’anthropologie française (note de lectures) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire Moderne et Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 51-52, pp.162-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Analogies naturalistes : Taine et Renan », EspacesTemps, 84-85-86, 2004, p. 76-90</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’histoire comme problème de psychologie. Taine et la ‘psychologie du Jacobin’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mil neuf cent : cahiers Georges Sorel : revue d'histoire intellectuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20, pp.153-172</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire et psychologie. Quelques réflexions sur la spécificité de l'histoire au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 190 (4), pp.5-15. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 1999, 104, pp.69-84</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...77 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rhsh.4536⟩</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Nouvelles perspectives de l'histoire de la préhistoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 90 (1), pp.11-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.1993.9576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...103 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rao.5813⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De l'art ludique à l'art magique, interprétations de l'art pariétal au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 90 (1), pp.60-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.1993.9581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'institutionnalisation de la préhistoire », Communications, 54, numéro spécial, Les débuts des sciences de l'homme, 1992, p. 189-207</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NLO, New Literary Observer/Новое литературное обозрение</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'anthropopithèque de Gabriel de Mortillet : le débat sur l'ancêtre de l'homme au XIXème siècle », Les Nouvelles de l'archéologie, 44, 1991, p. 23-29</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01879236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La préhistoire au quotidien : la pratique de l'archéologie préhistorique au XIXème siècle, d'après les correspondances réunies au Musée des Antiquités Nationales de Saint-Germain-en-Laye », Gradhiva, 9, 1991, p. 77-94</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, 2016</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gradhiva : revue d'histoire et d'archives de l'anthropologie </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...1035 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01879233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La revue L'Homme de Gabriel de Mortillet : anthropologie et politique au début de la IIIe République »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 1 (3-4), pp.231-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2586,51 +2586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Potin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Venayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Rendez-Vous de l’Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2726,51 +2726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías López-Romero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Laurent Monnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Association Rennes en Sciences. 24, pp.36, 2026, Les Cahiers de Rennes en Sciences, 978-2-490-401-21-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
@@ -2805,51 +2805,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Taine, Essais de critique et d'histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Tortonese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Perret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
@@ -2902,51 +2902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vie de Jésus de Renan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
@@ -2973,51 +2973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippolyte Taine. Histoire, psychologie, littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Garnier, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3074,51 +3074,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Goetschel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Granger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Publications de la Sorbonne, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3188,51 +3188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Morieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
@@ -3259,51 +3259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventer la préhistoire. Une histoire des débuts de l’archéologie préhistorique en France, Paris, Vuibert/Adapt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3321,51 +3321,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Maury, érudit et rêveur. Les sciences de l’homme en France au milieu du XIXe siècle, Rennes, Pur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Carroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3396,51 +3396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Femmes dans les sciences de l’homme XIXe-XXe siècle), Paris, Séli Arslan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Carroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3549,51 +3549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loty Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Renneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.308, 1999</w:t>
             </w:r>
           </w:p>
@@ -3620,51 +3620,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire de la préhistoire, Actes du colloque organisé par la Société préhistorique française et la Société française pour l'histoire des sciences de l'homme, 13 et 14 décembre 1991, Paris - Saint-Germain-en-Laye, Bulletin de la Société Préhistorique Française, tome 90, 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3714,51 +3714,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La lutte contre les &amp;quot;mauvais livres&amp;quot; au XIXe siècle, ou comment les catholiques ont contribué à construire le positivisme (1860-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Strasbourg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littérature et positivismes, sous la direction de David Labreure et Annie Petit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.149-171, 2025, 979-10-344-0256-4</w:t>
@@ -3787,51 +3787,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait d’un amateur par lui-même et par les autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Djema; Émilie Lesvignes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émile Rivière (1835-1922) en questions. Actes de la séance de la Société préhistorique française de Saint-Germain-en-Laye (7 décembre 2022).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3873,51 +3873,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit au ras du sol : monuments, pratiques archéologiques et normes juridiques dans la France du XIXe siècle, p. 123-139</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V. Negri et N. Schlanger (dir.), 1941. Genèse et développement d’une loi sur l’archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, La Documentation française, 2024, 978-2-11-157660-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3955,51 +3955,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Professionalization of Female Prehistorians in France in the Twentieth Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie de Beaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandra L. López Varela. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Women in Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.243-268, 2023, Women in Engineering and Science, </w:t>
@@ -4037,51 +4037,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I pericoli del libro. Il cattolicesimo e il controllo della lettura nella Francia degli anni Sessanta dell'Ottocento</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodovica Braida; Brigitte Ouvry-Vial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leggere in Europa. Testi, forme, pratiche (secoli XVIII-XXI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci editore, pp.253-280, 2023</w:t>
@@ -4110,51 +4110,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la magie au symbolisme : préhistoriens et archéologues face à l’art pariétal (1860-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'art avant l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp.61-78, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4188,51 +4188,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">History of the Human Sciences in France: From Science de l’homme to Sciences Humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David McCallum. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Palgrave Handbook of the History of Human Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Singapore, pp.1-21, 2022, </w:t>
@@ -4270,51 +4270,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ces pierres tout à fait mortes ne peuvent pas mériter ce beau nom d'histoire&amp;quot;. La préhistoire des historiens (France, 1850-1914)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S. Archambault de Beaune et R. Labrusse (dir.), La Préhistoire au présent, Paris, CNRS, 107-124</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4339,51 +4339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dangers du livre. Catholicisme et encadrement de la lecture en France autour de 1860</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lodovica Braida; Brigitte Ouvry-Vial. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lire en Europe. Textes, formes, lectures (XVIIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -4419,3088 +4419,3088 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03042984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Devenir historien sous le Second Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yann Potin et Jean-François Sirinelli (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Générations historiennes XIXe-XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS éditions, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02358169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Essayiste malgré lui ? Taine, les Essais de critique et d’histoire et la formulation d’un projet de science de l’homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Née (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Naissance de la critique littéraire et de la critique d’art dans l’essai</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Classiques Garnier, pp.207-227, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02358167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le futur du XIXe siècle : entre raison et imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Barel-Moisan, A. Déruelle, J.-L. Diaz. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le XIXe siècle au futur. Penser, représenter, rêver l’avenir au XIXe siècle. Actes du VIIe Congrès de la SERD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société des études romantiques et dix-neuviémistes; Société des Etudes romantiques et dix-neuviémistes, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/u020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02542361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The French philosophical crisis of the 1860’s and the invention of the ‘positivist school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yann Potin et Jean-François Sirinelli (dir.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, CNRS éditions, 2019</w:t>
+              <w:t xml:space="preserve">Franz Leander Fillafer et al. (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Worlds of Positivism, 1770–1930</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bouton</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803589v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Taine et Renan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Charle et L. Jeanpierre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie intellectuelle en France, 1. Des lendemains de la Révolution à 1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.399-402, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Géologie et théologie dans la France du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Charle et L. Jeanpierre (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Vie intellectuelle en France, 1. Des lendemains de la Révolution à 1914</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Seuil, pp.182-186, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La connaissance du local au prisme des sociétés savantes. L’archéologie préhistorique à la Société polymathique du Morbihan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Le Gall et Jean-François Simon (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jalons pour une ethnologie du proche. Savoirs, institutions, pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRBC, pp.127-162, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818126v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre sciences de l’homme et sciences de la nature. Recompositions intellectuelles de la préhistoire à la veille de la Première Guerre mondiale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Laurière (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1913. La recomposition de la science de l’homme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.40-51, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« 1855 – Taine, Renan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Louis Cabanès et Vincent Laisney (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année 1855. La littérature à l'âge de l'exposition universelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.213-226, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cycles glaciaires et préhistoire humaine : les premiers débats (France et Grande-Bretagne, 1850-1914 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Estelle Bertrand et Rita Compatangelo-Soussignan (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cycles de la nature, Cycles de l'histoire. De la découverte des météores à la fin de l'âge d'or</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.143-156, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Spencerian Moment in French Cultural History?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Lightman (ed.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Global Spencerism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brill, pp.266-285, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sciences humaines en France au milieu du XIXe siècle. Un point de vue &amp;quot;a-disciplinaire&amp;quot; »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.-L. Rey (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Méthode et histoire. Quelle Histoire font les historiens des sciences et des techniques ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garnier, pp.431-444, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rêver à la guillotine. Souvenirs révolutionnaires, psychologie et politique en France au XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">S. WAHNICH (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire d’un trésor perdu. Transmettre la Révolution française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les prairies ordinaires, pp.195-223, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sujet réflexif de l’histoire des sciences de l’homme »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N. RICHARD, J. CARROY et F. VATIN (dir). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Homme des sciences de l’homme. Une histoire transdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.153-169, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Did Prehistoric Man Bury his Dead ? Early Debates on Prehistoric Burials in National Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Tarlow and Liv Nilsson Stutz (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oxford Handbook of the Archaeology of Death and Burial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oxford University Press, pp.27-46, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01803603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volkov in France: Cultural Transfers in Anthropology and Prehistoric Archaeology at the End of the 19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History of Archaeology Conference proceedings, Arkheolohiia і davnia istoriia Ukraїny</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, pp.220-227, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Compétitions et concurrences autour de la laïcisation de l'âme : le spiritualisme philosophique en France au milieu du siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean- Louis CABANÈS, Didier PHILIPPOT et Paolo TORTONESE (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paradigmes de l'âme. Littérature et aliénisme au XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions de la Sorbonne nouvelle, pp.71-86, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“The Crucible of Human and Social Sciences: Transdisciplinary Approaches to Human Subjects and the Role of the Intellectual in mid-Nineteenth Century France”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Marcel Herbst and Liah Greenfeld (eds), The Institution of Science and the Science of Institutions. The Legacy of Joseph Ben-David, Piscataway (NJ), Transaction Publishers, 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Eve future et la fin de l’homme machine ? De l’automatisme cérébral à l’inconscient psychique dans la France des années 1880 »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in D. Kunz-Westerhoff &amp; M. Atallah (dir.), L’Homme machine et ses avatars, entre science, philosophie et littérature, Paris, Vrin, 2011, p. 149-160</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Voyageurs aliénés : voyage et mémoire dans la psychologie fin-de-siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in S. Moussa &amp; S. Venayre (dir.), Le Voyage et la mémoire au 19e siècle, Paris, Créaphis, 2011, p. 417-434</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les sociétés savantes et la question de l’antiquité de l’homme »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in N. Coye &amp; A. Hurel (dir.), 1859. Archéologues et géologues dans l’épaisseur du temps, Paris, Editions du MNHN, 2011, p. 267-277</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Archéologie et histoire chez Jacques de Morgan »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Djindjian, C. Lorre &amp; L. Touret (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Caucase, Égypte, Perse : Jacques de Morgan (1857-1924), pionnier de l’aventure archéologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Musée d’archéologie nationale, pp.35-45, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le &amp;quot;Merveilleux réel&amp;quot; : Maury et l’histoire des aberrations de l’esprit humain »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in N. Richard &amp; J. Carroy (dir.), Alfred Maury, érudit et rêveur. Les sciences humaines en France au milieu du XIXe siècle, Rennes, Pur, 2007, p. 73-88</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Inactualité et actualité d’une figure d’érudit rêveur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Jarrige</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in N. Richard &amp; J. Carroy (dir.), Alfred Maury, érudit et rêveur. Les sciences humaines en France au milieu du XIXe siècle, Rennes, Pur, 2007, p. 11-20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’Histoire en France (1876-1896) : les fondements idéologiques d’une réussite institutionnelle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in M.-L. Pelus-Kaplan (dir.), Unité et globalité de l’homme. Des humanités aux sciences humaines, Paris, Syllepse, 2006, p. 53-78</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« En quête des mentalités préhistoriques : Henri Breuil, l’ethnographie et l’art des cavernes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in N. Coye (dir.), Sur les chemins de la préhistoire. L’abbé Breuil, du Périgord à l’Afrique du Sud, Paris, Somogy, 2006, p. 83-97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Histoire, morale et politique à la fin du XVIIIe siècle : le dictionnaire d’Histoire de l’Encyclopédie méthodique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in C. Blanckaert &amp; M. Porret (dir.), L’Encyclopédie méthodique (1782-1832). Des Lumières au positivisme, Genève, Droz, 2006, p. 127-152</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818172v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mathilde Frigard femme savante et criminelle - Lorsque l’histoire des sciences croise celle des faits divers »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...34 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in J. Carroy, N. Edelman, A. Ohayon &amp; N. Richard (dir.), Les femmes dans les sciences de l’homme (XIXe-XXe siècles). Inspiratrices, collaboratrices ou créatrices ?, Paris, Séli Arslan, 2005, p. 301-316</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« André Leroi-Gourhan et les stratégies de diffusion du savoir scientifique », i</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Brill, 2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Coye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">n F. Audouze et N. Schlanger (dir), Autour de l’homme. Contexte et actualité d’André Leroi-Gourhan, Paris, éditions APDCA, 2004, p. 285-300</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Coup d’Etat politique et révisions historiographiques : des conséquences du 2 Décembre sur la philosophie de l’histoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, CRBC, pp.127-162, 2016</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in S. Aprile et al. (dir), Comment meurt une république. Autour du 2 Décembre 1851, Paris, Créaphis, 2004, p. 63-74</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La Vie de Jésus de Renan : un historien face à la question des miracles »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.399-402, 2016</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Sophie Cassagnes-Brouquet et al. (dir.), Religion et mentalités au Moyen Âge. Mélanges en l’honneur d’Hervé Martin, Rennes, Presses universitaires de Rennes, 2003, p. 87-99</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Mathilde Frigard, cientifica et criminal. Cuando la historia de las ciencias se cruza con la cronica de sucecos »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Seuil, pp.182-186, 2016</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in L. Montiel y A. Gonzales de Pablo (dir), En ningun lugar en parte alguna. Estudios sobre la historia del magnetismo animal et del hipnotismo, Madrid, Frenia, 2003, p. 170-192</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pratiques d'amateurs et de professionnels en archéologie à l'Association française pour l'avancement des sciences »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard Lightman (ed.). </w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, Brill, pp.266-285, 2015</w:t>
+              <w:t xml:space="preserve">H. Gispert (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Par la science, pour la patrie ! » L'Association française pour l'Avancement des sciences (1872-1914)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaire de Rennes, pp.181-188, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rituels d'instauration et constitution des identités disciplinaires : les lieux de mémoire de l'anthropologie (1859-1900) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, pp.40-51, 2015</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in C. Blanckaert (dir.), Les politiques de l'anthropologie. Discours et pratiques en France (1860-1940), Paris, L'Harmattan, 2001, p. 337-364</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L'homme invisible : les historiens français et l'homme fossile à la fin du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.213-226, 2015</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in A. et J. Ducros (dir.), L'Homme préhistorique. Images et imaginaire, Paris, L'Harmattan, 2000, p. 63-80</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre matérialisme et spiritualisme : les préhistoriens et la culture dans la seconde moitié du XIXe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.143-156, 2015</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in A. et J. Ducros &amp; F. Joulian (dir.), La culture est-elle naturelle ? Histoire, épistémologie et applications récentes du concept de culture, Paris, éditions Errance, 1999, p. 25-40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À quoi sert l'histoire des sciences de l'homme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Garnier, pp.431-444, 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Blondiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Claude Blanckaert; Loïc Blondiaux; Laurent Loty,; Marc Renneville; Nathalie Richard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Histoire des sciences de l'homme. Trajectoire, enjeux, questions vives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.109-130, 1999, Histoire des sciences humaines, 9782738483218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cercle d'une posture critique, postface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">, Oxford University Press, pp.27-46, 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Carroy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in J. Carroy &amp; N. Richard (dir.), La découverte et ses récits en sciences humaines, Paris, L'Harmattan, collection « Histoire des sciences humaines », 1998, p. 281-307</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Des dîners Lamarck au monument, la construction d'une mémoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Paris Ouest, pp.153-169, 2013</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in G. Laurent (dir.), Lamarck, actes du 119e congrès national des sociétés historiques et scientifiques, Amiens, 1994, Paris, CTHS, 1997, p. 629-646</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La naissance de la préhistoire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Les prairies ordinaires, pp.195-223, 2013</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Nature, histoire, société. Essais en hommage à Jacques Roger, rassemblés par C. Blanckaert, J.-L. Fischer &amp; R. Rey, Paris, Klincksieck, 1995, p. 419-431</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fondation de la préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Editions de la Sorbonne nouvelle, pp.71-86, 2012</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in I. Poutrin (dir.), Le XIXe siècle. Science, politique et tradition, Paris, Berger-Levrault, 1995, pp. 43-65</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...1745 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01818206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La fabrique du précurseur »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Nathalie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in C. Blanckaert (dir.), Des sciences contre l'homme, vol. I, Classer, hiérarchiser, exclure, Série « Sciences en société », Paris, Autrement, 1993, p. 64-79</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7694,51 +7694,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684973v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Podgorny" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61490/eial.v35i1.1822" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202811v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10070" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61490/eial.v35i1.1823" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482818v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168158v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383182v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56575/BSCHA.05500230802" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819057v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.142918" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ouvry-Vial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Knygotyra.2022.78.112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Plas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.178.0062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.812" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818160v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879218v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.021.0225" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879221v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879223v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1989.2582" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essais-de-critique-et-d-histoire-volume-i.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09120-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8551/la-vie-de-jesus-de-renan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabantous Alain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/106115?lang=fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879240v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edelman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ohayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondiaux Lo&#239;c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loty Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=8877" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58400/accEs-libre-seance-21-Emile-riviEre-1835-1922.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27650-7_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40996" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4106-3_43-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6928/lire-en-europe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358167v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358169v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818122v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803596v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818131v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article1816.html" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818129v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818128v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803603v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818134v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818142v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818144v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818154v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818153v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818150v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818151v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818176v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818170v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818186v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818189v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818195v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818206v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202811v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Richard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Viraben" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18253911-bja10070" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04684973v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Podgorny" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61490/eial.v35i1.1822" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04685017v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.61490/eial.v35i1.1823" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168158v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Nathalie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04383182v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Jaimes Betancourt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56575/BSCHA.05500230802" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819057v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.CNT.5.142918" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04482818v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793069v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Ouvry-Vial" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15388/Knygotyra.2022.78.112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.190.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02955599v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Plas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhsh.4536" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03418217v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rao.5813" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803585v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879215v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.178.0062" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795839v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guillemain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803613v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803617v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879216v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Th&#233;nault" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.812" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879218v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818160v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879219v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.021.0225" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879223v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879225v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879227v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879228v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9576" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879229v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1993.9581" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879232v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879236v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879233v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879238v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bmsap.1989.2582" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865238v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roussel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude D&#233;ruelle" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Potin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Venayre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908771v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Tortonese" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Perret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/essais-de-critique-et-d-histoire-volume-i.html" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09120-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795820v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8551/la-vie-de-jesus-de-renan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795824v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879198v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Goetschel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Granger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879200v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabantous Alain" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Chappey" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Morieux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/106115?lang=fr" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879240v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879206v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Carroy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879207v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Edelman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Ohayon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00130380v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Blanckaert" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blondiaux Lo&#239;c" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loty Laurent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Renneville" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=8877" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01879212v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149087v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149043v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_58400/accEs-libre-seance-21-Emile-riviEre-1835-1922.html" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168150v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie de Beaune" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27650-7_12" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04168172v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793091v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.40996" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-4106-3_43-1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03793101v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03042984v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/6928/lire-en-europe" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358169v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02358167v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02542361v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jarrige" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u020" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803589v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818124v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818122v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818126v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818131v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.berose.fr/article1816.html" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818129v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818128v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803596v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818139v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818134v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818135v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01803603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818144v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818142v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818150v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818151v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818153v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818154v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818155v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818162v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818166v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818170v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818176v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818172v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818180v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Coye" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818184v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818189v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818190v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818192v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818194v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818197v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818195v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blondiaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818203v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818208v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818206v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>