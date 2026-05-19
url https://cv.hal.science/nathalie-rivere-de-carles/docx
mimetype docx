--- v0 (2026-03-17)
+++ v1 (2026-05-19)
@@ -368,247 +368,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04846949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edito</w:t>
+                <w:t xml:space="preserve">Editorial, Views on and of the Renaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rivere de Carles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Views on and from the Renaissance, 16</w:t>
+              <w:t xml:space="preserve">Les Cahiers Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03719655v1</w:t>
+                <w:t xml:space="preserve">hal-04846966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Agency of Truce in Early Modern Culture: Negotiating Appeasement and Entente</w:t>
+                <w:t xml:space="preserve">Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rivere de Carles</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnes Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Early Modern Literary Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29</w:t>
+              <w:t xml:space="preserve">Shakespeare en devenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Views on and from the Renaissance, 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04852237v1</w:t>
+                <w:t xml:space="preserve">hal-03719655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial, Views on and of the Renaissance</w:t>
+                <w:t xml:space="preserve">The Agency of Truce in Early Modern Culture: Negotiating Appeasement and Entente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rivere de Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Shakespeare en devenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16</w:t>
+              <w:t xml:space="preserve">Early Modern Literary Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04846966v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Play as Truce: Attainable Peace in Henry V and The Winter’s Tale</w:t>
               </w:r>
@@ -2655,51 +2655,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">War and Truce in Early Modern European Culture: A Renaissance View of Appeasement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rivere de Carles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Lafont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Modern Literary Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3161,51 +3161,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivere de Carles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353375v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riv&#232;re de Carles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678231155081" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Besson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Br&#234;teau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Keller-Privat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122ur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719655v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852237v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lafont" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846966v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien B&#233;ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.10816" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678211063631" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.1149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/32086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Magois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riv&#232;re de Carles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kapitaniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Walsh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hiscock" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.5705" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122uy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Anderson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04982557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duclos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2846" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887194v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rivere de Carles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353375v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Riv&#232;re de Carles" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678231155081" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846949v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Besson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Br&#234;teau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Keller-Privat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122ur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846966v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852237v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Lafont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353414v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318302v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand van Ruymbeke" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien B&#233;ly" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1718.10816" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/01847678211063631" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353457v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.1149" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846984v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12775/32086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847114v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847118v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353839v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353827v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353784v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353811v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073482v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Drugeon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Moine" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Magois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Raab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847089v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353533v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353586v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353558v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02125741v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Drouet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Riv&#232;re de Carles" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625262v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kapitaniak" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Walsh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hiscock" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Brailowsky" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asf.5705" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847106v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/122uy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353695v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852250v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317386v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Mathieu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Anderson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence March" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04982557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duclos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caliban.2846" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>