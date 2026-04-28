--- v0 (2026-03-16)
+++ v1 (2026-04-28)
@@ -147,51 +147,51 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nathalie Roseau est architecte et ingénieure, docteure et habilitée à diriger les recherches en urbanisme. Elle est professeure d’urbanisme à l’École nationale des ponts et chaussées et directrice de recherche au Laboratoire Techniques, Territoires et Sociétés (UMR CNRS 8134).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Privilégiant une perspective historienne, ses travaux portent sur les dynamiques de transformation métropolitaine et la place qu’y occupent les infrastructures, leurs temporalités et leurs représentations. Sa thèse (2008) a porté sur l’influence qu’a eue l’aéronautique sur le devenir des villes, de 1909 jusqu’à nos jours. Son habilitation (2019) a porté sur le rôle des infrastructures dans les processus d’agrandissement métropolitain. Elle a co-dirigé plusieurs programmes de recherche sur l’histoire de la culture aérienne et la gouvernance des grandes métropoles. Elle a cofondé puis co-animé le programme de recherche </w:t>
+        <w:t xml:space="preserve">Privilégiant une perspective historienne, ses travaux portent sur les dynamiques de transformation métropolitaine et la place qu’y occupent les infrastructures, leurs temporalités et leurs représentations. Sa thèse (2008) a porté sur l’influence qu’a eue l’aéronautique sur le devenir des villes, de 1909 jusqu’à nos jours. Son habilitation (2019) a scruté le rôle des infrastructures dans les processus d’agrandissement métropolitain. Elle a co-dirigé plusieurs programmes de recherche sur l’histoire de la culture aérienne et la gouvernance des grandes métropoles. Elle a cofondé puis co-animé le programme de recherche </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Inventer le Grand Paris, Histoire croisée des métropoles</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, et la plateforme d'humanités digitales </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">www.inventerlegrandparis.fr</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">. Inscrits dans divers projets de recherche (européen, éditorial, interdisciplinaire), ses travaux actuels portent sur les rapports des cultures mobiles et urbaines à l’ Anthropocène.</w:t>
       </w:r>
@@ -882,3121 +882,3121 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763109v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par-delà l’anthropocène. Projeter l’infrastructure comme relation socio-politique au vivant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/14rj6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behind the metropolis: understanding Grand Paris through the history of its regional plans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39 (2), pp.371-403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02665433.2023.2225248⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142317v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire des transports et des mobilités en France, 19è-21è siècles [History of French Mobility in the 19th-Twenty-First Century] by Louis Baldasseroni, Etienne Faugier, Claire Pelgrims (eds.), Paris, Armand Colin, 2022, 240 pages,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (3), pp.800-802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00225266241289260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au pied du mur. Imaginer les futurs socio-écologiques (Introduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Tassin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transitions. Les nouvelles Annales des Ponts et Chaussées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.6-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From articulating the issues to formulating the project. The words of the city-territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le visiteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.154-158</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'énoncé au projet, Les mots de la ville-territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le visiteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.73-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03563638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobile cultures and the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (3), pp.354-367. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/00225266221122919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03763146v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The shape of things to come, Hong Kong's infrastructural city fabric: 1989-2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 37 (2), pp.369-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02665433.2021.2001363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03443025v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parallel and overlapping temporalities of city fabric, the New York Parkway Odyssey: 1870s–2000s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Planning Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (4), pp.813-846. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02665433.2020.1861973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03103049v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que le gonflable nous dit de l'urbain. Une visite de l'exposition Aerodream</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aéroports de Paris, un levier stratégique pour l'Etat? Entre mondialisation, territoire et climat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’infrastructure sismographe. Temps, échelles et récits du boulevard périphérique parisien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35, pp.49 - 74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/traces.8207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Asendorf, Super Constellation. L’influence de l’aéronautique sur les arts et la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Artefact : techniques, histoire et sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Musées éphémères, musées imaginaires, musées perdus, 5, pp.225-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/artefact.736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04178585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville verticale, abstraction concrète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographie et cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Imaginaires de la vi(ll)e en hauteur, 102, pp.15-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gc.5195⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Lucbert, Christophe Tison (Eds) L'imaginaire de l'aviation pionnière, Contribution à l'histoire des représentations de la conquête aérienne, 1903-1927</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (1), pp.148-150</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire métropolitain de Hugh Ferriss. New York, 1916-1962</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Marnes, documents d’architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.191-237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacima Baron-Yelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les gares au miroir de l'urbain, 103-104, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux.103.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01343076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pouvoirs des infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45, pp.5-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.045.0005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339805v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marteen Van Acker, From flux to frame, Designing Infrastructure and shaping urbanisation in Belgium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transfers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (2), pp.153-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/TRANS.2015.050212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal megaevento alla megastruttura, L’aeroporto emblema della città globale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le culture della Tecnica, Archivio Storico AMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.183-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01291308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bourillon et Annie Fourcaut (Dir), Agrandir Paris,1860-1970</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d’histoire du XIXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 47, pp.214-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rh19.4606⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00932329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metropolitan projects as narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le visiteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.174-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet métropolitain comme récit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le visiteur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.83-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Flonneau, L'autorefoulement et ses limites.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (2), pp.272-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7227/TJTH.33.2.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning from Airport's History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mobility in History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.95-100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/mih.2013.040110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00812094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quels pouvoirs pour les territoires métropolitains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Shannon et Marcel Smets, The Landscape of Contemporary Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Airports as urban narratives. Towards a cultural history of global infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transfers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 2 (1), pp.32-54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/trans.2012.020104⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rescaling urban matter : the city viewed from the air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 4, pp.53-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser la ville hypermoderne, l'héritage de François Ascher</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Métropolitiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apories de la ville durable, 1. La ville autosuffisante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Füzessery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La vie des idées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, mai</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reach for the skies. Aviation and urban visions: Paris and New York, c. 1910</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Transport History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 30 (2), pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7227/TJTH.30.2.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Lassalle (Ed), Bases pour dirigeables, Histoire et actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents pour l'histoire des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 16, pp.215-217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dht.718⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00613655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une icône à l'épreuve du futur, quel avenir pour le terminal TWA de New York</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d'Epistémê</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2, pp.189-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aménager la ville des flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Constructif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16, n.p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville des flux, les espaces de frottement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faces, Journal d'architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 61, pp.14-18</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03041721v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gares au miroir de l'urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacima Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 103-104, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apories de la ville durable 2. La ville équitable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Füzesséry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apories de la ville durable 1. La ville autosuffisante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Füzesséry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vie des idées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03087045v1</w:t>
-              </w:r>
-[...2812 lines deleted...]
-                <w:t xml:space="preserve">hal-03041721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4163,194 +4163,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le terminal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Argounès, Michel Bussi, Martine Drozdz (Dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nos lieux communs. Une géographie du monde contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fayard, pp.352-356, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859187v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Future of the Network Metropolis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Bourdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Major French Cities facing Metropolization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.57-70, 2024, 978-3-031-59313-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-59314-7_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-59314-7_4⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04600536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">En dedans et en dehors, Paul Andreu et l'espace habité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paul Andreu, L'architecture est un art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Norma Editions, pp.78-89, 2024, 9782376660835</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des instantanés pour une histoire du changement (Introduction)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4409,73 +4482,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.5-31, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667963v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sous le périph’ la ceinture. Portraits photographiques d’un territoire en mouvement, 1919-1970.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Bertho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4508,130 +4581,57 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-209, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667962v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04859187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aviation et puissance</w:t>
               </w:r>
@@ -4986,173 +4986,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02415744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'agrandissement de la métropole par l'infrastructure, l'aéroport XXL de Hong Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kostantinos Chatzis, Gilles Jeannot, Valérie November, Pascal Ughetto (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les métamorphoses de l'infrastructure, entre béton et numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang International, pp.71-98, 2017, 9782807605992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les empreintes de l'infrastructure. De la ville aérienne à la ville aéroport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tatiana Debroux, Yannick Vanhaelen, Judith Le Maire, eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrée en ville: Aménager, expérimenter, représenter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Université Libre de Bruxelles, pp.77-90, 2017, 2800416165</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479765v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-01672368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The imaginability of the metropolis</w:t>
               </w:r>
@@ -5369,50 +5369,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les empreintes du vol, une culture de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thebaud-Sorger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Roseau, Marie Thébaud-Sorger (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Emprise du Vol. De l'Invention à la Massification : Histoire d'une culture moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metispresses, coll. vuesDensemble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-21, 2013, 978-2-94-0406-82-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis de la gouvernance métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommaso Vitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christian Lefèvre; Nathalie Roseau; Tommaso Vitale (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la Ville à la Métropole, Les défis de la gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Œil d'Or, pp.21-34, 2013, Critiques &amp; Cités, 9782913661592</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00937575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le paradigme de la frontière. L'aéroport, miroir de la condition urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Roseau, Marie Thébaud-Sorger (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Emprise du Vol. De l'Invention à la Massification : Histoire d'une culture moderne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Metispresses, coll. vuesDensemble, pp.181-194, 2013, 978-2-94-0406-82-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Milestones for a history of aerial culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5425,328 +5696,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Roseau et Marie Thébaud-Sorger (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'emprise du vol. De l'invention à la massification. Histoire d'une culture moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MetisPresses, pp.9-26, 2013, 978-2-94-0406-82-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04859507v1</w:t>
-              </w:r>
-[...269 lines deleted...]
-                <w:t xml:space="preserve">hal-00941308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The City Seen from an Aeroplane. Distorted Reflections and Urban Futures</w:t>
               </w:r>
@@ -5799,319 +5799,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00941313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le récit urbain comme part du réel, imaginaire et fabrique des aéroports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric De Coninck, José-Frédéric Deroubaix (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transformations des horizons urbains : Savoirs, Imaginaire, Usages et conflits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'œil d'or, pp.293-303, 2012, Critiques &amp; Cités, 978-2913661431</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Habiter la grande échelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Andrea Urlberger (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Habiter les aéroports. Paradoxes d'une nouvelle urbanité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MétisPresses, pp.91-100, 2012, 978-2940406494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Grand Paris des infrastructures, un projet en crise ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Rouillard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Infraville : futurs des infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archibooks, pp.53-64, 2012, 978-2357331617</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville vue d'avion, miroir ou scénario?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mark Dorrian, Frédéric Pousin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vues aériennes. 16 études pour une histoire culturelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metispresses, pp.167-177, 2012, 978-2-940406-40-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00735345v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-00735354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du récit à l'icône, Imaginaire et architecture aéroportuaire</w:t>
               </w:r>
@@ -6412,10633 +6412,10633 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de l'infrastructure, New York et l'imaginaire de la ville aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Claude Prelorenzo, Dominique Rouillard (dir.). </w:t>
+              <w:t xml:space="preserve">PRELORENZO C., ROUILLARD D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps des infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 2296034438</w:t>
+              <w:t xml:space="preserve">, L'Harmattan, pp.57-70, 2007, 2296034438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03041717v1</w:t>
+                <w:t xml:space="preserve">hal-00851845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les métamorphoses de l'infrastructure, New York et l'imaginaire de la ville aérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">PRELORENZO C., ROUILLARD D. </w:t>
+              <w:t xml:space="preserve">Claude Prelorenzo, Dominique Rouillard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le temps des infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, pp.57-70, 2007, 2296034438</w:t>
+              <w:t xml:space="preserve">, 2007, 2296034438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00851845v1</w:t>
-[...1205 lines deleted...]
-                <w:t xml:space="preserve">hal-04860258v1</w:t>
+                <w:t xml:space="preserve">hal-03041717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">8 mars 1974: inauguration de Roissy Charles-de-Gaulle, au carrefour de deux époques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04497564v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périphérique parisien a 50 ans, qu'en est-il du projet de &amp;quot;ceinture verte&amp;quot;?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04089511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport aérien et environnement: comment poser le problème?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformationen, Le Grand Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du (Zurich), n°910</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03563635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser et agir dans la métapole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme (Paris), 419</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in urban studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.8-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projeter la ville duale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama des ateliers de création urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01291312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, pp.72-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00828372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entre-deux de l'intensification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La jaune et la rouge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.11-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de la métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des communes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.16-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La planification à l'épreuve d'un récit métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme, hors-série Île de France 2030, n°41</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.53-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet comme instrument de connaissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ville.commerce - Ateliers de création urbaine Ile-de-France 2030</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.145-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aéroport et la condition métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La ville autrement, l'énergie des réseaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.88-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00581047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobile en métropole : une condition durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme, hors-série La démarche Écocités, n°36</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'aéroport comme métastructure urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PCM Le Pont, n°4-5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.11-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00583494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Négocier la ville du futur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Delalex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Île-de-France 2030, Futurs possibles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.20-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00561346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Note de lecture (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Asendorf, Super Constellation, L’influence de l’aéronautique sur les arts et la culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.227-231</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Note de lecture</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imaginaire de la ville aérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris Est-Ecole des Ponts ParisTech, 2008. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03103707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et infrastructure. Essai sur l'urbanisme des métropoles. Manuscrit inédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris Est - Ecole des Ponts ParisTech, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04183668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traverses urbaines. Essai d'égo-histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris Est, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-04672288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aéroports_Airspaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Estevez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Urlberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Krau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Tiné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] AGE-2008-EST, Laboratoire de recherche en architecture (LRA); Ecole Nationale Supérieure d'Architecture de Toulouse; Bureau de la recherche architecturale, urbaine et paysagère (BRAUP). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01981808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages du rail. Entre attachement et émancipaion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le rail de ville, le rail des champs. Attachements populaires, ambivalences contemporaines, urgence écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Colloques Cerisy; Rail et Histoire, Sep 2025, Cerisy-La -Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géopolitiques des infrastructures. Temporalités, imaginaires, matérialités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déplacement des frontières : une exploration de la dynamique spatiale historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Neuchâtel (Institut d'histoire), May 2025, Neuchâtel, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05289421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le temps de la transition. La dimension socio-technique de la ville-territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Action climatique et transitions. Regards croisés France-Quebec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Oct 2025, Quebec City, Province of Quebec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Anthropocene as Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">138th annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Historical Association, Jan 2025, New York City (NY), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La route, un espace-temps politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comprendre la route. Imaginaires, sens, innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloques de Cerisy, Sep 2023, Cerisy La Salle, Centre culturel international de Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perceiving global skies through local airspace. Transatlantic insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of the Society for History of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for History of Technology, Nov 2022, New Orleans (Louisiana), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La métropole du futur, un imaginaire photographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour de Evelyn Hofer, New York</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre photographique Rouen Normandie, May 2022, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669848v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suburban versus metropolitan. Infrastructure as a space for the city-territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference of the Society for History of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for History of Technology, Nov 2022, New Orleans (Louisiana), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The aerial thought of the large city, Subjectivities of the gaze and the unthinking of anthropisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aerial spatial revolution in architecture and urbanism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, USI-SUPSI, May 2022, Mendrisio, SUPSI, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives and Corpus, The project of the historical Atlas of the plans of Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Mizuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Producing and enacting the archives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEx Futurs Urbains, Groupe Penser l’urbain par l’image, Université Paris-Est, Sep 2021, Marne-La-Vallée, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The vertical view, a diachronic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Vertical urbanism in London and Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University College of London, Jun 2021, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Où atterrir? Culture aérienne et Anthropocène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1919-2019: 100 ans d’histoire de l’aviation commerciale en France, Archives Nationales, Direction Générale de l’Aviation Civile, Musée de l’Air et de l’Espace</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Le Bourget, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Infrastructural Dialectic : Temporalities and Scales of the City-Territory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Country [Side]: Infrastructure for the City?, Hong Kong University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Hong Kong, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobility versus infrastructure : the materiality of imaginary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference of Transport, Traffic and Mobility Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Campus Condorcet, Aubervilliers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les apories de la ville-récit ou la matérialité de l’imaginaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire l'espace urbain, Journée d'études EPFL, HES-SO, Université de Genève</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Objets that resist : History of mobility at the prism of contemporary problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International conference of Transport, Traffic and Mobility Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives de plans, l'exemple du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque annuel de la Société Française d'Histoire Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets infrastructurels et stratégies métropolitaines : perspectives historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les gares dans les grands projets d’aménagement : regards franco-étatsuniens, AREP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temporalities of infrastructure, the idea of the parkway in New York, 1920’s-1970’s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban renewal and resilience, 14th international conference of the European Association of Urban History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Rome, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415641v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville par l'image, Questions pour l'histoire de l'urbanisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La puissance des images, Les rendez-vous de l'histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Blois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02415634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages du Grand Paris. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les paysages du Grand Paris"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe transversal « Inventer le Grand Paris », Dec 2018, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151541v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">City of infrastructure, Between narratives and materiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Theory : a Rebel without a Cause?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Antwerp, Dec 2017, Antwerp, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les territoires de l’air, une culture de la modernité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aviation : impact on time and space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LPaz Forum, Sep 2017, Santa Maria, Azores, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre présent s'installe dans le futur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inventer le Grand Paris, Regards croisés sur les métropoles, 1970's-2000's</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collectif Inventer le Grand Paris, Dec 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01429576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventer le Grand Paris : Towards a metropolitan history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urban Agency, the historical fabrication of the city as an object of study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Antwerp, Oct 2016, Antwerp, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'imaginaire de la ville aérienne</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La ville mobile, l’infrastructure comme médiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand on arrive en ville Transports, perceptions et représentations (18ème-21ème siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université libre de Bruxelles, Oct 2016, Bruxelles, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">tel-03103707v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milestones for a crossdisciplinary history of aerial culture, Understanding mobile cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Future of Mobilities: Flows, Transport and Communication, International Conference on the History of Transport, Traffic and Mobility and Cosmobilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, T2M, Sep 2015, Caserta, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landscape as Infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dare Terra. Città delle Muse, le arti per l’architettura, la città, i paesaggi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Milano, Milano Urban Center, Jun 2014, Milano, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’invention de l’aéroport, Archéologie d’une infrastructure hypermoderne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole nationale supérieure d'architecture de Strasbourg, Nov 2014, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sky is the limit : Airport imaginary facing the urban realm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrije University of Amsterdam, Nov 2013, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'aéroport ou le paradigme de la frontière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Conférences de l'Ensaplv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole d'architecture de Paris La Villette, Mar 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La ville et le territoire par les airs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conversations autour ..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cité de l'architecture et du patrimoine, Nov 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The airport as urban artifact : the ecology of the frontier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Airport Landscape : Urban Ecologies in the Aerial Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Harvard University, Graduate School of Design, Nov 2013, Cambridge, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00941927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Tour Eiffel ou l'immatérialité du monument</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Paris en images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris I, University of Southern California, May 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00735448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aéroports et spatialités. Temps, imaginaire, métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Les mots de l'architecture contemporaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut des études avancées, Ministère de la culture, Dec 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metropolitan project as narrative, Sustainability addressed to Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole d'architecture de Séville, Nov 2012, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669930v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'imagibilité de la ville des flux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Master Espace Virtuels Avancés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Cluny, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00679328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping the metropolis with aerial views</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mapping Maps, What is new about Neocartography ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Siegen, Jan 2011, Siegen, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613475v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Forms of city of flows : when the immobile competes the mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport and Mobility on Display, International Conference on the History of Transport, Traffic and Mobility (T2M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, History of Transport, Traffic and Mobility Association, Oct 2011, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images and planning. How visual materials can help to understand key paradigms of the contemporary city ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">On the visuality of Space and the built environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Southern California (Vanessa R. Schwartz), Oct 2010, Los Angeles, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00588158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Megaevent to Metastructure, Airports and the urban condition of being on the world stage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Century Great Events : Architecture, Planning and Urban Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Milano, Facoltà di Architectura e Società, Apr 2009, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00778093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crossing Boundaries: Urban Imaginary and the Fabric of the Modern City, Plenary session Science Fiction and the History of Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50th International Conference of The Society for the History of Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society of History of Technology, Oct 2008, Lisboa, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The infrastructural scale of the net-city</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New paradigms of the net-city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Milano, dipartimento di architettura e pianificazione, Jun 2008, Milan, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The obsolescence of the monument : the future of airport icons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Challenge of Change, dealing with the legacy of the modern movement,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DOCOMOMO, Sep 2008, Delft/Rotterdam, Netherlands. pp.87-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00591961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The city in pursuit of air conquest, from imaginary to real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The international community of flight</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wright State University, May 2008, Dayton, Ohio, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00614521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From individual exploits to collective dreams, First flights in New York and the birth of the urban imaginary of the aerial mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">History, safety and sustainability of mobility, International Conference on the History of Transport, Traffic and Mobility (T2M)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris I; École Nationale des Ponts et Chaussées, Sep 2006, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04613470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">HDR (2)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...175 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The metropolis inside/out. Learning from the Greater Paris Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Gallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya El Khawand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Reis Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déplacement des frontières : une exploration de la dynamique spatiale historique</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Paris TOD-IS-RUR Studio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, Marne-La-Vallée, France. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05310542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventing/Inverting Grand Paris. Towards new metropolitan histories?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bassieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Feriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">138th annual conference</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Paris, France. Collectif Inventer le Grand Paris, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040620v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un demi-siècle de boulevard périphérique. 1973-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justinien Tribillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Action climatique et transitions. Regards croisés France-Quebec</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2023.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Paris - Grand Tokyo: La métropole par les parcs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoko Mizuma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le rail de ville, le rail des champs. Attachements populaires, ambivalences contemporaines, urgence écologique</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04142321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprendre la route. Imaginaires, sens, innovations</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier le Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Society for History of Technology</w:t>
-[...57 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03425825v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour de Evelyn Hofer, New York</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03087056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans dans leur épaisseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference of the Society for History of Technology</w:t>
-[...50 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspective transnationale et histoire du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerial spatial revolution in architecture and urbanism</w:t>
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques et histoire du Grand Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Feriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Producing and enacting the archives</w:t>
-[...2313 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Inventer le Grand Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Marne-La Vallée, France. 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2017.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-04613470v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inventer/Inverser le Grand Paris. Vers une nouvelle histoire des métropoles? Introduction générale (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bassieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Feriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858840v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et paysages de la métropole. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Drozdz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ari Blatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’envers photographique de la métropole (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et paysages de la métropole. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Représentations et paysages de la métropole. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Yacine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Cogato Lanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2024.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un demi-siècle de boulevard périphérique (1973-2023). Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justinien Tribillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Flonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ronai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Belval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2023.0020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Atlas des plans du Grand Paris. Présentation (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2023.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un demi-siècle de boulevard périphérique (1973-2023). Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justinien Tribillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Simonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanche Thirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2023.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04858536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Paris-Grand Tôkyô, La métropole par les parcs. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Paris – Grand Tokyo: La métropole par les parcs. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Wieser Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie De Courtois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0038⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04777047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grand Paris – Grand Tokyo: La métropole par les parcs. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Wieser Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toshitarō Minomo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lorrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2022.0035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier Paris-Moscou : Planifier le Grand Moscou post-soviétique. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Essaïan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Burgel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martien de Vletter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Wieser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Frongia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archéologie croisée d'un imaginaire photographique: l'exemple du boulevard périphérique à Paris (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03765484v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Frongia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04772085v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les visions de la construction métropolitaine. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2021.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horizons d’attente et espaces d’expérience, la difficile synchronisation du Grand Paris des infrastructures, 1960s-2000s (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier le Grand Paris. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Poivert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier le Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175147v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résister au Grand Paris ? Planification métropolitaine et stratégies locales. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fériel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Flonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Ronai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763897v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Photographier le Grand Paris. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Backouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2020.0034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris contemporain. Temps de discussion 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aldhuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Malaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Orillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/IGP.2019.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier Paris-Berlin : Grand Berlin, écriture de l’histoire et politiques urbaines. Temps de discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harald Bodenschatz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Orillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris contemporain. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Maniaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris contemporain. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Duranel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Panzeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris du XIXe siècle. Temps de discussion.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Frondizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Bourillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris contemporain. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris contemporain. Temps de discussion 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Nivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Texier-Rideau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2019.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04757052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris à l'époque moderne (XVIème-XVIIIème siècles). Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fériel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages du Grand Paris. Temps de discussion 2 &amp;quot;Que change le paysage à la planification ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Coudroy de Lille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Keravel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hodebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans dans leur épaisseur. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspective transnationale et histoire du Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plans dans leur épaisseur. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Orillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Passalacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Bertoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delbaere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04680485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perspective transnationale et histoire du Grand Paris. Temps de discussion 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carola Hein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Lortie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Jaquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les paysages du Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04175143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Grand Paris à l’époque moderne (XVIème-XVIIIème siècles). Temps de discussion 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Muchembled</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2018.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669998v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humanités numériques et histoire du Grand Paris. Introduction (www.inventerlegrandparis.fr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Fériel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Roseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Vadelorge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25580/igp.2024.0001⟩</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25580/igp.2017.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...4319 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860265v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">hal-01471230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId358"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -17114,51 +17114,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA496B2B"/>
+    <w:nsid w:val="F20D9050"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17345,51 +17345,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-roseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2864-3388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144712423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inventerlegrandparis.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/condition-mobile-ressorts-de-limaginaire/?cn-reloaded=1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608864v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andreu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00916034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;baud-Sorger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763109v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471223v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F&#252;zess&#233;ry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03087045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rj6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289418v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00225266241289260" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142317v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2023.2225248" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03563638v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763146v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00225266221122919" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03443025v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2021.2001363" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03425822v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03103049v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2020.1861973" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151542v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939135v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8207" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178585v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.736" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.5195" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672372v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343076v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.103.0001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.045.0005" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01403751v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672374v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/TRANS.2015.050212" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01291308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932329v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4606" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826318v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/TJTH.33.2.9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812094v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/mih.2013.040110" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672370v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilli" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735202v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734353v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/trans.2012.020104" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763087v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00664767v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03041835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#252;zessery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00664779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/TJTH.30.2.2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613655v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dht.718" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00585233v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00953284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03041721v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48686/8kym-7z38" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600536v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59314-7_4" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497559v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667962v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859187v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190152v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03563645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565538v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inventerlegrandparis.fr/article/du-perif-a-laeroport-1973-1974-les-temporalites-du-grand-paris-des-infrastructures/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2016.0004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479765v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672368v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01291311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.com/catalog/books/new-urban-configurations" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-365-0-831" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04613459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859507v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thebaud-Sorger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00937602v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/lemprise-du-vol" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00937575v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefevre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00941308v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00941313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735334v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735362v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735345v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735354v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2185" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04613457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03041717v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851845v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310542v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El Khawand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Reis Santos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Feriel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859200v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lortie" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinien Tribillon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0015" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142321v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Mizuma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0031" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03765467v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0022" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425825v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0023" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03087056v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0042" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151541v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963165v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0013" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963133v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0001" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860258v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2017.0001" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497564v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089511v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994515v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03563635v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448696v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01291312v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734398v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734411v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04613461v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581045v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583495v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583494v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00561346v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delalex" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981808v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estevez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Krau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tin&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03103707v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04183668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672288v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289421v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871973v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371697v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289424v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613504v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669848v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613501v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613500v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669927v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669850v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415720v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415705v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415712v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415726v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415692v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415708v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415641v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415634v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613496v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613498v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613492v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613493v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429576v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613490v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669851v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00831005v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00941936v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00941927v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786403v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669930v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735448v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613475v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679328v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613478v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588158v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778093v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614522v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00591961v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614521v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613473v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613470v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858840v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859258v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Blatt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0018" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0012" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859180v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Yacine" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0015" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859064v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0011" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858536v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Simonnet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emery" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Thirot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0028" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175223v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0025" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858461v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Belval" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0020" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175151v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776474v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitar&#333; Minomo" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0035" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766835v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0007" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772085v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Frongia" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0028" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776213v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien de Vletter" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0032" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03765484v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0024" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758908v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763897v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0039" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175162v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0047" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175147v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762256v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mathieu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0029" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762315v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutelier" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0034" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681024v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bodenschatz" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0010" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757017v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malaud" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2019.0051" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756927v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duranel" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0049" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756865v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0046" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680946v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0004" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757052v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0053" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088037v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04670002v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0012" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669135v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Hein" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0007" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680485v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0018" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758916v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175138v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680529v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0021" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175143v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669998v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Muchembled" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0010" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680463v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0016" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860265v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471230v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-roseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2864-3388" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/144712423" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inventerlegrandparis.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jarrigeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roseau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.infolio.ch/livre/condition-mobile-ressorts-de-limaginaire/?cn-reloaded=1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608864v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Bertho" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Keravel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pousin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/photographier-le-grand-paris-raphaele-bertho" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671568v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Tassin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177252v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151540v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Andreu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00916034v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lef&#232;vre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Th&#233;baud-Sorger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763109v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289387v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14rj6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142317v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2023.2225248" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289418v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00225266241289260" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03563638v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763146v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00225266221122919" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03443025v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2021.2001363" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03103049v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02665433.2020.1861973" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03425822v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Drozdz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151542v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939135v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.8207" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178585v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.736" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672365v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.5195" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672372v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01403751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343076v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron-Yelles" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux.103.0001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339805v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.045.0005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672374v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/TRANS.2015.050212" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01291308v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00932329v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4606" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683329v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00763087v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00826318v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/TJTH.33.2.9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00812094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/mih.2013.040110" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672370v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735202v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734353v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/trans.2012.020104" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00664767v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03041835v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#252;zessery" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00664779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7227/TJTH.30.2.2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00613655v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dht.718" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00585233v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00953284v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03041721v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471223v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacima Baron" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734625v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F&#252;zess&#233;ry" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03087045v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289399v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48686/8kym-7z38" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859187v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600536v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-59314-7_4" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497559v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667963v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667962v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190152v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03563645v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396649v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02565538v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inventerlegrandparis.fr/article/du-perif-a-laeroport-1973-1974-les-temporalites-du-grand-paris-des-infrastructures/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2016.0004" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415744v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01672368v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479765v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01291311v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03396436v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iospress.com/catalog/books/new-urban-configurations" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-365-0-831" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04613459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00937602v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thebaud-Sorger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.metispresses.ch/en/lemprise-du-vol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00937575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lefevre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00941308v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859507v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00941313v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735354v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735334v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735362v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735345v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543876v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543879v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543877v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=2185" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04613457v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00851845v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03041717v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497564v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089511v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994515v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03563635v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03107788v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448696v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01291312v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00828372v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734398v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00734411v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04613461v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581045v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00581047v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583495v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00583494v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00561346v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Delalex" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471230v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03103707v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04183668v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04672288v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981808v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Estevez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Urlberger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Krau" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tin&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289424v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05289421v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371697v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871973v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613509v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613504v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669848v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613501v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613500v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669927v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Mizuma" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669850v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415720v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415705v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415730v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415726v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415708v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415641v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02415634v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151541v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0022" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613498v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613496v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429576v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613493v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613492v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613490v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669928v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669851v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00941936v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00831005v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669855v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00941927v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00735448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00786403v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669930v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00679328v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613475v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613478v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00588158v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00778093v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613473v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00591961v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00614521v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613470v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310542v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gallez" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya El Khawand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Reis Santos" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040620v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassieres" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Feriel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859200v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bellanger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lortie" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinien Tribillon" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0015" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04142321v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0031" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03765467v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0022" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425825v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0023" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03087056v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Panzeri" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0042" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963165v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0013" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963133v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860258v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vadelorge" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2017.0001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858840v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Feriel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859258v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Blatt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0018" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859118v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0012" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859064v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0011" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859180v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Jaquand" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Yacine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Cogato Lanza" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2024.0015" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858461v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Simonnet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ronai" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Belval" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0020" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175223v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0025" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04858536v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Emery" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Thirot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2023.0028" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175151v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777047v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser Benedetti" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie De Courtois" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0038" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776474v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshitar&#333; Minomo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lorrain" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2022.0035" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766835v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Essa&#239;an" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Burgel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0007" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776213v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martien de Vletter" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Wieser" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Frongia" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0032" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03765484v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0024" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04772085v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Rice" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2021.0028" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758908v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175162v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0047" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762256v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Poivert" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Blanc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mathieu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0029" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175147v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763897v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0039" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762315v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Backouche" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutelier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0034" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757017v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aldhuy" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Malaud" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Orillard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/IGP.2019.0051" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681024v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Bodenschatz" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0010" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756865v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Chauvel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maniaque" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Deval" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0046" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756927v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duranel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Nivet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0049" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680946v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Coudroy de Lille" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Frondizi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bourillon" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088037v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757052v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier-Rideau" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2019.0053" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680463v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Bertoni" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delbaere" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0016" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04670002v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Roussel" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680580v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hodebert" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0029" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175138v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680529v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0021" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758916v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680485v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Passalacqua" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0018" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669135v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carola Hein" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0007" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175143v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04669998v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Muchembled" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2018.0010" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860265v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>