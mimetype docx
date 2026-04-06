--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2119,273 +2119,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03916591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux vidéo de l'enfance : une culture plurielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dajez</w:t>
+                <w:t xml:space="preserve">La société de consommation enfantine. L’exemple des ludo-aliments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roucous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance et cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Alimentation, cultures enfantines et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Poitiers; Centre Européen des Produits de l’Enfance, Apr 2010, Angoulême, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916584v1</w:t>
+                <w:t xml:space="preserve">hal-03975145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux vidéo de l'enfance: une culture plurielle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Jeux vidéo de l'enfance : une culture plurielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dajez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roucous</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dajez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance et culture</w:t>
+              <w:t xml:space="preserve">Enfance et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916575v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La société de consommation enfantine. L’exemple des ludo-aliments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeux vidéo de l'enfance: une culture plurielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roucous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dajez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alimentation, cultures enfantines et éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Poitiers; Centre Européen des Produits de l’Enfance, Apr 2010, Angoulême, France</w:t>
+              <w:t xml:space="preserve">Enfance et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03975145v1</w:t>
+                <w:t xml:space="preserve">hal-03916575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3685,51 +3685,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jeu vidéo, contexte familial et construction enfantine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dajez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roucous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5527,51 +5527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3763" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1965" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/205316215X14454218885771" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauphragne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916535v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2001.949" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1998.1119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gentes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Haberbusch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01695423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916584v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dajez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916575v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-sur-lanimation-jeunesse/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Brody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03324923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Ardouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda As" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulegue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guitard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03910294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3763" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1965" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/205316215X14454218885771" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauphragne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916535v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2001.949" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1998.1119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gentes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Haberbusch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01695423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dajez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-sur-lanimation-jeunesse/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Brody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03324923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Ardouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda As" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulegue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guitard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03910294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>