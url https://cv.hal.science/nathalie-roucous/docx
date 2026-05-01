--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -872,191 +872,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Home Objects and Children's Sociability in the Playground</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Brougère</w:t>
+                <w:t xml:space="preserve">Le point de vue des enfants sur les ACM : évolutions et prise en compte par le monde de l’animation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Besse-Patin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roucous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Toy Research Association World Conference Toys Matter: The Power of Playthings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Rochester (N.Y.), United States</w:t>
+              <w:t xml:space="preserve">L’animation : actualité des pratiques professionnelles et regards des sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Observatoire de la jeunesse, du sport, de la vie associative et de l'éducation populaire, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623137v1</w:t>
+                <w:t xml:space="preserve">hal-04865316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le point de vue des enfants sur les ACM : évolutions et prise en compte par le monde de l’animation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Besse-Patin</w:t>
+                <w:t xml:space="preserve">Home Objects and Children's Sociability in the Playground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brougère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Roucous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’animation : actualité des pratiques professionnelles et regards des sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Observatoire de la jeunesse, du sport, de la vie associative et de l'éducation populaire, Dec 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Toy Research Association World Conference Toys Matter: The Power of Playthings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Rochester (N.Y.), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04865316v1</w:t>
+                <w:t xml:space="preserve">hal-04623137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires des loisirs des enfants : de la chambre au « dehors »</w:t>
               </w:r>
@@ -5527,51 +5527,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3763" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1965" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/205316215X14454218885771" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauphragne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916535v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2001.949" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1998.1119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623137v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gentes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Haberbusch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01695423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dajez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-sur-lanimation-jeunesse/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Brody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03324923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Ardouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda As" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulegue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guitard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03910294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03546629v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Broug&#232;re" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Roucous" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.3763" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422406v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Besse-Patin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdj.1965" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01533978v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/205316215X14454218885771" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167009v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dauphragne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167001v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916535v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607567v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Chanu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2001.949" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03607574v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfp.1998.1119" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04623137v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865333v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652222v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652210v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909905v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Claude" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Gent&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Perrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908230v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Gentes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03002467v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Haberbusch" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911226v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02442670v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910304v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910303v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-01695423v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Adam" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dajez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916575v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548604v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Garnier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02422410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528120v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lecavalierbleu.com/livre/idees-recues-sur-lanimation-jeunesse/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528117v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907074v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907085v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Soul&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167057v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907089v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916600v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Brody" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916597v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01409578v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mathiot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03907053v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916563v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916555v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913415v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913410v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03913403v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541087v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leveque" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bellicha" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Maurice" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252324v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875175v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04652177v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sorbonne-paris-nord.hal.science/hal-03324923v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruddy Ardouin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majda As" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Boulegue" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904763v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01361254v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977557v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977525v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977482v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Guitard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03910294v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>