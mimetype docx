--- v0 (2026-03-16)
+++ v1 (2026-05-13)
@@ -223,492 +223,492 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Guillemets » hippocratiques : fonctions de l’expression « (ce) qui est appelé… », (ὁ) καλεόμενος vel. sim., dans le texte scientifique ancien</w:t>
+                <w:t xml:space="preserve">Ὅτι ἀλαζών ἐστι μάρτυς ἡ ἐτυμολογία: Galen on Etymology, Theory and Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">D. Manetti; L. Perilli; A. Roselli. </w:t>
+              <w:t xml:space="preserve">A. Zucker; C. Le Feuvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ippocrate e gli altri</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 590, Publications de l’École française de Rome, 2021, Collection de l’École française de Rome, 9782728315062. </w:t>
+              <w:t xml:space="preserve">Ancient and Medieval Greek Etymology. Theory and Practice I, Trends in Classics – Supplementary Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 111, De Gruyter, pp.125-176, 2021, 9783110714876. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.efr.21665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/9783110714876-006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951937v1</w:t>
+                <w:t xml:space="preserve">hal-03941476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ὅτι ἀλαζών ἐστι μάρτυς ἡ ἐτυμολογία: Galen on Etymology, Theory and Practice</w:t>
+                <w:t xml:space="preserve">« Guillemets » hippocratiques : fonctions de l’expression « (ce) qui est appelé… », (ὁ) καλεόμενος vel. sim., dans le texte scientifique ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A. Zucker; C. Le Feuvre. </w:t>
+              <w:t xml:space="preserve">D. Manetti; L. Perilli; A. Roselli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient and Medieval Greek Etymology. Theory and Practice I, Trends in Classics – Supplementary Volumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 111, De Gruyter, pp.125-176, 2021, 9783110714876. </w:t>
+              <w:t xml:space="preserve">Ippocrate e gli altri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 590, Publications de l’École française de Rome, 2021, Collection de l’École française de Rome, 9782728315062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/9783110714876-006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.21665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941476v1</w:t>
+                <w:t xml:space="preserve">hal-03951937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emprunt et/ou recréation ? A propos de fr. sémantique</w:t>
+                <w:t xml:space="preserve">Traduire l’intraduisible : questions de morphologie grecque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">M. Aberson; F. Dell’Oro; M. De Vaan; A. Viredaz. </w:t>
+              <w:t xml:space="preserve">A.-P. Pouey-Mounou; S. D’Amico. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[vøːrtər]. Mélanges de linguistique, de philologie et d’histoire ancienne offerts à Rudolf Wachter, Cahiers de l’ILSL</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 167, Droz, pp.55-94, 2020, Cahiers d’humanisme et renaissance, 978-600-06038-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03951660v1</w:t>
+                <w:t xml:space="preserve">hal-03941443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des Thériaques (Θηριακά) à “la thériaque” (θηριακή) : formation et histoire du terme</w:t>
+                <w:t xml:space="preserve">Emprunt et/ou recréation ? A propos de fr. sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Boudon-Millot; F. Micheau. </w:t>
+              <w:t xml:space="preserve">M. Aberson; F. Dell’Oro; M. De Vaan; A. Viredaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La thériaque. Histoire d’un remède millénaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">[vøːrtər]. Mélanges de linguistique, de philologie et d’histoire ancienne offerts à Rudolf Wachter, Cahiers de l’ILSL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 60, pp.163-208, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/la.cdclsl.2020.189⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941456v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03951660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De καινοτομεῖν et καινοτομία à ground-breaking et bahnbrechend : une métaphore de l’innovation</w:t>
+                <w:t xml:space="preserve">Des Thériaques (Θηριακά) à “la thériaque” (θηριακή) : formation et histoire du terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C. Le Feuvre; D. Petit. </w:t>
+              <w:t xml:space="preserve">V. Boudon-Millot; F. Micheau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ὀνομάτων ἵστωρ. Mélanges offerts à Charles de Lamberterie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 106, Peeters, pp.413-428, 2020, Collection Linguistique publiée par la Société de Linguistique de Paris, 106, 9789042941311</w:t>
+              <w:t xml:space="preserve">La thériaque. Histoire d’un remède millénaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Belles Lettres, pp.39-75, 2020, 978-2-251-45167-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941401v1</w:t>
+                <w:t xml:space="preserve">hal-03941456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traduire l’intraduisible : questions de morphologie grecque</w:t>
+                <w:t xml:space="preserve">De καινοτομεῖν et καινοτομία à ground-breaking et bahnbrechend : une métaphore de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">A.-P. Pouey-Mounou; S. D’Amico. </w:t>
+              <w:t xml:space="preserve">C. Le Feuvre; D. Petit. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le poète aux mille tours. La traduction des épithètes homériques à la Renaissance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 167, Droz, pp.55-94, 2020, Cahiers d’humanisme et renaissance, 978-600-06038-7</w:t>
+              <w:t xml:space="preserve">Ὀνομάτων ἵστωρ. Mélanges offerts à Charles de Lamberterie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 106, Peeters, pp.413-428, 2020, Collection Linguistique publiée par la Société de Linguistique de Paris, 106, 9789042941311</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03941443v1</w:t>
+                <w:t xml:space="preserve">hal-03941401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarques sur la suffixation des anthroponymes composés à premier terme prépositionnel du grec ancien</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD209593"/>
+    <w:nsid w:val="9DFE16B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2352,51 +2352,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5303-6697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076375161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216121036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439720160" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951937v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21665" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941476v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714876-006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951660v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.cdclsl.2020.189" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941456v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941401v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941443v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2019.8596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mudry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000001757" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8440" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2015.8366" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RBI.119.1.3203581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.832.0261" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952169v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2005.3764" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boehm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-rousseau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5303-6697" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076375161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216121036" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000439720160" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941476v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rousseau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110714876-006" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951937v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.21665" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941443v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951660v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.cdclsl.2020.189" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941456v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941401v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941303v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952333v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952230v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952202v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951800v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2019.8596" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951828v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941310v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Mudry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MAO.0000000000001757" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951731v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8440" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03951754v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aitia.1827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952350v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2015.8366" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/RBI.119.1.3203581" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952279v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.832.0261" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952169v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2005.3764" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952391v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952421v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Boehm" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>