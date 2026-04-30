--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Interference of Tenax®TA Adsorbent with Dimethylformamide Dimethyl Acetal Reagent for Gas Chromatography-Dragonfly Mass Spectrometry and Future Gas Chromatography-Mass Spectrometry in situ Analysis.</w:t>
+                <w:t xml:space="preserve">Online Microfluidic Production of Sustainable Cyrene™-Derived Porous Microparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Boulesteix</w:t>
+                <w:t xml:space="preserve">Hassan El Itawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Buch</w:t>
+                <w:t xml:space="preserve">Sami Fadlallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ruscassier</w:t>
+                <w:t xml:space="preserve">Wichapol Leephakphumphanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Freissinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M.G. Trainer</w:t>
+                <w:t xml:space="preserve">Aya Zoghlami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464388⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su15032023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04212837v1</w:t>
+                <w:t xml:space="preserve">hal-03952238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Microfluidic Production of Sustainable Cyrene™-Derived Porous Microparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the Interference of Tenax®TA Adsorbent with Dimethylformamide Dimethyl Acetal Reagent for Gas Chromatography-Dragonfly Mass Spectrometry and Future Gas Chromatography-Mass Spectrometry in situ Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Boulesteix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan El Itawi</w:t>
+                <w:t xml:space="preserve">Arnaud Buch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sami Fadlallah</w:t>
+                <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wichapol Leephakphumphanich</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
+                <w:t xml:space="preserve">Caroline Freissinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Zoghlami</w:t>
+                <w:t xml:space="preserve">M.G. Trainer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1709 (October), pp.464388. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su15032023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2023.464388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03952238v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04212837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding of selective oxidation of Fe-Mn binary alloys during continuous annealing through X-ray photoelectron spectroscopy</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Haghi-Ashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -900,360 +900,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03420085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Analytical model of selective external oxidation of Fe-Mn binary alloys during isothermal annealing treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Gautier</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mehdi Ayouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113741⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 166, pp.108454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-02506044v1</w:t>
+                <w:t xml:space="preserve">hal-02569491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical model of selective external oxidation of Fe-Mn binary alloys during isothermal annealing treatment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Interaction dust – plasma in Titan's ionosphere: An experimental simulation of aerosols erosion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Haghi-Ashtiani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 166, pp.108454. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 345, pp.113741. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02569491v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02506044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation and growth of oxide particles on a binary Fe-Mn (1 wt. %) alloy during annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haghi-Ashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Yedra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1330,51 +1330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1733,51 +1733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective oxidation of Fe-Al (8wt.%) binary alloy during continuous annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1871,51 +1871,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxidation and decarburization during dual phase steels annealing for the industrial galvanizing process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Héripré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2098,168 +2098,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03754728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ZnO/ZnCO3 catalyst used for H2S removal from syngas, raw materials for hydrogen production</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Selective oxidation of Fe-Mn (1wt%) binary alloy during continuous annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Haghi-Ashtiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Yedra Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANM2021, 9th International conference on Hydrogen Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Aveiro, Jul 2021, Aveiro (Portugal), Portugal</w:t>
+              <w:t xml:space="preserve">12th International Conference on Zinc and Zinc Alloy Coated Steel Sheet - GALVATECH 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04442567v1</w:t>
+                <w:t xml:space="preserve">hal-04431803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An atmospheric origin for HCN-derived polymers on Titan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2308,443 +2304,447 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress (EPSC 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, France. pp.491, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/epsc2021-491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03324109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective oxidation of Fe-Mn (1wt%) binary alloy during continuous annealing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An atmospheric origin for a HCN-derived polymer on Titan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Carrasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Chatain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lora Jovanovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Zinc and Zinc Alloy Coated Steel Sheet - GALVATECH 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, Austria</w:t>
+              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, On Line, France. pp.59-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04431803v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03835791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An atmospheric origin for a HCN-derived polymer on Titan</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">An Au-Cu-Sn solid state diffusion bonding for Printed Circuit Board Industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Cornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Hubert Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laurence Giorgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2A-2021: Proceedings of the Annual meeting of the French Society of Astronomy and Astrophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, On Line, France. pp.59-62</w:t>
+              <w:t xml:space="preserve">THERMEC'2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03835791v1</w:t>
+                <w:t xml:space="preserve">hal-04457639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Au-Cu-Sn solid state diffusion bonding for Printed Circuit Board Industry</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">ZnO/ZnCO3 catalyst used for H2S removal from syngas, raw materials for hydrogen production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Lorreyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Malinowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Butin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Casalinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THERMEC'2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ANM2021, 9th International conference on Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Aveiro, Jul 2021, Aveiro (Portugal), Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04457639v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analogues of Titan's aerosols: the different steps of formation in a N&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; plasma</w:t>
               </w:r>
@@ -2877,51 +2877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cassini Science Symposium 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Boulder, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2985,51 +2985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Carrasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Guaitella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Planetary Science Congress 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Berlin, Germany. EPSC2018-200-1 (2p.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3054,77 +3054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective oxidation of Fe-Mn (1wt.%) binary alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ayouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Reiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3179,77 +3179,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective oxidation of Fe-Si binary alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Diawara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haghi-Ashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3300,90 +3300,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ferrite grain orientation on the formation of selective oxidation particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-L. Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Ollivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Haghi-Ashtiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Zinc and Zinc Alloy Coated Steel Sheet - GALVATECH 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Beijing, China. pp.733-738</w:t>
@@ -3451,51 +3451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sojka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3572,51 +3572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sojka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Guillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3686,51 +3686,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of ferrite grain orientation on the formation of selective oxide particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Ruscassier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3963,51 +3963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04759281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorreyte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering8020038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04212837v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulesteix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Trainer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464388" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952238v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Itawi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichapol Leephakphumphanich" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04461857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corcom.2022.10.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03250687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060965" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569491v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108454" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108952" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00790027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sojka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vodarek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schindler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerome" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.04.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7D0N753-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Drouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mataigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03754728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz Afonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04442567v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324109v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-491" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431803v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra Cardona" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03835791v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457639v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01820236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299244v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diawara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ollivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Guillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04759281v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lorreyte" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Malinowska" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Butin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ruscassier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Casalinho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemengineering8020038" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03952238v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan El Itawi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Fadlallah" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wichapol Leephakphumphanich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Zoghlami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su15032023" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04212837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Boulesteix" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Buch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ruscassier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Freissinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Trainer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2023.464388" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04461857v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gong" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Giorgi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corcom.2022.10.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03250687v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Perrin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carrasco" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chatain" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lora Jovanovic" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vettier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9060965" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420085v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia P Lancha" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perr&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lv" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-87928-y" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02569491v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ayouz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Haghi-Ashtiani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108454" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02506044v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gautier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113741" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491239v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108952" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02420632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Gong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laurence Giorgi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.941.1010" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00790027v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sojka" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vodarek" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Schindler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jerome" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2011.04.015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L7D0N753-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281571v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Drant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Garcia-Caurel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Blaise Brubach" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc-dps2025-904" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431892v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Drouet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Koltsov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Mataigne" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Scheid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457686v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Blanchard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03754728v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Schmitz Afonso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yedra Cardona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03324109v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/epsc2021-491" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03835791v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457639v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Cornet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Hubert Schmitt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04442567v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02292396v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01820236v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guaitella" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02299244v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01652329v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Reiss" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01252132v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Diawara" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252067v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Ollivier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252123v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Guillot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252116v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252087v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Geneste" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>