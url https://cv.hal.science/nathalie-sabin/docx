--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -3607,260 +3607,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mature adipocytes stimulate proliferation and inhibit differenciation of trout myogenic cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goffette Valentine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabin Nathalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hue Isabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Stem Cell Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">IGDR pHD symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04496456v1</w:t>
+                <w:t xml:space="preserve">hal-04288828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mature adipocytes stimulate proliferation and inhibit differenciation of trout myogenic cells in vitro</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Distinct dynamics of muscle stem cells associated with the hyperplasia decline in trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Babarit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGDR pHD symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">International Society for Stem Cell Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288828v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipe Croissance et Qualité de la Chair des Poissons de l'Unité INRA-LPGP de Rennes</w:t>
               </w:r>
@@ -5064,51 +5064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latimer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Streit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.10.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5NRZQH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.07.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K41Q6WJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.12.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00828.2010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00441-010-1071-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2009.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FJ2B3XP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(02)00504-X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSKRBWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latimer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Streit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.10.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5NRZQH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.07.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K41Q6WJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.12.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00828.2010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00441-010-1071-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2009.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FJ2B3XP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(02)00504-X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSKRBWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>