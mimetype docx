--- v1 (2026-04-07)
+++ v2 (2026-05-24)
@@ -4510,307 +4510,539 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03141216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mature adipocytes inhibit differentiation of myogenic cells but stimulate proliferation of fibro-adipogenic precursors derived from trout muscle in vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentine Goffette</w:t>
+                <w:t xml:space="preserve">Distinct muscle stem cell fates governing hyperplasia and hypertrophy muscle growth in fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Candice Babarit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Rouger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04718013v1</w:t>
+                <w:t xml:space="preserve">hal-05627268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of pax7 expression during development, muscle regeneration, and in vitro differentiation of satellite cells in the trout</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Declining muscle hyperplasia in juvenile trout is driven by rapid limitation of muscle stem cell capacity and niche functionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sabin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rallière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Branthonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chesnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04167748v1</w:t>
+                <w:t xml:space="preserve">hal-05627273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mature adipocytes inhibit differentiation of myogenic cells but stimulate proliferation of fibro-adipogenic precursors derived from trout muscle in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Goffette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamics of pax7 expression during development, muscle regeneration, and in vitro differentiation of satellite cells in the trout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ralliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Jagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sabin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Gabillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histological, transcriptomic and in vitro analysis reveal an intrinsic activated state of myogenic precursors in hyperplasic muscle of trout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Jagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4859,65 +5091,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId100"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5064,51 +5296,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latimer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Streit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.10.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5NRZQH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.07.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K41Q6WJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.12.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00828.2010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00441-010-1071-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2009.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FJ2B3XP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(02)00504-X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSKRBWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718013v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167748v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04716827v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Goffette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sabin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Jagot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67152-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04584529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralliere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Gabillard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0300850" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154583v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Landemaine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Ramirez-Martinez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Monestier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Rescan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.RA118.006047" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958288v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Cam" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-5248-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Latimer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Seiliez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biga" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/jeb.154484" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205111v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda de Mello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Pedro Streit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2014.10.011" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5NRZQH2-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205105v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpb.2014.07.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K41Q6WJN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205067v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gemael Cedrick Taty Taty" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dias" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygcen.2013.02.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J176L26C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205050v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mce.2011.12.011" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205025v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpregu.00828.2010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01205014v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6750-10-39" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204998v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Paboeuf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10007/s00441-010-1071-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668616v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Weil" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbd.2009.05.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4FJ2B3XP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676549v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-6480(02)00504-X" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GHSKRBWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04721307v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Babarit" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Rouger" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03776041v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738246v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769295v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607717v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Lebret" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745613v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745399v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751831v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753790v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04288828v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goffette Valentine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabin Nathalie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Isabelle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496456v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742924v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803654v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749598v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Cousin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809757v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755843v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03141216v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bertin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Branthonne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627268v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05627273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ralli&#232;re" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chesnais" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04718013v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04167748v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023034v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>