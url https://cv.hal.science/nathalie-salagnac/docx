--- v0 (2026-03-17)
+++ v1 (2026-04-13)
@@ -188,85 +188,85 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formes d’articulations et d’interactions de tâches de production écrite et compréhension : quels liens avec les performances des élèves de CP ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères IREM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Interroger l’efficacité des pratiques d’enseignement de la lecture-écriture au CP, 55, pp. 65-85</w:t>
+              <w:t xml:space="preserve">Repères : recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Interroger l’efficacité des pratiques d’enseignement de la lecture-écriture au CP, 55, pp.65-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -870,458 +870,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral narratives, dialogical intervention and reading comprehension: A study of 5-to-8 years old French children.</w:t>
+                <w:t xml:space="preserve">Oral narratives with pedagogical intervention as a way to improve reading comprehension: A longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Helène Makdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrée Boisclair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917315v2</w:t>
+                <w:t xml:space="preserve">halshs-00614605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits oraux, interventions dialogiques et leur lien avec les compétences en lecture et écriture chez l'enfant français de 5 à 8 ans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral narratives, dialogical intervention and reading comprehension: A study of 5-to-8 years old French children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helène Makdissi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrée Boisclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrée Boisclair</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00634774v1</w:t>
+                <w:t xml:space="preserve">hal-00917315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral narratives with pedagogical intervention as a way to improve reading comprehension: A longitudinal study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récits oraux, interventions dialogiques et leur lien avec les compétences en lecture et écriture chez l'enfant français de 5 à 8 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Makdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helène Makdissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Edy Veneziano</w:t>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrée Boisclair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00614605v1</w:t>
+                <w:t xml:space="preserve">halshs-00634774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle d'une procédure d'intervention dialogique sur l'apprentissage et l'évaluation des compétences narratives chez l'enfant francophone de 5 à 8 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1376,64 +1376,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of a dialogical intervention procedure on the learning and the evaluation of narrative in 5-to-8 years old French children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1742,77 +1742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conversational intervention procedure as a tool for improving and evaluating narrative skills : A study of 5-to-8 years old French children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,51 +2806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prevost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00917315v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Boisclair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Makdissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hebert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Froment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prevost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Makdissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Baron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Boisclair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00917315v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hebert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Froment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>