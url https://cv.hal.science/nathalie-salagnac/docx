--- v1 (2026-04-13)
+++ v2 (2026-05-05)
@@ -870,458 +870,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01721956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral narratives with pedagogical intervention as a way to improve reading comprehension: A longitudinal study</w:t>
+                <w:t xml:space="preserve">Oral narratives, dialogical intervention and reading comprehension: A study of 5-to-8 years old French children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helène Makdissi</w:t>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edy Veneziano</w:t>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Andrée Boisclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Baron</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrée Boisclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00614605v1</w:t>
+                <w:t xml:space="preserve">hal-00917315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral narratives, dialogical intervention and reading comprehension: A study of 5-to-8 years old French children.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récits oraux, interventions dialogiques et leur lien avec les compétences en lecture et écriture chez l'enfant français de 5 à 8 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Makdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edy Veneziano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Andrée Boisclair</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917315v2</w:t>
+                <w:t xml:space="preserve">halshs-00634774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits oraux, interventions dialogiques et leur lien avec les compétences en lecture et écriture chez l'enfant français de 5 à 8 ans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oral narratives with pedagogical intervention as a way to improve reading comprehension: A longitudinal study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Makdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helène Makdissi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Albert</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Andrée Boisclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00634774v1</w:t>
+                <w:t xml:space="preserve">halshs-00614605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle d'une procédure d'intervention dialogique sur l'apprentissage et l'évaluation des compétences narratives chez l'enfant francophone de 5 à 8 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1376,64 +1376,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of a dialogical intervention procedure on the learning and the evaluation of narrative in 5-to-8 years old French children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1742,77 +1742,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conversational intervention procedure as a tool for improving and evaluating narrative skills : A study of 5-to-8 years old French children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2806,51 +2806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prevost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614605v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Makdissi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Baron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Boisclair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00917315v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634774v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hebert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Froment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prevost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00917315v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Boisclair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Makdissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hebert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Froment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>