--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -712,517 +712,517 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulations et interactions des tâches de lecture et d’écriture au cours préparatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Salagnac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international de l’ARCD, Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ? </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01670086v1</w:t>
+                <w:t xml:space="preserve">hal-01721956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articulations et interactions des tâches de lecture et d’écriture au cours préparatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Salagnac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Dias-Chiaruttini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ? </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">4ème colloque international de l’ARCD, Analyses didactiques des pratiques d’enseignement et de formation : quelles perspectives ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721956v1</w:t>
+                <w:t xml:space="preserve">hal-01670086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oral narratives, dialogical intervention and reading comprehension: A study of 5-to-8 years old French children.</w:t>
+                <w:t xml:space="preserve">Le rôle d'une procédure d'intervention dialogique sur l'apprentissage et l'évaluation des compétences narratives chez l'enfant francophone de 5 à 8 ans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christian Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+                <w:t xml:space="preserve">Juliette Elie-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00917315v2</w:t>
+                <w:t xml:space="preserve">hal-00917301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récits oraux, interventions dialogiques et leur lien avec les compétences en lecture et écriture chez l'enfant français de 5 à 8 ans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The role of a dialogical intervention procedure on the learning and the evaluation of narrative in 5-to-8 years old French children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Elie-Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helène Makdissi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Andrée Boisclair</w:t>
+                <w:t xml:space="preserve">Emilie Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity. Mons, Belgique. 31 juillet -3 août.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Mons, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00634774v1</w:t>
+                <w:t xml:space="preserve">halshs-00634772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oral narratives with pedagogical intervention as a way to improve reading comprehension: A longitudinal study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helène Makdissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Boisclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
@@ -1237,285 +1237,285 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00614605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle d'une procédure d'intervention dialogique sur l'apprentissage et l'évaluation des compétences narratives chez l'enfant francophone de 5 à 8 ans.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Récits oraux, interventions dialogiques et leur lien avec les compétences en lecture et écriture chez l'enfant français de 5 à 8 ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helène Makdissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Hudelot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Elie-Deschamps</w:t>
+                <w:t xml:space="preserve">Andrée Boisclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity</w:t>
+              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00917301v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00634774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of a dialogical intervention procedure on the learning and the evaluation of narrative in 5-to-8 years old French children</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Oral narratives, dialogical intervention and reading comprehension: A study of 5-to-8 years old French children.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edy Veneziano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Boisclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilie Hebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Reading: Literacy and Diversity. Mons, Belgique. 31 juillet -3 août.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Mons, Belgium</w:t>
+              <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00634772v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00917315v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restituer à l'oral les explications d'un conte moral en grande section de maternelle</w:t>
               </w:r>
@@ -1742,103 +1742,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conversational intervention procedure as a tool for improving and evaluating narrative skills : A study of 5-to-8 years old French children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edy Veneziano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edy Veneziano</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christian Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Caracci-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Elie-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IASCL 2011, International Conference on the Study of Child Language</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Montreal, Canada</w:t>
@@ -2000,165 +2000,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Referring in dialogical narratives : A study on children's use of nouns and pronouns</w:t>
+                <w:t xml:space="preserve">Activites and social settings: their rôles in the use of referring expressions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Acquisition of Referring Expressions A dialogical approch</w:t>
+              <w:t xml:space="preserve">The acquisition of Referring Expressions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608311v1</w:t>
+                <w:t xml:space="preserve">hal-03608332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activites and social settings: their rôles in the use of referring expressions</w:t>
+                <w:t xml:space="preserve">Referring in dialogical narratives : A study on children's use of nouns and pronouns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Salagnac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The acquisition of Referring Expressions</w:t>
+              <w:t xml:space="preserve">The Acquisition of Referring Expressions A dialogical approch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608332v1</w:t>
+                <w:t xml:space="preserve">hal-03608311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le manuel « numérique » : quel renouvèlement de l’enseignement de la littérature ?</w:t>
               </w:r>
@@ -2806,51 +2806,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prevost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721956v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00917315v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Boisclair" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Baron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634774v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Makdissi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917301v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634772v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hebert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Froment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608311v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608332v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668512v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dias-Chiaruttini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Salagnac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668637v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03705740v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Prevost" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721949v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721962v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670361v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721956v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00917301v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hudelot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edy Veneziano" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Albert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Caracci-Simon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Elie-Deschamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Hebert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614605v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hel&#232;ne Makdissi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Baron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Boisclair" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00634774v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/hal-00917315v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121075v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Carcassonne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Froment" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01741974v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Kugler-Lambert" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie (de) Pontonx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Pr&#233;neron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vinel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00614139v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668569v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608332v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608311v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721924v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118037v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Moussi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Viriot-Goeldel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721966v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532160v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>