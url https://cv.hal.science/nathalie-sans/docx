--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1153,404 +1153,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vangl2 in the Dentate Network Modulates Pattern Separation and Pattern Completion</w:t>
+                <w:t xml:space="preserve">Vangl2 acts at the interface between actin and N-cadherin to modulate mammalian neuronal outgrowth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin J.A. Robert</w:t>
+                <w:t xml:space="preserve">Steve Dos-Santos Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté M Moreau</w:t>
+                <w:t xml:space="preserve">Yeri Esther Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve dos Santos Carvalho</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claudia Racca</w:t>
+                <w:t xml:space="preserve">Mikael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aubailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107743⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.51822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03402580v1</w:t>
+                <w:t xml:space="preserve">hal-02996265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vangl2 acts at the interface between actin and N-cadherin to modulate mammalian neuronal outgrowth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vangl2 in the Dentate Network Modulates Pattern Separation and Pattern Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J.A. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté M Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Dos-Santos Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maite Moreau</w:t>
+                <w:t xml:space="preserve">Steve dos Santos Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeri Esther Hien</w:t>
+                <w:t xml:space="preserve">Gael Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aubailly</w:t>
+                <w:t xml:space="preserve">Claudia Racca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (10), pp.107743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.51822⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02996265v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03402580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangl2 in the Dentate Network Modulates Pattern Separation and Pattern Completion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J.A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve dos Santos Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Racca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (10), pp.107743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03367473v1</w:t>
@@ -1823,295 +1823,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02960264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defective Gpsm2/Gαi3 signalling disrupts stereocilia development and growth cone actin dynamics in Chudley-McCullough syndrome</w:t>
+                <w:t xml:space="preserve">Wnt proteins contribute to neuromuscular junction formation through distinct signaling pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie A. Mauriac</w:t>
+                <w:t xml:space="preserve">Julien Messéant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeri E. Hien</w:t>
+                <w:t xml:space="preserve">Jérôme Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan E. Bird</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steve dos Santos Carvalho</w:t>
+                <w:t xml:space="preserve">Perrine Delers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Peyroutou</w:t>
+                <w:t xml:space="preserve">Konstantin Glebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Marchiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms14907⟩</w:t>
+              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 144 (9), pp.1712 - 1724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dev.146167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03724003v1</w:t>
+                <w:t xml:space="preserve">hal-01542853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wnt proteins contribute to neuromuscular junction formation through distinct signaling pathways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Defective Gpsm2/Gαi3 signalling disrupts stereocilia development and growth cone actin dynamics in Chudley-McCullough syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Ezan</w:t>
+                <w:t xml:space="preserve">Stephanie A. Mauriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perrine Delers</w:t>
+                <w:t xml:space="preserve">Yeri E. Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Glebov</w:t>
+                <w:t xml:space="preserve">Jonathan E. Bird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve dos Santos Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Marchiol</w:t>
+                <w:t xml:space="preserve">Ronan Peyroutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Development (Cambridge, England)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 144 (9), pp.1712 - 1724. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.14907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1242/dev.146167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542853v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03724003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activity-Dependent Neuroplasticity Induced by an Enriched Environment Reverses Cognitive Deficits in Scribble Deficient Mouse</w:t>
               </w:r>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muna L Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité M Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Racca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera L Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,51 +3031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Planar Polarity Protein Scribble1 Is Essential for Neuronal Plasticity and Brain Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté M Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Piguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3223,77 +3223,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Racca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon (Centre des Congrès), France</w:t>
@@ -3354,77 +3354,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scribble controls social behaviors through the regulation of the ERK/Mnk1 pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté M Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Pietropaolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J A Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3641,51 +3641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Depret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gleizes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Marie Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2025.102728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Halliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Grondin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci173308" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dorrego-Rivas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ezan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo6333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M. Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. A. Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11101601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03768653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bo&#235;x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abg4982" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamrat M Mamo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shimbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Decroo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.872700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamrat M. Mamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88147-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402580v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Robert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M Moreau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve dos Santos Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barthet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Racca" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107743" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dos-Santos Carvalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeri Esther Hien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51822" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02990027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zanese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tomaselli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roullot-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02960264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Shaam Al Abed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Sellami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Potier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerbeaud&#8208;lassau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13243" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724003v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A. Mauriac" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeri E. Hien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Bird" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Peyroutou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14907" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mess&#233;ant" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ezan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delers" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glebov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146167" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L Hilal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; M Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera L Pinheiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H Piguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw333" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L. Hilal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8574830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H. Piguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fievre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3864" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lasvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Gezer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novakovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen May-Simera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2819" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Giese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lasvaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lembo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.074229" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loll" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.57" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piguel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koehl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6007-09.2010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mulle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J A Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Depret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gleizes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Marie Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2025.102728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Halliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Grondin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci173308" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dorrego-Rivas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ezan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo6333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M. Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. A. Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11101601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03768653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bo&#235;x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abg4982" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamrat M Mamo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shimbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Decroo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.872700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamrat M. Mamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88147-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dos-Santos Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeri Esther Hien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve dos Santos Carvalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barthet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Racca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02990027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zanese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tomaselli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roullot-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02960264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Shaam Al Abed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Sellami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Potier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerbeaud&#8208;lassau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13243" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mess&#233;ant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ezan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glebov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146167" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A. Mauriac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeri E. Hien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Bird" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Peyroutou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14907" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L Hilal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; M Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera L Pinheiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H Piguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw333" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L. Hilal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8574830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H. Piguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fievre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3864" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lasvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Gezer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novakovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen May-Simera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2819" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Giese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lasvaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lembo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.074229" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loll" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.57" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piguel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koehl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6007-09.2010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mulle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J A Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>