--- v1 (2026-04-06)
+++ v2 (2026-05-19)
@@ -215,295 +215,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The correct connectivity of the DG-CA3 circuits involved in declarative memory processes depends on Vangl2-dependent planar cell polarity signaling</w:t>
+                <w:t xml:space="preserve">MuSK cysteine-rich domain antibodies are pathogenic in a mouse model of autoimmune myasthenia gravis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Depret</w:t>
+                <w:t xml:space="preserve">Marius Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gleizes</w:t>
+                <w:t xml:space="preserve">Steve Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïté Marie Moreau</w:t>
+                <w:t xml:space="preserve">Axel You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
+                <w:t xml:space="preserve">Céline Buon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Quiedeville</w:t>
+                <w:t xml:space="preserve">Antony Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.102728. </w:t>
+              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 135, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2025.102728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1172/jci173308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04960513v1</w:t>
+                <w:t xml:space="preserve">hal-05344474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MuSK cysteine-rich domain antibodies are pathogenic in a mouse model of autoimmune myasthenia gravis</w:t>
+                <w:t xml:space="preserve">The correct connectivity of the DG-CA3 circuits involved in declarative memory processes depends on Vangl2-dependent planar cell polarity signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Halliez</w:t>
+                <w:t xml:space="preserve">Noémie Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Cottin</w:t>
+                <w:t xml:space="preserve">Marie Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel You</w:t>
+                <w:t xml:space="preserve">Maïté Marie Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Buon</w:t>
+                <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Grondin</w:t>
+                <w:t xml:space="preserve">Anne Quiedeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of clinical investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 135, </w:t>
+              <w:t xml:space="preserve">Progress in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.102728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1172/jci173308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pneurobio.2025.102728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344474v1</w:t>
+                <w:t xml:space="preserve">hal-04960513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The core PCP protein Prickle2 regulates axon number and AIS maturation by binding to AnkG and modulating microtubule bundling</w:t>
               </w:r>
@@ -528,51 +528,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Ezan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Poirault-Chassac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Aubailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -751,295 +751,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The cell polarity protein Vangl2 in the muscle shapes the neuromuscular synapse by binding to and regulating the tyrosine kinase MuSK</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neuron-Specific Deletion of in Mice Leads to Neuroanatomical and Locomotor Deficits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Ezan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Boëx</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marius Halliez</w:t>
+                <w:t xml:space="preserve">Maite Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bauché</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Buon</w:t>
+                <w:t xml:space="preserve">Tamrat M Mamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miki Shimbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maureen Decroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.abg4982⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.872700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fgene.2022.872700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03768653v1</w:t>
+                <w:t xml:space="preserve">hal-03709715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuron-Specific Deletion of in Mice Leads to Neuroanatomical and Locomotor Deficits.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The cell polarity protein Vangl2 in the muscle shapes the neuromuscular synapse by binding to and regulating the tyrosine kinase MuSK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miki Shimbo</w:t>
+                <w:t xml:space="preserve">Myriam Boëx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Halliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maureen Decroo</w:t>
+                <w:t xml:space="preserve">Stéphanie Bauché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Buon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.872700. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (734), pp.eabg4982. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fgene.2022.872700⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.abg4982⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709715v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03768653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early loss of Scribble affects cortical development, interhemispheric connectivity and psychomotor activity</w:t>
               </w:r>
@@ -1064,64 +1064,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maite M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamrat M. Mamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miki Shimbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Decroo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.9106. </w:t>
@@ -1153,697 +1153,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vangl2 acts at the interface between actin and N-cadherin to modulate mammalian neuronal outgrowth</w:t>
+                <w:t xml:space="preserve">Age‐related impairment of declarative memory: linking memorization of temporal associations to GluN2B redistribution in dorsal CA1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Dos-Santos Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maite Moreau</w:t>
+                <w:t xml:space="preserve">Alice Shaam Al Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yeri Esther Hien</w:t>
+                <w:t xml:space="preserve">Azza Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Garcia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Aubailly</w:t>
+                <w:t xml:space="preserve">Mylene Potier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva‐gunnel Ducourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gerbeaud‐lassau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.51822⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (10), pp.e13243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.13243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02996265v1</w:t>
+                <w:t xml:space="preserve">hal-02960264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vangl2 in the Dentate Network Modulates Pattern Separation and Pattern Completion</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vangl2 acts at the interface between actin and N-cadherin to modulate mammalian neuronal outgrowth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve dos Santos Carvalho</w:t>
+                <w:t xml:space="preserve">Steve Dos-Santos Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maite Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Barthet</w:t>
+                <w:t xml:space="preserve">Yeri Esther Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Racca</w:t>
+                <w:t xml:space="preserve">Mikael Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Aubailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 31 (10), pp.107743. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.51822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03402580v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02996265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vangl2 in the Dentate Network Modulates Pattern Separation and Pattern Completion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin J.A. Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté M Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve dos Santos Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Racca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (10), pp.107743. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367473v1</w:t>
+                <w:t xml:space="preserve">hal-03402580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha technology: A powerful tool to detect mouse brain intracellular signaling events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Zanese</w:t>
+                <w:t xml:space="preserve">Vangl2 in the Dentate Network Modulates Pattern Separation and Pattern Completion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin J.A. Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Tomaselli</w:t>
+                <w:t xml:space="preserve">Steve dos Santos Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Roullot-Lacarrière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maïté Moreau</w:t>
+                <w:t xml:space="preserve">Gael Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Bellocchio</w:t>
+                <w:t xml:space="preserve">Claudia Racca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 332, pp.108543. </w:t>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (10), pp.107743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2019.108543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2020.107743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02990027v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03367473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age‐related impairment of declarative memory: linking memorization of temporal associations to GluN2B redistribution in dorsal CA1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alpha technology: A powerful tool to detect mouse brain intracellular signaling events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Azza Sellami</w:t>
+                <w:t xml:space="preserve">Marion Zanese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylene Potier</w:t>
+                <w:t xml:space="preserve">Giovanni Tomaselli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva‐gunnel Ducourneau</w:t>
+                <w:t xml:space="preserve">Valérie Roullot-Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïté Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gerbeaud‐lassau</w:t>
+                <w:t xml:space="preserve">Luigi Bellocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 19 (10), pp.e13243. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 332, pp.108543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acel.13243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2019.108543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02960264v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wnt proteins contribute to neuromuscular junction formation through distinct signaling pathways</w:t>
               </w:r>
@@ -2002,51 +2002,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yeri E. Hien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan E. Bird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve dos Santos Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Peyroutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2123,51 +2123,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muna L Hilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité M Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Racca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera L Pinheiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3031,51 +3031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Planar Polarity Protein Scribble1 Is Essential for Neuronal Plasticity and Brain Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté M Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Piguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3197,103 +3197,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core PCP protein Vangl2 is essential to the structural and functional development of the hippocampal mossy fiber bouton/thorny excrescences (MfB/TE) synapse.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Depret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Barthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mulle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Racca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroFrance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lyon (Centre des Congrès), France</w:t>
@@ -3354,51 +3354,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scribble controls social behaviors through the regulation of the ERK/Mnk1 pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïté M Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Pietropaolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3641,51 +3641,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Depret" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gleizes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Marie Moreau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2025.102728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344474v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Halliez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cottin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Grondin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci173308" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dorrego-Rivas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ezan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo6333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M. Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. A. Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11101601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03768653v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bo&#235;x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abg4982" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709715v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Moreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamrat M Mamo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shimbo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Decroo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.872700" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamrat M. Mamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88147-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996265v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dos-Santos Carvalho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeri Esther Hien" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Garcia" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51822" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402580v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Robert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M Moreau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve dos Santos Carvalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barthet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Racca" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107743" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367473v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02990027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zanese" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tomaselli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roullot-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108543" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02960264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Shaam Al Abed" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Sellami" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Potier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerbeaud&#8208;lassau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13243" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mess&#233;ant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ezan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glebov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146167" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A. Mauriac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeri E. Hien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Bird" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Peyroutou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14907" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L Hilal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; M Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera L Pinheiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H Piguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw333" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L. Hilal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8574830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H. Piguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fievre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3864" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lasvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Gezer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novakovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen May-Simera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2819" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Giese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lasvaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lembo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.074229" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loll" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.57" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piguel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koehl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6007-09.2010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mulle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J A Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344474v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Halliez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Cottin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel You" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Buon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Grondin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci173308" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Depret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gleizes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Marie Moreau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Poirault-Chassac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Quiedeville" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2025.102728" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856056v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dorrego-Rivas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Ezan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Moreau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aubailly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo6333" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite M. Moreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Pietropaolo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J. A. Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Miraux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11101601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Moreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamrat M Mamo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miki Shimbo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Decroo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2022.872700" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03768653v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bo&#235;x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bauch&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abg4982" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424316v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamrat M. Mamo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-88147-1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02960264v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Shaam Al Abed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azza Sellami" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mylene Potier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva&#8208;gunnel Ducourneau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gerbeaud&#8208;lassau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.13243" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996265v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Dos-Santos Carvalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeri Esther Hien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Garcia" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.51822" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402580v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J.A. Robert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M Moreau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve dos Santos Carvalho" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Barthet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Racca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107743" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367473v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02990027v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Zanese" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tomaselli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Roullot-Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Bellocchio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108543" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01542853v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mess&#233;ant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ezan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Delers" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Glebov" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Marchiol" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.146167" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03724003v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie A. Mauriac" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeri E. Hien" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Bird" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Peyroutou" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14907" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789668v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L Hilal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; M Moreau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera L Pinheiro" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H Piguel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhw333" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Larrieu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muna L. Hilal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique de Smedt-Peyrusse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sans" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lay&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2016/8574830" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944934v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas H. Piguel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Fievre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Blanc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Carta" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; M. Moreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2014.09.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064702v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zhang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Bonnan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bony" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ferezou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nn.3864" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862161v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lasvaux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Gezer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Novakovic" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen May-Simera" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb2819" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710271v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud P. Giese" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyan Wang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Lasvaux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Lembo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dev.074229" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00644264v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle M Durand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Perroy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Loll" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Perrais" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/mp.2011.57" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326134v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Piguel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Papouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Koehl" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.6007-09.2010" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932317v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mulle" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029888v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin J A Robert" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>