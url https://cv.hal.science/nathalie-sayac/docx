--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1320,191 +1320,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer par QCM en fin d’école: stratégies et degrés de certitude.</w:t>
+                <w:t xml:space="preserve">Évaluer les capacités des élèves à résoudre des problèmes dans le cas d’une évaluation externe en France : les spécificités de la forme QCM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19, pp.169-199</w:t>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Résolution de problèmes en mathématiques: un outil pour enseigner et un objet d'apprentissage, XLII:2 - AUTOMNE 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912793v1</w:t>
+                <w:t xml:space="preserve">hal-02912789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les capacités des élèves à résoudre des problèmes dans le cas d’une évaluation externe en France : les spécificités de la forme QCM.</w:t>
+                <w:t xml:space="preserve">Évaluer par QCM en fin d’école: stratégies et degrés de certitude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Résolution de problèmes en mathématiques: un outil pour enseigner et un objet d'apprentissage, XLII:2 - AUTOMNE 2014</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.169-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912789v1</w:t>
+                <w:t xml:space="preserve">hal-02912793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4289,51 +4289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1AD21DBE"/>
+    <w:nsid w:val="7717FB95"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4520,51 +4520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-sayac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-9542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-9-3-32" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Veldhuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-021-10229-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076967ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04004728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploy&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique P&#233;zard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01256159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01723752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-sayac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-9542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-9-3-32" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Veldhuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-021-10229-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076967ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04004728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploy&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique P&#233;zard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01256159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01723752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>