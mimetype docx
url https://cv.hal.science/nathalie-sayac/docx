--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -486,196 +486,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poids de la composante personnelle dans le développement professionnel d’enseignants engagés dans des dispositifs de recherche-formation</w:t>
+                <w:t xml:space="preserve">Approches didactique et clinique pour l’étude des pratiques évaluatives en mathématiques d’une professeure des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ployé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1076967ar⟩</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.195-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdle.049.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04369416v1</w:t>
+                <w:t xml:space="preserve">hal-04004728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches didactique et clinique pour l’étude des pratiques évaluatives en mathématiques d’une professeure des écoles</w:t>
+                <w:t xml:space="preserve">Poids de la composante personnelle dans le développement professionnel d’enseignants engagés dans des dispositifs de recherche-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ployé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 49 (1), pp.195-210. </w:t>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (1), pp.95-122. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdle.049.0195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1076967ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04004728v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPROCHE DIDACTIQUE DE L'ÉVALUATION ET DE SES PRATIQUES EN MATHÉMATIQUES</w:t>
               </w:r>
@@ -1320,191 +1320,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les capacités des élèves à résoudre des problèmes dans le cas d’une évaluation externe en France : les spécificités de la forme QCM.</w:t>
+                <w:t xml:space="preserve">Évaluer par QCM en fin d’école: stratégies et degrés de certitude.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation et francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Résolution de problèmes en mathématiques: un outil pour enseigner et un objet d'apprentissage, XLII:2 - AUTOMNE 2014</w:t>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19, pp.169-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912789v1</w:t>
+                <w:t xml:space="preserve">hal-02912793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer par QCM en fin d’école: stratégies et degrés de certitude.</w:t>
+                <w:t xml:space="preserve">Évaluer les capacités des élèves à résoudre des problèmes dans le cas d’une évaluation externe en France : les spécificités de la forme QCM.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Grapin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19, pp.169-199</w:t>
+              <w:t xml:space="preserve">Éducation et francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Résolution de problèmes en mathématiques: un outil pour enseigner et un objet d'apprentissage, XLII:2 - AUTOMNE 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912793v1</w:t>
+                <w:t xml:space="preserve">hal-02912789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1516,178 +1516,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différence de performance garçons-filles à l’entrée au primaire : complémentarité d’une approche didactique et psycho-sociale.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FORMER A L’ÉGALITÉ EN MATHÉMATIQUES, UN ENJEU CRUCIAL POUR LA RÉUSSITE DE TOUS EN MATHÉMATIQUES.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Espace Mathématique Francophone</w:t>
+              <w:t xml:space="preserve">Colloque Espace mathématique francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05332055v1</w:t>
+                <w:t xml:space="preserve">hal-05371212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FORMER A L’ÉGALITÉ EN MATHÉMATIQUES, UN ENJEU CRUCIAL POUR LA RÉUSSITE DE TOUS EN MATHÉMATIQUES.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Différence de performance garçons-filles à l’entrée au primaire : complémentarité d’une approche didactique et psycho-sociale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Grapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Espace mathématique francophone</w:t>
+              <w:t xml:space="preserve">Colloque de l'Espace Mathématique Francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371212v1</w:t>
+                <w:t xml:space="preserve">hal-05332055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complémentarité d’approches didactique, sociale et psycho-sociale pour étudier et combattre les inégalités de genre en mathématiques</w:t>
               </w:r>
@@ -3957,169 +3957,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude globale à partir de 255 questionnaires et locale à partir de 5 professeurs. Les pratiques des professeurs de mathématiques de lycée : une approche croisée des influences du sexe, de l’âge et du cursus.</w:t>
+                <w:t xml:space="preserve">Les pratiques des professeurs de mathématiques de lycée : une approche croisée des influences du sexe, de l'âge et du cursus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Mathématiques [math]. Université Paris 7, 2003. Français. </w:t>
+              <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris 7 - Denis Diderot, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01114203v1</w:t>
+                <w:t xml:space="preserve">tel-01256159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques des professeurs de mathématiques de lycée : une approche croisée des influences du sexe, de l'âge et du cursus.</w:t>
+                <w:t xml:space="preserve">Étude globale à partir de 255 questionnaires et locale à partir de 5 professeurs. Les pratiques des professeurs de mathématiques de lycée : une approche croisée des influences du sexe, de l’âge et du cursus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Paris 7 - Denis Diderot, 2003. Français. </w:t>
+              <w:t xml:space="preserve">Mathématiques [math]. Université Paris 7, 2003. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-01256159v1</w:t>
+                <w:t xml:space="preserve">tel-01114203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4289,51 +4289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7717FB95"/>
+    <w:nsid w:val="F078610E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4520,51 +4520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-sayac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-9542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-9-3-32" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Veldhuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-021-10229-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076967ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04004728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploy&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912793v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371212v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique P&#233;zard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114203v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01256159v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01723752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-sayac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-9542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-9-3-32" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Veldhuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-021-10229-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04004728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploy&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076967ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique P&#233;zard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01256159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01723752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>