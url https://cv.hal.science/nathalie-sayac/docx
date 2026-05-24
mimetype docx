--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -486,196 +486,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04369391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches didactique et clinique pour l’étude des pratiques évaluatives en mathématiques d’une professeure des écoles</w:t>
+                <w:t xml:space="preserve">Poids de la composante personnelle dans le développement professionnel d’enseignants engagés dans des dispositifs de recherche-formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Ployé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdle.049.0195⟩</w:t>
+              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43 (1), pp.95-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1076967ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04004728v1</w:t>
+                <w:t xml:space="preserve">hal-04369416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poids de la composante personnelle dans le développement professionnel d’enseignants engagés dans des dispositifs de recherche-formation</w:t>
+                <w:t xml:space="preserve">Approches didactique et clinique pour l’étude des pratiques évaluatives en mathématiques d’une professeure des écoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sayac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ployé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mesure et Evaluation en Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43 (1), pp.95-122. </w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49 (1), pp.195-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1076967ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdle.049.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04369416v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPROCHE DIDACTIQUE DE L'ÉVALUATION ET DE SES PRATIQUES EN MATHÉMATIQUES</w:t>
               </w:r>
@@ -4289,51 +4289,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F078610E"/>
+    <w:nsid w:val="AD42A981"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4520,51 +4520,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-sayac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-9542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-9-3-32" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Veldhuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-021-10229-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04004728v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploy&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0195" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076967ar" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique P&#233;zard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01256159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01723752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-sayac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8124-9542" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371233v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sayac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48782/e-jiref-9-3-32" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171559v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Blanchouin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Grapin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.9660" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel Veldhuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-021-10229-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369416v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1076967ar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04004728v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ploy&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdle.049.0195" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369346v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101348v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369403v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grugeon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roditi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01973589v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Marlot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Toullec-Th&#233;ry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Pironom" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912819v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.2836" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912798v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912795v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912793v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371212v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332055v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332084v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171676v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03753427v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913565v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913394v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913597v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949277v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913599v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914257v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914262v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914804v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914805v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01327742v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Isabel Barrera" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01678400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Cohen-Azria" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02146168v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique P&#233;zard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Masselot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Butlen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irem.univ-paris-diderot.fr" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369369v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171589v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369443v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00609393v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Abboud" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01256159v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01114203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01723752v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>