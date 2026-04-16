--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -464,4033 +464,4033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accompagner l’entreprenance (artistique) : une nouvelle quête ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-6x5r-0fdq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les laboratoires de recherche artistique par le prisme du travail en train de se faire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gérer les tensions juridiques liées à la multi-activité de l’artiste : entre évitement et bricolage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inès Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 4 (n° 63), pp.24-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entin.063.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04959320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La présence artistico-sociale sur le territoire – le défi du C(h)oeur des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 122, pp.47-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12cgm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une relecture des processus de configuration et d’inscription d’un nouvel intermédiaire de l’innovation dans son écosystème – une approche par les proximités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59876/a-6x5r-0fdq⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 25 (Hors-série), pp.35-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1088138ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre Universitaire de Nantes face à la Covid 19 : impulser une dynamique d'acteurs et de projets en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ligeia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189-193, pp.197-207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lige.189.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence comme pratique organisationnelle. Le cas des collectifs créatifs élargis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (296), pp.107-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger-Jarniou Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création de valeur : glas ou Graal ? Revue critique et modélisation du concept.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Desmarteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1077436ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif de gestion, moteur d’une dynamique entrepreneuriale collective. Le Projet Bio Loire Océan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (4), pp.57-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.194.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing the Work Commitment of SOHO Creative Workers Located in the Same Quarter: A Place-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.24-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneuriat dans les activités créatives et culturelles : problématiques structurantes d’un champ d’étude encore émergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chapain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.171.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grouping and/or grounding : a closer look at cultural quarters and creative cluster management in Nantes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de l’entrepreneuriat, Christophe SCHMITT, Éditions Dunod, 2017, 170 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3-4), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1054429ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural and creative entrepreneurship: key issues of a still emergent research field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chapain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.171.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grouping or grounding ? Cultural district and creative cluster management in Nantes-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.71-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir un référentiel de compétences pour les étudiants entrepreneurs : la démarche PEPITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.033.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation de la recherche publique à l’échelon des Régions françaises : quels enjeux, quels leviers d’activation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 83 (1), pp.165-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.083.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieuité et socialisation organisationnelle : les raisons du lieu pour les travailleurs de très petites entreprises créatives et culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1052496ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment initier une exploration collective ? Proposition d’un dispositif organisationnel, prélude aux partenariats d’exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 49 (1), pp.15-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.049.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-accompagnement : une pratique légitime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pertinence des approches par le projet pour analyser les processus entrepreneuriaux collectifs : une étude de cas sur le territoire de la Confédération Paysanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 13 (1-2), pp.15-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.121.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manager des collectifs, levier de la compétence organisationnelle ? Étude de cas dans une société coopérative et participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.5699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Maisons de l'Entrepreneuriat au plan d'action national des Pôles Entrepreneuriat Étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3-4 (11-12), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.011.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving SMEs' guidance within public innovation supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.775-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2011.561036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does the non-profit economy affect entrepreneurship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (4), pp.456 - 477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2011.043470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique d'action et projet dans l'action collective : Réflexions théoriques comparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.101-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneuriat confronté au pluralisme théorique : la nécessité d’une Project-Based View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (2), pp.29-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.102.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une démarche de conception d’un dispositif de sensibilisation à l’entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 155</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 103, pp.60-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.103.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence entrepreneuriale : la gestion des ressources humaines au service des démarches d'accompagnement : le cas des coopératives d'activité et d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.107-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...517 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de l'entrepreneur dans une théorie de l'action fondée sur le projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desreumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 19 (4), pp.57-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.194.0057⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.081.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...354 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de la conception et de l’innovation dans l’artisanat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (3-4), pp.325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1054429ar⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 21 (2), p.43-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/029431ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face cachée de l’innovation : l’innovation dans l’entreprise artisanale ou la stratégie du potier revisitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.107-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Grouping or grounding ? Cultural district and creative cluster management in Nantes-France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets entrepreneuriaux de l’économie sociale et solidaire : propositions pour de nouveaux cadres d’analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Morteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (2), pp.71-84</w:t>
+              <w:t xml:space="preserve">Economie et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1), pp.127-155</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Pascale Brenet</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mains visibles du marché : Projets des acteurs et régulations dans les services à domicile aux personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Authier</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.67-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires d’innovation des entreprises artisanales : analyse des compétences organisationnelles et de réseau mobilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 280, pp.61-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets et pouvoirs dans les régulations concurrentielles : la question de la morphogénèse d'une filière biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1052496ar⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113, pp.9-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs français d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie lucrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (2), pp.118-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneuriat social et solidaire : cas des associations de services à domicile aux personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.195-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, mars (79), pp.16-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...229 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A real world project driven approach, a pilot experience in a graduate enterprise programme: ten years on</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (4), pp.456 - 477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2011.043470⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 1, pp.176-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2004.005383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneuriat social, une autre façon d’entreprendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...875 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...535 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 293, pp.68-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4550,51 +4550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (1), pp.67-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5276,204 +5276,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Artistes-Slashers: de nouveaux enjeux pour l'accompagnement entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des collectifs créatifs aux agencements coopératifs : processus de rationalisation et dispositifs de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Le management des industries créatives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800443v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02800391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between professionalisation and marginalisation in the creative industries: How to address the issues for organizing the activities of French musicians in a large creative city?</w:t>
               </w:r>
@@ -5567,51 +5567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Management des industries créatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Paris, CRG /Ecole Polytechnique, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5630,57 +5630,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Responsable du Track &amp;quot;Entrepreneuriat culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11è Congrès de l’Académie de l’Entrepreneuriat et de l’innovation (AEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Industry 4.0 to sustainable innovation ecosystems 4.0: what challenges for the innovation intermediaries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5695,73 +5777,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IASP World Conference on Science Parks and Areas of Innovation | The 4th Industrial Revolution: areas of innovation and science parks as key boosters for a successful transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do we mean by support cultural entrepreneurship in France? A study focusing on the performing arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5790,139 +5872,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Arts and Cultural Management (AIMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800555v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02800524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination scientifique de la Conférence : &amp;quot;Manager et gérer les petites entreprises culturelles</w:t>
               </w:r>
@@ -5984,450 +5984,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’oursin Paracentrotus lividus ; voie de diversification pour une petite entreprise de la baie de Bourgneuf : approche par la théorie de l’Acteur Réseau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marta Castilla-Gavilán</w:t>
+                <w:t xml:space="preserve">L’innovation : de quoi parle-t-on ? Le cas d’un projet de valorisation de l’algue verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées de recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-04702191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oursin Paracentrotus lividus ; voie de diversification pour une petite entreprise de la baie de Bourgneuf : approche par la théorie de l’Acteur Réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Castilla-Gavilán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">hal-04702206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination scientifique de la Conférence : &amp;quot;Du projet créatif et/ou culturel au projet entrepreneurial : formes, facettes et enjeux de l’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Entreprendre dans la culture (Pays de la Loire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les entrepreneurs artistiques et culturels, spécificités et complémentarité des dispositifs proposés : l’exemple du bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème rencontre entre acteurs des réseaux d’accompagnement et chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Montpellier Management, Jul 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University Industry Collaboration: Crafting a New Business Model through the Proximity Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41e conference of ISBE (Institute of Small Business and Entrepreneurship)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Small Business and Entrepreneurship, Nov 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702246v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-04702220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination d’un évènement scientifique (journée de conférences)</w:t>
               </w:r>
@@ -6603,51 +6603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les activités de recherche et développement, ferment de la rencontre Entrepreneuriat – innovation sociale ? Le cas de l’action sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Doriot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6672,77 +6672,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis du travail social dans les stratégies de lutte contre la pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du CRISES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les innovations sociales, UQAM, Apr 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6793,51 +6793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chapain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A définir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7095,77 +7095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès à la culture des personnes en situation de pauvreté : expérimentation d’un nouveau modèle don, l’abonnement culturel solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7458,51 +7458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7750,204 +7750,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02052067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la valorisation de la recherche publique et ses défis à l'échelon des Régions françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème Conférence Annuelle Territoires, Espaces et Politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Théorie et Évaluation des Politiques Publiques (TEPP), Sep 2014, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction d’une offre de services publics par hybridation des ressources, des activités et des missions des acteurs : le cas d’un restaurant social municipal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque CRISES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les innovations sociales, Apr 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714041v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04713958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer collectivement le potentiel d'une technologie issue de la recherche universitaire : le cas Mott-RAM</w:t>
               </w:r>
@@ -8316,50 +8316,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la valorisation de la recherche universitaire par la création d’entreprise : bilans et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international Francophone en Entrepreneuriat et PME (CIFPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale de Recherche en Entrepreneuriat et PME (AIREPME), Oct 2012, Brest, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Circuits courts et économie de proximité : de la confrontation de logiques... à la recherche de compromis, le cas de l'introduction de poulet fermier dans une cantine municipale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8368,139 +8450,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du RIODD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau international de recherche sur les Organisations et le développement Durable, May 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714231v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04714192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit courts et économie de proximité : de la confrontation de logiques …à la recherche de compromis. Le cas de l'introduction de poulet fermier dans une cantine municipale.</w:t>
               </w:r>
@@ -9080,50 +9080,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment se saisir des situations entrepreneuriales : une approche méthodologique fondée sur l’exploration des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème Congrès International Francophone sur l'Entrepreneuriat et la PME (CIFEPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Non spécifié, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Explorer le champ des possibles : une posture méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9145,73 +9240,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème conférence de l’Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi de la compétence entrepreneuriale : quels questionnements méthodologiques, quels objets de recherche pour la GRH ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9227,208 +9322,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International francophone de l'entrepreneuriat et des PME 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité de lieu / Unité de temps : unité d'action(s) ? De la dynamique de clusterisation : le cas d'une halle regroupant des industries créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association internationale de management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9792,50 +9792,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A la recherche de l'entrepreneur : Entre économie et sociologie : une figure centrale de l'action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Economie sociale et solidaire : nouvelles pratiques et dynamiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Réseau Ouest Economie Sociale, Sep 2008, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719509v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'émergence entrepreneuriale dans l'économie sociale et solidaire : acteurs, projets et logiques d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9850,189 +9945,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Economie sociale et solidaire : nouvelles pratiques et dynamiques territoriales de l'économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Réseau Ouest Economie Sociale, Sep 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719498v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04719509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets entrepreneuriaux de l’économie sociale et solidaire : propositions pour de nouveaux cadres d’analyse</w:t>
               </w:r>
@@ -10215,247 +10215,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait de l’artisan en manager de projet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+                <w:t xml:space="preserve">Globe-trotters et globalistes : les chemins de l’internationalisation des PME de biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Desmarteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès international francophone en entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIFEPME, Oct 2006, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04747552v1</w:t>
+                <w:t xml:space="preserve">hal-04723529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globe-trotters et globalistes : les chemins de l’internationalisation des PME de biotechnologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+                <w:t xml:space="preserve">Portrait de l’artisan en manager de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès international francophone en entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIFEPME, Oct 2006, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723529v1</w:t>
+                <w:t xml:space="preserve">hal-04747552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d’innovation des entreprises artisanales : analyse des compétences organisationnelles et de réseau mobilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10703,752 +10703,752 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La stratégie du potier revisitée. Innovation et artisanat : propositions pour un programme de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14ème conférence internationale de management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2005, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La construction de la concurrence, Projets des acteurs et régulations, dans l'univers des services à domicile aux personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concept of the Third Sector - the European Debate : Civil Society, Voluntary Organizations, Solidarity-based Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMES (European Research Network) et ISTR (International Society for Third Sector Research), Apr 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La stratégie du potier revisitée. Innovation et artisanat : propositions pour un programme de recherche</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème congrès de l’Académie de l'Entrepreneuriat, et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEI, Nov 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets et pouvoirs dans les régulations concurrentielles : la question de la structuration d'une filière biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème conférence internationale de management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2005, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les dispositifs d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie de marché</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filière biologique et logiques d’action : éléments d’analyse des difficultés de structuration d’une filière régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Clergeau</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertil Sylvander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème congrès de l’Académie de l'Entrepreneuriat, et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEI, Nov 2005, Paris, France</w:t>
+              <w:t xml:space="preserve">Association internationale de Management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384994v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème conférence internationale de management stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, Jun 2005, Angers, France</w:t>
+              <w:t xml:space="preserve">3ème congrès de l’Académie de l'entrepreneuriat et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEI, Mar 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneuriat social : une autre façon d'entreprendre : étude exploratoire sur l'émergence organisationnelle dans l'univers des services à domicile aux personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème congrès de l’Académie de l'entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEI, Mar 2004, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de la concurrence, Projets des acteurs et régulations dans l'univers des services à domicile aux personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIèmes journées nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE - Université Jean Moulin Lyon 3, Sep 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826408v1</w:t>
-              </w:r>
-[...244 lines deleted...]
-                <w:t xml:space="preserve">hal-01384994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’analyse de filière biologique en question : étude comparative des processus de structuration des organisations en Région Pays de la Loire</w:t>
               </w:r>
@@ -11637,51 +11637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l'association francophone de gestion des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Nov 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11700,247 +11700,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La co-construction de ressources territoriales, une réponse aux exigences de flexibilité dans les entreprises agroalimentaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Conférence Internationale de Management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, May 2000, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04832785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quelle démarche stratégique pour la très petite entreprise en mutation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès international francophone en entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIFEPME, Oct 2000, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petite entreprise artisanale en mutation : la démarche stratégique en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès international francophone en entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIFEPME, 2000, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826546v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04832785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet de création d'entreprise comme pratique pédagogique : témoignage autour d'une expérience</w:t>
               </w:r>
@@ -12090,51 +12090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence Internationale de Management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 1997, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12329,51 +12329,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneuriat dans les activités créatives et culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chapain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13527,51 +13527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Competences : Research, Practice, and Contemporary Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Taylor &amp; Francis, pp.213-232, 2021, 9781003043355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13877,64 +13877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publics et &amp;quot;non-publics&amp;quot; : expérimentation d'un nouveau modèle de médiations, l'Abonnement culturel solidaire. Le cas des Sorties Solidaires en Loire-Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14028,51 +14028,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14365,64 +14365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une offre de services publics innovante par hybridation des ressources, des activités et des missions des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14752,260 +14752,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gruescop : compétences et transmission du savoir-faire</w:t>
+                <w:t xml:space="preserve">Batiscop, compétences et entreprise apprenante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bretesché, Cathy Krohmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragiles compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, pp.139-153, 2012, </w:t>
+              <w:t xml:space="preserve">, Presses des Mines, pp.125-138, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682007v1</w:t>
+                <w:t xml:space="preserve">hal-04681999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batiscop, compétences et entreprise apprenante</w:t>
+                <w:t xml:space="preserve">Gruescop : compétences et transmission du savoir-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bretesché, Cathy Krohmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragiles compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, pp.125-138, 2012, </w:t>
+              <w:t xml:space="preserve">, Presses des Mines, pp.139-153, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681999v1</w:t>
+                <w:t xml:space="preserve">hal-04682007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence entrepreneuriale et innovation sociale dans l’économie sociale et solidaire : acteurs, projets et logiques d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15091,51 +15091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15585,51 +15585,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processus et trajectoire d'innovation</w:t>
+                <w:t xml:space="preserve">Conception et Innovation - Caractérisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
@@ -15673,75 +15673,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de l'artisanat et de la petite entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educaweb, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682028v1</w:t>
+                <w:t xml:space="preserve">hal-04682024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et Innovation - Caractérisons</w:t>
+                <w:t xml:space="preserve">Processus et trajectoire d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
@@ -15785,51 +15785,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de l'artisanat et de la petite entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educaweb, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682024v1</w:t>
+                <w:t xml:space="preserve">hal-04682028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la proximité à l’internationalisation des TPE de biotechnologie : le cas du pôle Atlanpolitain</w:t>
               </w:r>
@@ -15914,51 +15914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovations de l’économie sociale en faveur de l’appui à la création d’entreprises ; Etude sur le territoire nantais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16000,51 +16000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating an Entrepreneurship Center in a Large and Multidisciplinary University: Addressing the Right Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16130,51 +16130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Prouteau, Nathalie Schieb-Bienfait. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneuriat en Economie Sociale et Solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N/C, 2007</w:t>
@@ -16298,51 +16298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques d’action et projets associatifs : l’univers des services à domicile aux personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chantiers de l’économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-61, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16844,50 +16844,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00449614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la démarche de conception d'un dispositif de sensibilisation à l'entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00423343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Improving SMEs' guidance within public innovation supports</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -16902,132 +16977,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00423334v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-00423343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logique d'action et projet dans l'action collective -Réflexions théoriques comparées</w:t>
               </w:r>
@@ -17300,51 +17300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98C2F967"/>
+    <w:nsid w:val="B96AD719"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17531,51 +17531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-schieb-bienfait" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-2423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131581295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04959320v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tisseyre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.063.0024" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709801v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576451v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-6x5r-0fdq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576479v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131667v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00515" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716254v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Delorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088138ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517289v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.189.0197" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desmarteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boldrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077436ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03794557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charles-Pauvers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502524v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chapain" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0007" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054429ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.033.0029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052496ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03701662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.049.0015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1477" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BGQ0DG72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.011.0055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016266v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2011.043470" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645921v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chene" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2011.561036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chen&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.103.0060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Br&#233;chet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desreumaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.081.0037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Journ&#233;-Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029431ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658955v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416633v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.233" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2004.005383" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022099ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008452ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008435ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008682ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349351v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800443v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546250v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800524v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702206v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castilla-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702246v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702191v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vargues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714041v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713958v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.316.0027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714100v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Cadiou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714231v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714192v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719357v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524297v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719498v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719509v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747552v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826341v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neyrat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826256v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826282v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747617v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826408v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826477v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384994v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385038v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sylvander" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Floch-Wadel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couallier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832801v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832785v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832814v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02365194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4928" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Desmarteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/management-1209/la-pratique-du-modele-daffaires-8721" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Ayed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672945v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/management-1209/apres-une-decennie-de--buzz--quelle-pertinence-pour-le-concept-de-modele-daffaires-en-strategie-8705" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nogu&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Flahault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44880" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608221v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462023000018A010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576417v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/lempreinte-des-lieux-culturels-sur-les-territoires/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/de-lentrepreneur-a-lentrepreneuring-vers-une-approche-processuelle-et-critique/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01.0052" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003043355-14" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.horva.2021.01.0133" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02513489v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0042" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8143/scenes-locales-clusters-culturels-et-quartiers-creatifs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754349v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65506-2_20" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760543881-034" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677943v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.rniou.2013.01.0191" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1371" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682007v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1375" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1374" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681889v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44897" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681933v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45589" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682033v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682028v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682024v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847206985.00017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guibert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819330v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702137v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702143v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208517v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759113v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423334v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423343v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833784v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-schieb-bienfait" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-2423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131581295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-6x5r-0fdq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04959320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tisseyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.063.0024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Delorme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088138ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.189.0197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desmarteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boldrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077436ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03794557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charles-Pauvers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chapain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054429ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.033.0029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052496ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03701662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.049.0015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1477" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BGQ0DG72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.011.0055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2011.561036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2011.043470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chen&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.103.0060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Br&#233;chet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desreumaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.081.0037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Journ&#233;-Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029431ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.233" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2004.005383" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022099ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008452ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008435ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008682ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349351v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800443v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800555v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castilla-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vargues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713958v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.316.0027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714100v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Cadiou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719357v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524297v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719405v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826341v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neyrat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826256v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747617v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826477v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385038v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sylvander" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Floch-Wadel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couallier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826546v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832814v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02365194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4928" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Desmarteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/management-1209/la-pratique-du-modele-daffaires-8721" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Ayed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672945v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/management-1209/apres-une-decennie-de--buzz--quelle-pertinence-pour-le-concept-de-modele-daffaires-en-strategie-8705" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nogu&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Flahault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44880" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608221v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462023000018A010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576417v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/lempreinte-des-lieux-culturels-sur-les-territoires/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/de-lentrepreneur-a-lentrepreneuring-vers-une-approche-processuelle-et-critique/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01.0052" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003043355-14" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.horva.2021.01.0133" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02513489v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0042" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8143/scenes-locales-clusters-culturels-et-quartiers-creatifs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754349v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65506-2_20" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760543881-034" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677943v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.rniou.2013.01.0191" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1371" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1374" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1375" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681889v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44897" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681933v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45589" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682033v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682024v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682028v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847206985.00017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guibert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819330v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702137v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702143v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208517v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759113v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423334v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833784v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>