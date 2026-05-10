--- v1 (2026-04-16)
+++ v2 (2026-05-10)
@@ -832,447 +832,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger-Jarniou Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pour une relecture des processus de configuration et d’inscription d’un nouvel intermédiaire de l’innovation dans son écosystème – une approche par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (Hors-série), pp.35-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1088138ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Théâtre Universitaire de Nantes face à la Covid 19 : impulser une dynamique d'acteurs et de projets en partage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ligeia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 189-193, pp.197-207. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/lige.189.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03517289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’émergence comme pratique organisationnelle. Le cas des collectifs créatifs élargis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 47 (296), pp.107-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2021.00515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131667v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-05038813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de valeur : glas ou Graal ? Revue critique et modélisation du concept.</w:t>
               </w:r>
@@ -1585,51 +1585,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrepreneuriat dans les activités créatives et culturelles : problématiques structurantes d’un champ d’étude encore émergent</w:t>
+                <w:t xml:space="preserve">Cultural and creative entrepreneurship: key issues of a still emergent research field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chapain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
@@ -1638,102 +1638,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.7-28. </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.29-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.171.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entre.171.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538796v1</w:t>
+                <w:t xml:space="preserve">hal-02538926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping and/or grounding : a closer look at cultural quarters and creative cluster management in Nantes (France)</w:t>
+                <w:t xml:space="preserve">Grouping or grounding ? Cultural district and creative cluster management in Nantes-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
@@ -1768,2729 +1768,2729 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Arts Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.71-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneuriat dans les activités créatives et culturelles : problématiques structurantes d’un champ d’étude encore émergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chapain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.171.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grouping and/or grounding : a closer look at cultural quarters and creative cluster management in Nantes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fabrique de l’entrepreneuriat, Christophe SCHMITT, Éditions Dunod, 2017, 170 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (3-4), pp.325. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1054429ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04521185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir un référentiel de compétences pour les étudiants entrepreneurs : la démarche PEPITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.033.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment initier une exploration collective ? Proposition d’un dispositif organisationnel, prélude aux partenariats d’exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 49 (1), pp.15-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.049.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation de la recherche publique à l’échelon des Régions françaises : quels enjeux, quels leviers d’activation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 83 (1), pp.165-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.083.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieuité et socialisation organisationnelle : les raisons du lieu pour les travailleurs de très petites entreprises créatives et culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1052496ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-accompagnement : une pratique légitime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pertinence des approches par le projet pour analyser les processus entrepreneuriaux collectifs : une étude de cas sur le territoire de la Confédération Paysanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.29-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.171.0029⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (1-2), pp.15-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.121.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manager des collectifs, levier de la compétence organisationnelle ? Étude de cas dans une société coopérative et participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Morteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.5699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Authier</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Maisons de l'Entrepreneuriat au plan d'action national des Pôles Entrepreneuriat Étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 33 (2), pp.29-43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.033.0029⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 3-4 (11-12), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.011.0055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving SMEs' guidance within public innovation supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/mav.083.0165⟩</w:t>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.775-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2011.561036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does the non-profit economy affect entrepreneurship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1052496ar⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (4), pp.456 - 477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2011.043470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">La recherche-accompagnement : une pratique légitime</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique d'action et projet dans l'action collective : Réflexions théoriques comparées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 17 (2), </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.101-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...53 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneuriat confronté au pluralisme théorique : la nécessité d’une Project-Based View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 13 (1-2), pp.15-42. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.121.0015⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 10 (2), pp.29-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.102.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une démarche de conception d’un dispositif de sensibilisation à l’entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/travailemploi.5699⟩</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103, pp.60-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.103.0060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">N. Schieb-Bienfait</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence entrepreneuriale : la gestion des ressources humaines au service des démarches d'accompagnement : le cas des coopératives d'activité et d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.107-122</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chene</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de l'entrepreneur dans une théorie de l'action fondée sur le projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desreumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planning Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09654313.2011.561036⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.081.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face cachée de l’innovation : l’innovation dans l’entreprise artisanale ou la stratégie du potier revisitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.107-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de la conception et de l’innovation dans l’artisanat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 21 (2), p.43-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/029431ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets entrepreneuriaux de l’économie sociale et solidaire : propositions pour de nouveaux cadres d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1), pp.127-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs français d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie lucrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economie et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (2), pp.118-238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneuriat social et solidaire : cas des associations de services à domicile aux personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.195-218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mains visibles du marché : Projets des acteurs et régulations dans les services à domicile aux personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.67-77</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires d’innovation des entreprises artisanales : analyse des compétences organisationnelles et de réseau mobilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 280, pp.61-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets et pouvoirs dans les régulations concurrentielles : la question de la morphogénèse d'une filière biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113, pp.9-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, mars (79), pp.16-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A real world project driven approach, a pilot experience in a graduate enterprise programme: ten years on</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (4), pp.456 - 477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2011.043470⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 1, pp.176-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2004.005383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneuriat social, une autre façon d’entreprendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...870 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...440 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 293, pp.68-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4550,51 +4550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (1), pp.67-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5030,191 +5030,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La relation artistes-lieux : creuset pour inventer des espaces d’apprentissage pour les artistes émergents ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, May 2023, Montréal Québec (HEC), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d’accompagnement des jeunes artistes - penser des espaces de partage de compétences – une responsabilité institutionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608201v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04349351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcan, laboratoire éphémère danse-dessin au TU-Nantes</w:t>
               </w:r>
@@ -5276,50 +5276,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04607605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’émergence problématique des collectifs créatifs : une approche par le projet et les dispositifs de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Management des industries créatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Paris, CRG /Ecole Polytechnique, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Artistes-Slashers: de nouveaux enjeux pour l'accompagnement entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5328,168 +5423,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des collectifs créatifs aux agencements coopératifs : processus de rationalisation et dispositifs de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Le management des industries créatives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between professionalisation and marginalisation in the creative industries: How to address the issues for organizing the activities of French musicians in a large creative city?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5505,152 +5600,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th EGOS Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800368v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04702188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsable du Track &amp;quot;Entrepreneuriat culturel</w:t>
               </w:r>
@@ -5718,51 +5718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Industry 4.0 to sustainable innovation ecosystems 4.0: what challenges for the innovation intermediaries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5839,51 +5839,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Arts and Cultural Management (AIMAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5984,50 +5984,132 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les activités de recherche et développement, ferment de la rencontre Entrepreneuriat – innovation sociale ? Le cas de l’action sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7èmes Journées Doriot</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Québec à Montréal, May 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’innovation : de quoi parle-t-on ? Le cas d’un projet de valorisation de l’algue verte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -6036,155 +6118,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées de recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oursin Paracentrotus lividus ; voie de diversification pour une petite entreprise de la baie de Bourgneuf : approche par la théorie de l’Acteur Réseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Castilla-Gavilán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées de recherche en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination scientifique de la Conférence : &amp;quot;Du projet créatif et/ou culturel au projet entrepreneurial : formes, facettes et enjeux de l’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6200,250 +6282,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum Entreprendre dans la culture (Pays de la Loire)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les entrepreneurs artistiques et culturels, spécificités et complémentarité des dispositifs proposés : l’exemple du bassin ligérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème rencontre entre acteurs des réseaux d’accompagnement et chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Montpellier Management, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">University Industry Collaboration: Crafting a New Business Model through the Proximity Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 41e conference of ISBE (Institute of Small Business and Entrepreneurship)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institute of Small Business and Entrepreneurship, Nov 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination d’un évènement scientifique (journée de conférences)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6459,345 +6541,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum national Entreprendre dans la culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement des entrepreneurs artistiques et culturels : pratiques et problématiques. L’exemple du bassin ligérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è rencontre entre acteurs des réseaux d’accompagnement et chercheurs - Colloque ESL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création de valeur : glas ou Graal ? Revue et modélisation du concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Desmarteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées Doriot</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Québec à Montréal, May 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XXVIème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les défis du travail social dans les stratégies de lutte contre la pauvreté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du CRISES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les innovations sociales, UQAM, Apr 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination scientifique de la journée &amp;quot;Entrepreneuriat culturel et créatif&amp;quot; du Forum national Entreprendre dans la culture, Paris, Ecole des Beaux-Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6826,182 +6951,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A définir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538594v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-02538584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place Based Work Commitment of Creative Workers : understanding Organisation through a place-based approach of a creative cluster</w:t>
               </w:r>
@@ -7095,77 +7095,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accès à la culture des personnes en situation de pauvreté : expérimentation d’un nouveau modèle don, l’abonnement culturel solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7579,51 +7579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée Humanisme et Gestion. La culture : facteur d’intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté Warocqué d’économie et de gestion de l’université de Mons, Apr 2015, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7687,51 +7687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7838,64 +7838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une offre de services publics par hybridation des ressources, des activités et des missions des acteurs : le cas d’un restaurant social municipal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8726,138 +8726,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l'émergence à la reconnaissance du travail et des travailleurs : étude du cas de pratiques RH dans une SCOP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XVIIème congrès de l’AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Oct 2011, Marrakech, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Forms of cooperation in the heart of a creative cluster: The example of the Alstom Hall in Nantes (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First research seminar Creative workers in creative cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le juste prix de Saint Thomas d'Aquin, l'économie sociale et solidaire et le contrôle de gestion font-ils bon ménage ? Le cas de l'introduction d'une filière &amp;quot;poulets fermiers&amp;quot; en circuit court dans la cuisine centrale d'une cantine municipale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8873,139 +8955,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Congress on Social and Environmental Accounting Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CSEAR, Jun 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719357v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04714257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer le champ des possibles : une posture méthodologique pour accompagner le travail entrepreneurial</w:t>
               </w:r>
@@ -9080,50 +9080,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Explorer le champ des possibles : une posture méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXème conférence de l’Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2010, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le défi de la compétence entrepreneuriale : quels questionnements méthodologiques, quels objets de recherche pour la GRH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International francophone de l'entrepreneuriat et des PME 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comment se saisir des situations entrepreneuriales : une approche méthodologique fondée sur l’exploration des possibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9145,290 +9322,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Xème Congrès International Francophone sur l'Entrepreneuriat et la PME (CIFEPME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Non spécifié, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité de lieu / Unité de temps : unité d'action(s) ? De la dynamique de clusterisation : le cas d'une halle regroupant des industries créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...167 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association internationale de management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9572,112 +9572,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00533183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A la recherche de l’entrepreneur : Entre économie et sociologie : une figure centrale de l’action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème Congrès de l’Académie de l’entrepreneuriat et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEI, Nov 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sur les traces de l’entrepreneur : Approche iconographique et historique (XVe - XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 6ème Congrès de l'Académie de l'innovation et de l'entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEI, 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que l’économie sociale et solidaire fait à l’entrepreneuriat ou les défis que l'économie sociale et solidaire pose aux paradigmes dominants de l'entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9693,126 +9762,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès de l'Académie de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Sophia Atipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085072v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04719455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de l'entrepreneur : Entre économie et sociologie : une figure centrale de l'action collective</w:t>
               </w:r>
@@ -9945,51 +9945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Economie sociale et solidaire : nouvelles pratiques et dynamiques territoriales de l'économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Réseau Ouest Economie Sociale, Sep 2008, Nantes, France</w:t>
@@ -10215,50 +10215,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Trajectoires d’innovation des entreprises artisanales : analyse des compétences organisationnelles et de réseau mobilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international - Forum l'Esprit de l'Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Sep 2006, Dunkerque, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Globe-trotters et globalistes : les chemins de l’internationalisation des PME de biotechnologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Desmarteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -10280,73 +10375,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès international francophone en entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIFEPME, Oct 2006, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de l’artisan en manager de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10375,168 +10470,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès international francophone en entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIFEPME, Oct 2006, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets et pouvoirs dans les régulations concurrentielles : la question de la structuration d'une filière biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Forum l'Esprit de l'Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Sep 2006, Dunkerque, France</w:t>
+              <w:t xml:space="preserve">14ème conférence internationale de management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2005, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneur - salarié, une forme innovante de maintien de l'identité professionnelle : quel nouveau rôle pour la GRH ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10552,194 +10634,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème congrès de l'Association francophone de Gestion des Ressources Humaines « (re)concilier l'économique et le social »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques et modes de coordination d'entreprises, perspectives d'évolution d'un marché en développement : le cas du secteur céréalier en agriculture biologique dans deux régions Pays de La Loire et Rhône Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertil Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Neyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour et Sur le Développement Régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symposium National du Programme de Recherche, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la concurrence, Projets des acteurs et régulations, dans l'univers des services à domicile aux personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Concept of the Third Sector - the European Debate : Civil Society, Voluntary Organizations, Solidarity-based Economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMES (European Research Network) et ISTR (International Society for Third Sector Research), Apr 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stratégie du potier revisitée. Innovation et artisanat : propositions pour un programme de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10798,359 +10975,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème conférence internationale de management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2005, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie de marché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès de l’Académie de l'Entrepreneuriat, et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEI, Nov 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filière biologique et logiques d’action : éléments d’analyse des difficultés de structuration d’une filière régionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertil Sylvander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association internationale de Management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11175,51 +11175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11270,51 +11270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneuriat social : une autre façon d'entreprendre : étude exploratoire sur l'émergence organisationnelle dans l'univers des services à domicile aux personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de l’Académie de l'entrepreneuriat et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEI, Mar 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11365,51 +11365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIèmes journées nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE - Université Jean Moulin Lyon 3, Sep 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11637,51 +11637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l'association francophone de gestion des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Nov 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12090,51 +12090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence Internationale de Management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 1997, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13065,51 +13065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Between Professionalisation and Marginalisation in the Creative (and Cultural) Industries: A New Look of the Work of Musicians in a French Large Creative City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13495,239 +13495,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accompagner les entrepreneurs artistiques, culturels et créatifs. Cas du bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabelle Horvath; Gaëlle Dechamp. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture. Comment concilier ambition créative et logique économique ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS éditions, pp.133-146, 2021, Gestion en liberté, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.horva.2021.01.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Social Innovation Processes and Collective Entrepreneurial Competence: The Case of the Jardins de Cocagne (Cocagne Gardens)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Managing Competences : Research, Practice, and Contemporary Issues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Taylor &amp; Francis, pp.213-232, 2021, 9781003043355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003043355-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03709845v1</w:t>
-              </w:r>
-[...106 lines deleted...]
-                <w:t xml:space="preserve">hal-02800303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la « dérive » de l’objet empirique de la recherche : quels choix méthodologiques ?</w:t>
               </w:r>
@@ -13877,64 +13877,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Publics et &amp;quot;non-publics&amp;quot; : expérimentation d'un nouveau modèle de médiations, l'Abonnement culturel solidaire. Le cas des Sorties Solidaires en Loire-Atlantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14175,51 +14175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Emin; Nathalie Schieb-Bienfait. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes locales, clusters culturels et quartiers créatifs. Les ressorts et enjeux territoriaux du développement culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14365,64 +14365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une offre de services publics innovante par hybridation des ressources, des activités et des missions des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14752,260 +14752,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batiscop, compétences et entreprise apprenante</w:t>
+                <w:t xml:space="preserve">Gruescop : compétences et transmission du savoir-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bretesché, Cathy Krohmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragiles compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, pp.125-138, 2012, </w:t>
+              <w:t xml:space="preserve">, Presses des Mines, pp.139-153, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681999v1</w:t>
+                <w:t xml:space="preserve">hal-04682007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gruescop : compétences et transmission du savoir-faire</w:t>
+                <w:t xml:space="preserve">Batiscop, compétences et entreprise apprenante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bretesché, Cathy Krohmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragiles compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, pp.139-153, 2012, </w:t>
+              <w:t xml:space="preserve">, Presses des Mines, pp.125-138, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682007v1</w:t>
+                <w:t xml:space="preserve">hal-04681999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émergence entrepreneuriale et innovation sociale dans l’économie sociale et solidaire : acteurs, projets et logiques d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15387,50 +15387,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Conception et Innovation - Caractérisons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Boutillier, Michel David, Claude Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de l'artisanat et de la petite entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educaweb, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682024v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus et trajectoire d'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Boutillier, Michel David, Claude Fournier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traité de l'artisanat et de la petite entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Educaweb, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Compétences individuelles et collectives au cœur de la stratégie : une étude longitudinale dans une SCOP du bâtiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -15443,73 +15667,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Retour, Thierry Picq, Christian Defélix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion des Compétences, nouvelles relations – nouvelles dimensions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert AGRH, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations et management de l'entreprise artisanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15555,281 +15779,57 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Boutillier, Michel David, Claude Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de l'artisanat et de la petite entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educaweb, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682033v1</w:t>
-              </w:r>
-[...222 lines deleted...]
-                <w:t xml:space="preserve">hal-04682028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la proximité à l’internationalisation des TPE de biotechnologie : le cas du pôle Atlanpolitain</w:t>
               </w:r>
@@ -15914,51 +15914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovations de l’économie sociale en faveur de l’appui à la création d’entreprises ; Etude sur le territoire nantais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16000,51 +16000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating an Entrepreneurship Center in a Large and Multidisciplinary University: Addressing the Right Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16130,51 +16130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Prouteau, Nathalie Schieb-Bienfait. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneuriat en Economie Sociale et Solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N/C, 2007</w:t>
@@ -16203,51 +16203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strategic turn of organic farming in Europe: from a resource based to an entrepreneurial approach of organic marketing initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertil Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16298,51 +16298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques d’action et projets associatifs : l’univers des services à domicile aux personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chantiers de l’économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-61, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17300,51 +17300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B96AD719"/>
+    <w:nsid w:val="9EA33ACA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17531,51 +17531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-schieb-bienfait" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-2423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131581295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-6x5r-0fdq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04959320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tisseyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.063.0024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Delorme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088138ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.189.0197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desmarteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boldrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077436ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03794557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charles-Pauvers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chapain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054429ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.033.0029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703735v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649863v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052496ar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03701662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.049.0015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1477" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BGQ0DG72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.011.0055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2011.561036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2011.043470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chen&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.103.0060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Br&#233;chet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desreumaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.081.0037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Journ&#233;-Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029431ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.233" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658969v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2004.005383" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022099ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008452ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008435ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008682ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349351v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800443v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800555v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702206v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castilla-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865996v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702220v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702246v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vargues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713958v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.316.0027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714100v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Cadiou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719357v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524297v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719405v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826341v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neyrat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826256v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747617v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826477v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385038v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sylvander" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Floch-Wadel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couallier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826546v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832814v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02365194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4928" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Desmarteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/management-1209/la-pratique-du-modele-daffaires-8721" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Ayed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672945v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/management-1209/apres-une-decennie-de--buzz--quelle-pertinence-pour-le-concept-de-modele-daffaires-en-strategie-8705" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nogu&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Flahault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44880" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608221v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462023000018A010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576417v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/lempreinte-des-lieux-culturels-sur-les-territoires/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/de-lentrepreneur-a-lentrepreneuring-vers-une-approche-processuelle-et-critique/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01.0052" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003043355-14" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.horva.2021.01.0133" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02513489v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0042" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8143/scenes-locales-clusters-culturels-et-quartiers-creatifs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754349v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65506-2_20" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760543881-034" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677943v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.rniou.2013.01.0191" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1371" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1374" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1375" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681889v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44897" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681933v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45589" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682033v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682024v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682028v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847206985.00017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guibert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819330v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702137v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702143v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208517v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759113v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423334v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833784v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-schieb-bienfait" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-2423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131581295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-6x5r-0fdq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04959320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tisseyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.063.0024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Delorme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088138ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.189.0197" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desmarteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boldrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077436ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03794557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charles-Pauvers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chapain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054429ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.033.0029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03701662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.049.0015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649863v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052496ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1477" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BGQ0DG72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.011.0055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2011.561036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2011.043470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chen&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.103.0060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Br&#233;chet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desreumaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.081.0037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Journ&#233;-Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029431ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.233" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2004.005383" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022099ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008452ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008435ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008682ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349351v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800555v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702206v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castilla-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705486v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vargues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713958v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.316.0027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714100v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Cadiou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524297v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085072v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826265v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826341v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neyrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826256v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826282v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747617v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826477v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385038v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sylvander" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Floch-Wadel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couallier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826546v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832814v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02365194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4928" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Desmarteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/management-1209/la-pratique-du-modele-daffaires-8721" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Ayed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672945v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/management-1209/apres-une-decennie-de--buzz--quelle-pertinence-pour-le-concept-de-modele-daffaires-en-strategie-8705" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nogu&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Flahault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44880" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608221v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462023000018A010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576417v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/lempreinte-des-lieux-culturels-sur-les-territoires/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/de-lentrepreneur-a-lentrepreneuring-vers-une-approche-processuelle-et-critique/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01.0052" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800303v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.horva.2021.01.0133" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709845v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003043355-14" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02513489v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0042" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8143/scenes-locales-clusters-culturels-et-quartiers-creatifs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754349v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65506-2_20" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760543881-034" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677943v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.rniou.2013.01.0191" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1371" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682007v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1375" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1374" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681889v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44897" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681933v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45589" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682024v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682054v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682033v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847206985.00017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guibert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819330v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702137v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702143v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208517v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759113v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423334v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833784v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>