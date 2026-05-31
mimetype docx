--- v2 (2026-05-10)
+++ v3 (2026-05-31)
@@ -832,3665 +832,3665 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04709801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
+                <w:t xml:space="preserve">Pour une relecture des processus de configuration et d’inscription d’un nouvel intermédiaire de l’innovation dans son écosystème – une approche par les proximités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Sattin</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Donatienne Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25 (Hors-série), pp.35-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léger-Jarniou Catherine</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.7202/1088138ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Théâtre Universitaire de Nantes face à la Covid 19 : impulser une dynamique d'acteurs et de projets en partage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ligeia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 189-193, pp.197-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Sammut</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/lige.189.0197⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...8 lines deleted...]
-            </w:r>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’émergence comme pratique organisationnelle. Le cas des collectifs créatifs élargis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (296), pp.107-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger-Jarniou Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Donatienne Delorme</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création de valeur : glas ou Graal ? Revue critique et modélisation du concept.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Desmarteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 25 (Hors-série), pp.35-52. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1088138ar⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 24, pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1077436ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dispositif de gestion, moteur d’une dynamique entrepreneuriale collective. Le Projet Bio Loire Océan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Dufeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ligeia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lige.189.0197⟩</w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (4), pp.57-79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.194.0057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Managing the Work Commitment of SOHO Creative Workers Located in the Same Quarter: A Place-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danielle Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.24-38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Robert Desmarteau</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneuriat dans les activités créatives et culturelles : problématiques structurantes d’un champ d’étude encore émergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chapain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.171.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grouping and/or grounding : a closer look at cultural quarters and creative cluster management in Nantes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fabrique de l’entrepreneuriat, Christophe SCHMITT, Éditions Dunod, 2017, 170 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (3-4), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1054429ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cultural and creative entrepreneurship: key issues of a still emergent research field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chapain</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.171.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grouping or grounding ? Cultural district and creative cluster management in Nantes-France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morteau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.71-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03727697v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Concevoir un référentiel de compétences pour les étudiants entrepreneurs : la démarche PEPITE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (2), pp.29-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.033.0029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01881055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieuité et socialisation organisationnelle : les raisons du lieu pour les travailleurs de très petites entreprises créatives et culturelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Basile Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 24, pp.91-108. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1077436ar⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 21 (1), pp.41-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1052496ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le dispositif de gestion, moteur d’une dynamique entrepreneuriale collective. Le Projet Bio Loire Océan</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La valorisation de la recherche publique à l’échelon des Régions françaises : quels enjeux, quels leviers d’activation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, N° 83 (1), pp.165-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.083.0165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703735v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment initier une exploration collective ? Proposition d’un dispositif organisationnel, prélude aux partenariats d’exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 49 (1), pp.15-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/inno.049.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche-accompagnement : une pratique légitime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/fcs.1477⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la pertinence des approches par le projet pour analyser les processus entrepreneuriaux collectifs : une étude de cas sur le territoire de la Confédération Paysanne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 19 (4), pp.57-79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.194.0057⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 13 (1-2), pp.15-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.121.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Managing the Work Commitment of SOHO Creative Workers Located in the Same Quarter: A Place-Based Approach</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manager des collectifs, levier de la compétence organisationnelle ? Étude de cas dans une société coopérative et participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Travail et Emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30, pp.57-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/travailemploi.5699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Improving SMEs' guidance within public innovation supports</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Planning Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 5, pp.775-793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09654313.2011.561036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">How does the non-profit economy affect entrepreneurship?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (4), pp.456 - 477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2011.043470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des Maisons de l'Entrepreneuriat au plan d'action national des Pôles Entrepreneuriat Étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3-4 (11-12), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.011.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01069638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logique d'action et projet dans l'action collective : Réflexions théoriques comparées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 14 (1), pp.101-129</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417047v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneuriat confronté au pluralisme théorique : la nécessité d’une Project-Based View</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.29-37. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.171.0029⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 10 (2), pp.29-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.102.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une démarche de conception d’un dispositif de sensibilisation à l’entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Morteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 103, pp.60-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/geco.103.0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La compétence entrepreneuriale : la gestion des ressources humaines au service des démarches d'accompagnement : le cas des coopératives d'activité et d'emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.107-122</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les figures de l'entrepreneur dans une théorie de l'action fondée sur le projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desreumaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.7-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entre.171.0007⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 8 (1), pp.37-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.081.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...155 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802675v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Figures de la conception et de l’innovation dans l’artisanat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 31 (3-4), pp.325. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1054429ar⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 21 (2), p.43-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/029431ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...48 lines deleted...]
-                <w:t xml:space="preserve">Pascale Brenet</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La face cachée de l’innovation : l’innovation dans l’entreprise artisanale ou la stratégie du potier revisitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gestion 2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3, pp.107-129</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04646007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets entrepreneuriaux de l’économie sociale et solidaire : propositions pour de nouveaux cadres d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 38 (1), pp.127-155</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658830v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mains visibles du marché : Projets des acteurs et régulations dans les services à domicile aux personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 83, pp.67-77</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trajectoires d’innovation des entreprises artisanales : analyse des compétences organisationnelles et de réseau mobilisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Humanisme et entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 280, pp.61-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La recherche-accompagnement : une pratique légitime</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets et pouvoirs dans les régulations concurrentielles : la question de la morphogénèse d'une filière biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/fcs.1477⟩</w:t>
+              <w:t xml:space="preserve">Revue d'économie industrielle </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 113, pp.9-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rei.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...59 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01416647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneuriat social et solidaire : cas des associations de services à domicile aux personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 1, pp.195-218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs français d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie lucrative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Emploi</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Economie et solidarités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 36 (2), pp.118-238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">N. Schieb-Bienfait</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658969v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, mars (79), pp.16-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...151 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A real world project driven approach, a pilot experience in a graduate enterprise programme: ten years on</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 14 (4), pp.456 - 477. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2011.043470⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 1, pp.176-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2004.005383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrepreneuriat social, une autre façon d’entreprendre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...694 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...616 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 293, pp.68-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4550,51 +4550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Internationale PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 17 (1), pp.67-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5030,50 +5030,132 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les dispositifs d’accompagnement des jeunes artistes - penser des espaces de partage de compétences – une responsabilité institutionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La relation artistes-lieux : creuset pour inventer des espaces d’apprentissage pour les artistes émergents ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Boivineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -5082,575 +5164,493 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Acfas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQAM, May 2023, Montréal Québec (HEC), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">N Schieb-Bienfait</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volcan, laboratoire éphémère danse-dessin au TU-Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artistes-Slashers: de nouveaux enjeux pour l'accompagnement entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">15ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800391v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des collectifs créatifs aux agencements coopératifs : processus de rationalisation et dispositifs de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude « Le management des industries créatives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800443v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Between professionalisation and marginalisation in the creative industries: How to address the issues for organizing the activities of French musicians in a large creative city?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">36th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’émergence problématique des collectifs créatifs : une approche par le projet et les dispositifs de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Management des industries créatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Thomas Paris, CRG /Ecole Polytechnique, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702188v1</w:t>
-              </w:r>
-[...257 lines deleted...]
-                <w:t xml:space="preserve">hal-02800368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsable du Track &amp;quot;Entrepreneuriat culturel</w:t>
               </w:r>
@@ -5712,57 +5712,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">What do we mean by support cultural entrepreneurship in France? A study focusing on the performing arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5th International Conference on Arts and Cultural Management (AIMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Venise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">From Industry 4.0 to sustainable innovation ecosystems 4.0: what challenges for the innovation intermediaries?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5777,152 +5872,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36th IASP World Conference on Science Parks and Areas of Innovation | The 4th Industrial Revolution: areas of innovation and science parks as key boosters for a successful transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03546250v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-02800555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination scientifique de la Conférence : &amp;quot;Manager et gérer les petites entreprises culturelles</w:t>
               </w:r>
@@ -5984,725 +5984,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02865978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’innovation : de quoi parle-t-on ? Le cas d’un projet de valorisation de l’algue verte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination scientifique de la Conférence : &amp;quot;Du projet créatif et/ou culturel au projet entrepreneurial : formes, facettes et enjeux de l’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum Entreprendre dans la culture (Pays de la Loire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accompagner les entrepreneurs artistiques et culturels, spécificités et complémentarité des dispositifs proposés : l’exemple du bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème rencontre entre acteurs des réseaux d’accompagnement et chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Montpellier Management, Jul 2018, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702220v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">University Industry Collaboration: Crafting a New Business Model through the Proximity Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 41e conference of ISBE (Institute of Small Business and Entrepreneurship)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Small Business and Entrepreneurship, Nov 2018, Birmingham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702246v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’oursin Paracentrotus lividus ; voie de diversification pour une petite entreprise de la baie de Bourgneuf : approche par la théorie de l’Acteur Réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Castilla-Gavilán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12èmes journées de recherche en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2018, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination d’un évènement scientifique (journée de conférences)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum national Entreprendre dans la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02865983v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’accompagnement des entrepreneurs artistiques et culturels : pratiques et problématiques. L’exemple du bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4è rencontre entre acteurs des réseaux d’accompagnement et chercheurs - Colloque ESL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpelier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les activités de recherche et développement, ferment de la rencontre Entrepreneuriat – innovation sociale ? Le cas de l’action sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7èmes Journées Doriot</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Québec à Montréal, May 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les défis du travail social dans les stratégies de lutte contre la pauvreté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque du CRISES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de recherche sur les innovations sociales, UQAM, Apr 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marta Castilla-Gavilán</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coordination scientifique de la journée &amp;quot;Entrepreneuriat culturel et créatif&amp;quot; du Forum national Entreprendre dans la culture, Paris, Ecole des Beaux-Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chapain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées de recherche en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INRA - SFER - CIRAD, Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">A définir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...457 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de valeur : glas ou Graal ? Revue et modélisation du concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Desmarteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6761,247 +6951,57 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538584v1</w:t>
-              </w:r>
-[...188 lines deleted...]
-                <w:t xml:space="preserve">hal-02538594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place Based Work Commitment of Creative Workers : understanding Organisation through a place-based approach of a creative cluster</w:t>
               </w:r>
@@ -7089,164 +7089,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Panier Agriculture / Panier Culture : de la pertinence de la transposition du modèle AMAP pour un projet entrepreneurial dans l’univers culturel : Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-F Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Amberree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9è congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grouping or Grounding : a closer look on CCI Grouping Clustering’s Governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminar Cultural and Creative quarters and clusters: developing a global perspective</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Angers, Jun 2015, Angers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’accès à la culture des personnes en situation de pauvreté : expérimentation d’un nouveau modèle don, l’abonnement culturel solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Vargues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche « prix, gratuité, don valeur » AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vallorem, Université de Tours, Dec 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieuté et implication au travail de travailleurs créatifs : de l’impératif d’un management des ressources humaines distribué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7275,355 +7504,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26ème Congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Francophone de Gestion des Ressources Humaines, Nov 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04705621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieuité et socialisation organisationnelle : les raisons du lieu pour des travailleurs créatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...254 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Journée Humanisme et Gestion. La culture : facteur d’intégration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté Warocqué d’économie et de gestion de l’université de Mons, Apr 2015, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7687,51 +7687,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVème conférence annuelle de l’Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Dauphine, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7838,64 +7838,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une offre de services publics par hybridation des ressources, des activités et des missions des acteurs : le cas d’un restaurant social municipal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8009,50 +8009,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04713998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vers de nouvelles voies de rapprochement entre recherche universitaire et PME. Etude de cas à partir d'un dispositif organisationnel innovant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Charles Cadiou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIIième Conférence de l'Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2013, Clermont Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04714100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure le Business model (modèle d’affaires) peut-il être un outil d’accompagnement à la co-construction d’un projet entrepreneurial collectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8077,171 +8172,76 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Desmarteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Conférence Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France. pp.27-46, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/hume.316.0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097783v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04714100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business model as mediator of value creation: What value are we talking about? Evidence from cases of collective entrepreneurial projects within the non-profit sector</w:t>
               </w:r>
@@ -8404,51 +8404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits courts et économie de proximité : de la confrontation de logiques... à la recherche de compromis, le cas de l'introduction de poulet fermier dans une cantine municipale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8486,51 +8486,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit courts et économie de proximité : de la confrontation de logiques …à la recherche de compromis. Le cas de l'introduction de poulet fermier dans une cantine municipale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8726,50 +8726,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Forms of cooperation in the heart of a creative cluster: The example of the Alstom Hall in Nantes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">First research seminar Creative workers in creative cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelone, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le juste prix de Saint Thomas d'Aquin, l'économie sociale et solidaire et le contrôle de gestion font-ils bon ménage ? Le cas de l'introduction d'une filière &amp;quot;poulets fermiers&amp;quot; en circuit court dans la cuisine centrale d'une cantine municipale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st Congress on Social and Environmental Accounting Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSEAR, Jun 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De l'émergence à la reconnaissance du travail et des travailleurs : étude du cas de pratiques RH dans une SCOP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8778,234 +8955,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIème congrès de l’AGRH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association francophone de gestion des ressources humaines, Oct 2011, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04714257v1</w:t>
-              </w:r>
-[...175 lines deleted...]
-                <w:t xml:space="preserve">hal-04719357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer le champ des possibles : une posture méthodologique pour accompagner le travail entrepreneurial</w:t>
               </w:r>
@@ -9080,50 +9080,145 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment se saisir des situations entrepreneuriales : une approche méthodologique fondée sur l’exploration des possibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème Congrès International Francophone sur l'Entrepreneuriat et la PME (CIFEPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Non spécifié, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Explorer le champ des possibles : une posture méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9145,73 +9240,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXème conférence de l’Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le défi de la compétence entrepreneuriale : quels questionnements méthodologiques, quels objets de recherche pour la GRH ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9227,208 +9322,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International francophone de l'entrepreneuriat et des PME 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01524299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unité de lieu / Unité de temps : unité d'action(s) ? De la dynamique de clusterisation : le cas d'une halle regroupant des industries créatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...85 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association internationale de management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9572,247 +9572,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00533183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sur les traces de l’entrepreneur : Approche iconographique et historique (XVe - XVIIe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6ème Congrès de l'Académie de l'innovation et de l'entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEI, 2009, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01524301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ce que l’économie sociale et solidaire fait à l’entrepreneuriat ou les défis que l'économie sociale et solidaire pose aux paradigmes dominants de l'entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème congrès de l'Académie de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sophia Atipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085072v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A la recherche de l’entrepreneur : Entre économie et sociologie : une figure centrale de l’action collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Congrès de l’Académie de l’entrepreneuriat et de l’innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEI, Nov 2009, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719455v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-03085072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche de l'entrepreneur : Entre économie et sociologie : une figure centrale de l'action collective</w:t>
               </w:r>
@@ -9945,51 +9945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Prouteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Economie sociale et solidaire : nouvelles pratiques et dynamiques territoriales de l'économie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Réseau Ouest Economie Sociale, Sep 2008, Nantes, France</w:t>
@@ -10215,57 +10215,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Globe-trotters et globalistes : les chemins de l’internationalisation des PME de biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Desmarteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès international francophone en entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIFEPME, Oct 2006, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723529v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de l’artisan en manager de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8ème Congrès international francophone en entrepreneuriat et PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIFEPME, Oct 2006, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trajectoires d’innovation des entreprises artisanales : analyse des compétences organisationnelles et de réseau mobilisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10280,588 +10470,441 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Forum l'Esprit de l'Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Littoral Côte d'Opale, Sep 2006, Dunkerque, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entrepreneur - salarié, une forme innovante de maintien de l'identité professionnelle : quel nouveau rôle pour la GRH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès international francophone en entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIFEPME, Oct 2006, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">16ème congrès de l'Association francophone de Gestion des Ressources Humaines « (re)concilier l'économique et le social »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGRH, Sep 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logiques et modes de coordination d'entreprises, perspectives d'évolution d'un marché en développement : le cas du secteur céréalier en agriculture biologique dans deux régions Pays de La Loire et Rhône Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertil Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Neyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. David</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès international francophone en entrepreneuriat et PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIFEPME, Oct 2006, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">Pour et Sur le Développement Régional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium National du Programme de Recherche, Mar 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La stratégie du potier revisitée. Innovation et artisanat : propositions pour un programme de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème conférence internationale de management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2005, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La construction de la concurrence, Projets des acteurs et régulations, dans l'univers des services à domicile aux personnes âgées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concept of the Third Sector - the European Debate : Civil Society, Voluntary Organizations, Solidarity-based Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMES (European Research Network) et ISTR (International Society for Third Sector Research), Apr 2005, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10880,277 +10923,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04826256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La stratégie du potier revisitée. Innovation et artisanat : propositions pour un programme de recherche</w:t>
+                <w:t xml:space="preserve">Les dispositifs d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie de marché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Clergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4ème congrès de l’Académie de l'Entrepreneuriat, et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEI, Nov 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04747617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projets et pouvoirs dans les régulations concurrentielles : la question de la structuration d'une filière biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème conférence internationale de management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2005, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Les dispositifs d'accompagnement à la création d'entreprise ou l'économie sociale au secours de l'économie de marché</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826265v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Filière biologique et logiques d’action : éléments d’analyse des difficultés de structuration d’une filière régionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertil Sylvander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association internationale de Management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11175,51 +11175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Université et Entrepreneuriat : analyse de la démarche de création d'une cellule de ressources dédiée à l'entrepreneuriat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11270,51 +11270,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'entrepreneuriat social : une autre façon d'entreprendre : étude exploratoire sur l'émergence organisationnelle dans l'univers des services à domicile aux personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème congrès de l’Académie de l'entrepreneuriat et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AEI, Mar 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11365,51 +11365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIèmes journées nationales des IAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAE - Université Jean Moulin Lyon 3, Sep 2004, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11637,51 +11637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès de l'association francophone de gestion des ressources humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AGRH, Nov 2002, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11782,165 +11782,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle démarche stratégique pour la très petite entreprise en mutation ?</w:t>
+                <w:t xml:space="preserve">Petite entreprise artisanale en mutation : la démarche stratégique en questions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès international francophone en entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CIFEPME, Oct 2000, Lille, France</w:t>
+              <w:t xml:space="preserve">, CIFEPME, 2000, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04832801v1</w:t>
+                <w:t xml:space="preserve">hal-04826546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite entreprise artisanale en mutation : la démarche stratégique en questions</w:t>
+                <w:t xml:space="preserve">Quelle démarche stratégique pour la très petite entreprise en mutation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème congrès international francophone en entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CIFEPME, 2000, Lille, France</w:t>
+              <w:t xml:space="preserve">, CIFEPME, Oct 2000, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04826546v1</w:t>
+                <w:t xml:space="preserve">hal-04832801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du projet de création d'entreprise comme pratique pédagogique : témoignage autour d'une expérience</w:t>
               </w:r>
@@ -12090,51 +12090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence Internationale de Management stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 1997, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12715,50 +12715,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Après une décennie de « buzz »: quelle pertinence pour le concept de modèle d'affaires en stratégie?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert H Desmarteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions JFD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9782923710242</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Après une décennie de « buzz » : quelle pertinence pour le concept de modèle d’affaires en stratégie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -12773,184 +12870,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lazhar Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions JFD, 98 p., 2012, 978-2-923710-24-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363525v1</w:t>
-              </w:r>
-[...95 lines deleted...]
-                <w:t xml:space="preserve">hal-04672945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'économie sociale et solidaire : nouvelles pratiques et dynamiques territoriales</w:t>
               </w:r>
@@ -13065,51 +13065,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Between Professionalisation and Marginalisation in the Creative (and Cultural) Industries: A New Look of the Work of Musicians in a French Large Creative City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13495,528 +13495,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Social Innovation Processes and Collective Entrepreneurial Competence: The Case of the Jardins de Cocagne (Cocagne Gardens)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Managing Competences : Research, Practice, and Contemporary Issues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Taylor &amp; Francis, pp.213-232, 2021, 9781003043355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003043355-14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709845v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Accompagner les entrepreneurs artistiques, culturels et créatifs. Cas du bassin ligérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Horvath; Gaëlle Dechamp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture. Comment concilier ambition créative et logique économique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS éditions, pp.133-146, 2021, Gestion en liberté, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.horva.2021.01.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portrait de l'artiste en entrepreneur: entre passion et précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Managing Competences : Research, Practice, and Contemporary Issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003043355-14⟩</w:t>
+              <w:t xml:space="preserve">Les faces cachées de l'entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions ems, pp.43-57, 2020, Collection Management &amp; Société, 978-2-37687-334-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.torre.2020.01.0042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publics et &amp;quot;non-publics&amp;quot; : expérimentation d'un nouveau modèle de médiations, l'Abonnement culturel solidaire. Le cas des Sorties Solidaires en Loire-Atlantique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Antheaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Vargues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Danielle Bouder-Pailler; Anne-France de Saint Laurent-Kogan; Dominique Savot-Duvauroux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre réception et participation : droits culturels et innovations sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.129-152, 2020, 978-2-7535-7834-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Face à la « dérive » de l’objet empirique de la recherche : quels choix méthodologiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chloé Langeard; Dominique Savot-Duvauroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs de la culture : méthodes et concepts à l’épreuve du pluralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.63-70, 2020, 978-2-7535-7903-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03716163v1</w:t>
-              </w:r>
-[...214 lines deleted...]
-                <w:t xml:space="preserve">hal-03716155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gouvernance pour les clusters créatifs et culturels ? Les enseignements tirés d’une analyse comparative par les dispositifs de gestion</w:t>
               </w:r>
@@ -14175,51 +14175,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basile Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sandrine Emin; Nathalie Schieb-Bienfait. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes locales, clusters culturels et quartiers créatifs. Les ressorts et enjeux territoriaux du développement culturel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -14365,64 +14365,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction d’une offre de services publics innovante par hybridation des ressources, des activités et des missions des acteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14752,450 +14752,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04681994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gruescop : compétences et transmission du savoir-faire</w:t>
+                <w:t xml:space="preserve">Batiscop, compétences et entreprise apprenante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bretesché, Cathy Krohmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragiles compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, pp.139-153, 2012, </w:t>
+              <w:t xml:space="preserve">, Presses des Mines, pp.125-138, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682007v1</w:t>
+                <w:t xml:space="preserve">hal-04681999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Batiscop, compétences et entreprise apprenante</w:t>
+                <w:t xml:space="preserve">Gruescop : compétences et transmission du savoir-faire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Bretesché, Cathy Krohmer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fragiles compétences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses des Mines, pp.125-138, 2012, </w:t>
+              <w:t xml:space="preserve">, Presses des Mines, pp.139-153, 2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/books.pressesmines.1375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04681999v1</w:t>
+                <w:t xml:space="preserve">hal-04682007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'innovation et la conception. Les dynamiques au cœur de l'entreprise artisanale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Boutillier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'artisanat et la dynamique de réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.183-206, 2011, 978-2-296-55092-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04681933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Émergence entrepreneuriale et innovation sociale dans l’économie sociale et solidaire : acteurs, projets et logiques d’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.53-77, 2011, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.44897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pur.44897⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04681889v1</w:t>
-              </w:r>
-[...127 lines deleted...]
-                <w:t xml:space="preserve">hal-04681933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat en économie sociale et solidaire : quelles voies théoriques de dépassement pour comprendre cet « entreprendre autrement »</w:t>
               </w:r>
@@ -15387,51 +15387,137 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00776964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et Innovation - Caractérisons</w:t>
+                <w:t xml:space="preserve">Compétences individuelles et collectives au cœur de la stratégie : une étude longitudinale dans une SCOP du bâtiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Retour, Thierry Picq, Christian Defélix. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gestion des Compétences, nouvelles relations – nouvelles dimensions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vuibert AGRH, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innovations et management de l'entreprise artisanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
@@ -15469,73 +15555,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Boutillier, Michel David, Claude Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de l'artisanat et de la petite entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educaweb, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus et trajectoire d'innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15581,167 +15667,81 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Boutillier, Michel David, Claude Fournier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de l'artisanat et de la petite entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educaweb, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...84 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations et management de l'entreprise artisanale</w:t>
+                <w:t xml:space="preserve">Conception et Innovation - Caractérisons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
@@ -15785,51 +15785,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traité de l'artisanat et de la petite entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educaweb, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04682033v1</w:t>
+                <w:t xml:space="preserve">hal-04682024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la proximité à l’internationalisation des TPE de biotechnologie : le cas du pôle Atlanpolitain</w:t>
               </w:r>
@@ -15914,51 +15914,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les innovations de l’économie sociale en faveur de l’appui à la création d’entreprises ; Etude sur le territoire nantais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16000,51 +16000,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operating an Entrepreneurship Center in a Large and Multidisciplinary University: Addressing the Right Issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Clergeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16130,51 +16130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lionel Prouteau, Nathalie Schieb-Bienfait. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneuriat en Economie Sociale et Solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, N/C, 2007</w:t>
@@ -16203,51 +16203,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The strategic turn of organic farming in Europe: from a resource based to an entrepreneurial approach of organic marketing initiatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertil Sylvander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16298,51 +16298,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques d’action et projets associatifs : l’univers des services à domicile aux personnes âgées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les chantiers de l’économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.47-61, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16625,51 +16625,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits courts et économie de proximité : de la confrontation de logiques ...à la recherche de compromis Le cas de l'introduction de poulet fermier dans une cantine municipale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Antheaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17127,51 +17127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. de Fontguyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17300,51 +17300,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9EA33ACA"/>
+    <w:nsid w:val="C3E793A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17531,51 +17531,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-schieb-bienfait" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-2423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131581295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-6x5r-0fdq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04959320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tisseyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.063.0024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716254v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Delorme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088138ar" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.189.0197" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131667v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00515" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desmarteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boldrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077436ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03794557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charles-Pauvers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538926v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chapain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0029" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727697v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538796v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502524v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521185v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054429ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.033.0029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03701662v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.049.0015" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703735v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649863v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052496ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1477" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BGQ0DG72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.011.0055" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chene" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2011.561036" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016266v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2011.043470" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chen&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.103.0060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Br&#233;chet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desreumaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.081.0037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646007v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Journ&#233;-Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417042v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029431ar" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658969v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658997v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416633v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658955v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416647v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.233" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2004.005383" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022099ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008452ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008435ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008682ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349351v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608201v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702188v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800391v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800443v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800368v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546250v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800555v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702191v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702206v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castilla-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865996v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702220v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702246v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800590v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538584v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705486v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538594v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705643v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vargues" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713958v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.316.0027" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714100v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Cadiou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714257v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085082v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719357v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524297v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719405v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524299v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084963v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719455v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524301v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085072v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723559v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723529v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747552v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826265v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747965v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826341v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roque" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neyrat" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826256v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826282v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747617v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826477v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385038v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sylvander" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Floch-Wadel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couallier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826546v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832814v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02365194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4928" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Desmarteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/management-1209/la-pratique-du-modele-daffaires-8721" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363525v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Ayed" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672945v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/management-1209/apres-une-decennie-de--buzz--quelle-pertinence-pour-le-concept-de-modele-daffaires-en-strategie-8705" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nogu&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Flahault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44880" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608221v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462023000018A010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576417v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/lempreinte-des-lieux-culturels-sur-les-territoires/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/de-lentrepreneur-a-lentrepreneuring-vers-une-approche-processuelle-et-critique/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01.0052" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800303v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.horva.2021.01.0133" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709845v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003043355-14" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716163v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02513489v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0042" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716155v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8143/scenes-locales-clusters-culturels-et-quartiers-creatifs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754349v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65506-2_20" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760543881-034" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677943v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.rniou.2013.01.0191" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1371" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682007v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1375" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681999v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1374" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681889v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44897" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681933v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45589" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682024v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682028v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682054v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682033v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847206985.00017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guibert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819330v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702137v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702143v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208517v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759113v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423334v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833784v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-schieb-bienfait" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1578-2423" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/131581295" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458677v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05059929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576451v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-6x5r-0fdq" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576479v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04959320v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tisseyre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.063.0024" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709801v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgm" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716254v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Delorme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1088138ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uco.hal.science/hal-03517289v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lige.189.0197" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131667v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00515" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desmarteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boldrini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077436ar" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558960v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Dufeu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.194.0057" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03794557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charles-Pauvers" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538796v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chapain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502524v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521185v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1054429ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538926v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0029" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727697v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01881055v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brenet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Authier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.033.0029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1052496ar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03703735v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.083.0165" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03701662v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.049.0015" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363745v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1477" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BGQ0DG72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363738v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0015" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417083v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/travailemploi.5699" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04645921v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chene" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2011.561036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2011.043470" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069638v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.011.0055" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417047v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417065v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.102.0029" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417100v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chen&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/geco.103.0060" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384977v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Br&#233;chet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desreumaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.081.0037" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01417042v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Journ&#233;-Michel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/029431ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646007v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658830v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416633v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658955v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416647v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rei.233" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658997v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658969v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Clergeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385016v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385010v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2004.005383" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1022099ar" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416605v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008452ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-01416579v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008435ar" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646080v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1008682ar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04646097v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658344v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608201v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349351v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607605v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800391v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800443v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800368v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702188v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800524v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800555v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546250v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865978v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702191v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865996v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702220v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702206v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Castilla-Gavil&#225;n" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865983v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800590v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705473v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705486v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538594v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538584v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705517v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705643v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Antheaume" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Vargues" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705621v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052020v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02052067v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713958v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714041v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713998v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714100v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Charles Cadiou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097783v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.316.0027" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363543v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714192v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714231v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714357v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714209v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085077v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085082v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719357v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714257v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524297v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084963v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719405v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524299v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524294v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524301v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085072v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719455v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719509v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719498v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723485v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723515v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723529v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747552v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723559v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747965v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826341v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertil Sylvander" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roque" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Neyrat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. David" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826282v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826256v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747617v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826265v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384994v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826477v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826459v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826408v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385038v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385005v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sylvander" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Le Floch-Wadel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Couallier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826504v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826546v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832801v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832814v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832824v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832848v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832873v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832861v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131662v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02365194v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4928" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert H Desmarteau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/management-1209/la-pratique-du-modele-daffaires-8721" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672945v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsjfd.com/boutique/management-1209/apres-une-decennie-de--buzz--quelle-pertinence-pour-le-concept-de-modele-daffaires-en-strategie-8705" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Ayed" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672957v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Nogu&#232;s" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Flahault" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44880" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608221v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462023000018A010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576417v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Sergot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562124v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/livres/lempreinte-des-lieux-culturels-sur-les-territoires/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687764v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/de-lentrepreneur-a-lentrepreneuring-vers-une-approche-processuelle-et-critique/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01.0052" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03709845v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003043355-14" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800303v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.horva.2021.01.0133" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02513489v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0042" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716155v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03716163v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677763v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8143/scenes-locales-clusters-culturels-et-quartiers-creatifs" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402995v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754349v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-65506-2_20" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677843v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Lebot" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9782760543881-034" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677943v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bas" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677892v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.rniou.2013.01.0191" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681994v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1371" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681999v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1374" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682007v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pressesmines.1375" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681933v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681889v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.44897" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363534v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45589" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00776964v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682054v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682033v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682028v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682024v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702057v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702069v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702102v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781847206985.00017" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702097v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Guibert" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819330v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702121v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702137v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702143v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208517v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759113v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449623v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449614v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423343v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00423334v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00421180v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833784v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Morel" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Le Guen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lambert" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>