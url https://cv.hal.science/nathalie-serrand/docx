--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:72.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Serrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EN BREF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologue, archéo-malacologue</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur, Chargé de recherche archéologique (responsable d’opération) à l’INRAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Associée à l’UMR 7209, Archéozoologie, Archéobotanique, Sociétés, Pratiques et Environnements, CNRS, Muséum National d’Histoire Naturelle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste archéomalacologue - Période précolombienne, période historique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">25 ans d’ancienneté dont 13 à l’Inrap, travail à l’international (Mexique, Angola, Montserrat, Anguilla, Aruba, Etats-Unis, Chypre)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : 2002 Université Paris I Sorbonne, Muséum d’Histoire naturelle, Paris : Exploitation des invertébrés marins et terrestres par les populations Saladoïdes et Post-Saladoïdes du Nord des Petites Antilles (500 B.C.-1200 A.D.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES RESPONSABILITES D’OPERATIONS ARCHEOLOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 Fouille, Guadeloupe, Trois-Rivières (Parc des Roches gravées) : occupations précolombienne puis coloniales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013-19 16 diagnostics en Guadeloupe / 3 à St-Martin / 2 en Martinique : contextes historiques et précolombiens – quinzaine d’expertises archéo-malacologiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013 Fouille, Guadeloupe, Port-Louis (La Piéta) : quartier servile d’habitation coloniale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 Fouille, Marie-Galante, Capesterre (Stade José Bade/Tourlourous) : site amérindien précolombien multiphasé (habitat, dépotoirs, sépultures)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-12 23 diagnostics en Guadeloupe / 4 en Martinique / 6 à St-Martin : contextes historiques (habitations coloniales, habitats urbains, quartiers serviles) et précolombiens (habitats amérindiens précolombiens, campements précéramiques)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES ETUDES DE MALACOFAUNES ARCHEOLOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-19 fouilles préventives Inrap dans les Petites Antilles – occupations précolombiennes et coloniales : Anse-Bertrand, 2018 ; Lot 73, 2018 ; Pointe du Canonnier, 2017 ; BK 76-77 et 78, 2014-15-17 ; Mont-Vernon, 2011 ; Pointe-Noire, Rédeau, 2011 ; Port-Louis, 2011 ; Sainte-Rose, La Ramée, 2008 ; Le Moule, L'Autre Bord, 2008 ; Basse-Terre, Gare Maritime, 2006 ; Etang Rouge 2005-6 ; Baie Orientale, 2001-2005</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1997-2005 fouilles programmées dans les Petites Antilles : Martinique, Macabou, Trabaud, Salines, Diamant, SRA (Ouacabou) ; Saint-Martin, Hope Estate, 1997-2000, (AAHE) ; Marie-Galante, Bas-de-la-Source, 2005 (SRA) ; Puerto Rico, Paso del Indio, Heritage Resources, Caribbean Nat. Forest, 2004 ; Anguilla, Barnes Bay, Anguilla National Trust, Pittsburgh University, 1996 ; Montserrat, Trants, Carnegie Museum of Natural History, Université du Maine, E-U, 1995-1997 ; Aruba, Tanki Flip, Universités Leiden et Paris I, 1994</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-02 fouilles programmées, Corse, Monte Leone, pré-Néolithique ; Chypre, Shillourokambos, Néolithique précéramique, CNRS, MNHN</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES COLLABORATIONS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995-2019 Associée à l’UMR 7209, Archéozooloie, Archéobotanique, Sociétés, Pratiques et Environnements, CNRS, Muséum National d’Histoire Naturelle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015-19 Associée à l’UMR 8096, Archéologie des Amériques, CNRS, Université Paris I</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015-18 Groupe de recherche en archéologie navale (GRAN) / Inrap, Tromelin</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-15 PCR puis PO-FEDER Biodiversité Insulaire Vertébrée, floristique et malacologique Ancienne de l’Archipel de Guadeloupe, A. Lenoble, UMR PACEA 5199</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-15 APP Côte sous le vent en Guadeloupe au Néoindien, D. Bonnissent Inrap</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-12 PCR Cavités naturelles de Guadeloupe, aspects géologiques, fauniques et archéologiques, A. Lenoble & P. Courtaud (CNRS, PACEA), P. Fouéré (Inrap GSO), S. Grouard (MNHN)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-10 Modifications des paléo-environnements et occupations amérindiennes de l’île de Saint-Martin, D. Bonnissent Inrap</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999-2004 Le Néolithique de la Martinique dans son contexte antillais, B. Bérard, Université des Antilles et de la Guyane</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-19 Interventions en Licence Histoire / Archéologie / Histoire de l'Art, L1 UEP-2bDisciplinaire Méthodes et Techniques de l’archéologie Université des Antilles, UFR Lettres et Sciences Humaines, Département d'Histoire, Martinique - Archéologie précolombienne / archéo-malacologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-15 Intervention dans divers séminaires des Universités Paris I et Nanterre - Archéologie précolombienne / archéo-malacologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005 Chargée de cours, Master Muséum, Spécialité Quaternaire et Préhistoire, Paléoenvironnements, Lignée humaine, Histoire des Sociétés, QP22, Techniques, pratiques et stratégies d’exploitation des animaux par les sociétés holocènes (M2, S3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">99-2000 Chargée de cours - Université Paris I, Panthéon-Sorbonne – Maîtrise, Archéozoologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">98-2000 Chargée de cours - Ecole Doctorale Environnement et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre archéologique INRAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Route de Dolé - 97113 Gourbeyre, Guadeloupe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">05 90 60 57 12 / 06 94 24 11 45</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie.serrand@inrap.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the Grenada Hook-billed Kite (Chondrohierax uncinatus mirus) diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.90-95. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55431/jco.2022.35.90-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine archéologique amérindien des Petites Antilles en bord de mer. Enjeux et urgences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors série 6, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Pre-Columbian Amerindian Societies and Environments: Insights from Five Millennia of Archaeological Invertebrate Record on the Saint- Martin Island (French Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (1), pp.99-114. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2018.1450463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Five Millennia of Horse Management with Extensive Ancient Genome Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Hanghøj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charleen Gaunitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (6), pp.1419-1435.e31. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitumen residue on a Late Ceramic Age three-pointer from Marie-Galante, Guadeloupe: Chemical characterization and ligature evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibilla Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchard Cave 2: A historical period Audubon's shearwater (Puffinus lherminieri) nesting site in Marie-Galante (Guadeloupe islands, FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.250-262. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past occurrence of the rare landsnail Amphibulima patula (Bruguière, 1789) in Guadeloupe (Mollusca; Amphibulimidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (2), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02409421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers serviles, variabilité des implantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Molet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurricanes and climate in the Caribbean during the past 3700 years BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carbonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp. 911-924. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683611400198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00758748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri de l’Anse à la Gourde, Saint-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des invertébrés par les sociétés précolombiennes des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (1), pp.7-47. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.6213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des sociétés précolombiennes des Petites Antilles. Contribution des données sur l’exploitation des invertébrés marins et terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108/109, pp.78-90. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoclimat des Petites Antilles depuis 4000 ans BP : l'enregistrement de la lagune de Grand-Case à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336 (16), pp.1501-1510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des mollusques marins par les populations précolombiennes insulaires des Petites Antilles. Interactions techniques entre consommation alimentaire et travail de la coquille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, II, pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclones et patrimoine archéologique littoral : apports des interventions menées après les ouragans Irma et Maria (2017) sur les îles caribéennes de Saint-Martin et de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements / Archéologie des peuplements littoraux, HOMER 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATHERINE DUPONT; ANNA BAUDRY; MARIE-YVANE DAIRE (DIR.), Sep 2021, Oléron, France. pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05493295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements and human/environment interactions in the Atlantic north of the Equator / Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur, HOMER 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire, Sep 2021, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congress of the International Association for Caribbean Archaeology (IACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, St. Croix, Îles Vierges des États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéoécologie des sociétés insulaires des Petites Antilles au Mésoindien : l'enjeu des ressources à Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la Société préhistorique française de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.213-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island societies during the Archaic Age in the Lesser Antilles: the issue of resources in Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 81st Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE EN PLACE D’UN RÉFÉRENTIEL SUR UN ACCUMULATEUR DE MOLLUSQUES TERRESTRES TROPICAUX : LE MILAN BEC-EN-CROC Mission à la Grenade (14-18 décembre 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du GDR Taphnea. Aix-en-Provence le 27 Octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.126-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.277-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement précéramique de la Baie Orientale à Saint-Martin (Petites Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section 17, C17.1, Acts of the XIVth UISPP Congress, University of Liège, Belgique, 2-8 sept. 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Liège, Belgique. pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Columbian Preceramic Shellfish Consumption and Shell Tool Production : Shell Remains from Orient Bay, Saint-Martin, Northern Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICAZ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Durham, United Kingdom. pp.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et remplissage du karst littoral guadeloupéen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Scalliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association française de Karstologie : « Le Karst, indicateur performant des environnements passés et actuels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Arette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements. Archéologie des peuplements littoraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestones, pp.45-56, 2026, ISBN 978-94-6426-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de l'esclavage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-287, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel antillais précolombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-87, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6. Synthesis. The Troumassoid Turning Point: local development or introduction of new houses, subsistence patterns, and ceramics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knippenberg Sebastiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Tomadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martijn van den Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Investigations on Guadeloupe, French West Indies: The Troumassoid turning point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.248-263, 2022, Archaeological Investigations on Guadeloupe, French West Indies. The Troumassoid Turning Point, 978-1-032-02054-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges coquilliers (Chap. 39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.475-492, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joshua M. Torres; A. Brooke Persons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Seventh Congress of the International Association for Caribbean Archaeology, 24-28 July 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Caribbean Archaeology, pp.495-503, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures des premières sociétés du Néolithique précéramique de Chypre Apport des gisements de Klimonas et de Shillourokambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française, 9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-197, 2017, 2-913745-2-913745-69-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoït Bérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Sidestone Press, pp.245-278, 2014, Taboui, collection d’archéologie Caraïbe, 978-90-8890-291-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-102, 2014, Taboui n° 2 (Collection d'archéologie caraïbe), 978-90-8890-274-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts stratifiés du secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-141, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-250, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Maison 1 » (« Secteur 4 »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-470, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-293, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-432, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des faunes de Shillourokambos à la caractérisation historique, techno-économique et symbolique des sociétés du Néolithique précéramique chypriote et proche-oriental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, École Française d'Athènes,, pp. 1161-1194, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sondage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-454, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fosses et dépressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-234, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le puits 433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Guilaine, F. Briois, J.-D. Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 1, Travaux de la mission Néolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.319-333, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et remplissages du karst littoral guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Scalliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanara, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le karst, indicateur performant des environnements passés et actuels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICN, Orthez, pp.226-233, 2009, Karstologia mémoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement précéramique de la Baie orientale à Saint-Martin (Petites Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France archéologique : vingt ans d'aménagements et de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan / Inrap, Paris, pp.236-237, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des milieux marins par les populations précolombiennes des Petites Antilles. Projet collectif de recherche (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.117704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin - Hope Estate Fouille programmée (1997) [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulfroy Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauvière François-Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stouvenot Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des milieux marins par les populations précolombiennes des Petites Antilles. Projet collectif de recherche (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.117851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des milieux marins par les populations précolombiennes des Petites Antilles. Projet collectif de recherche (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.117611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anse à la Gourde - St-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Papin - Morne à l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New and the Old: re-excavations at Abri Cadet 3, Marie Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04559277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Barthélémy (971) Gustavia, rue du roi Oscar II - Evolution d'une propriété au coeur de Gustavia : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2025, 2 vol. (349, 527 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DROM, Guadeloupe (971), Capesterre-Belle-Eau, Saint-Clair, 10 Lots William Eson-Henry AT 1722 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Mer, Saint-Martin, Friar’s Bay, Anse des Pères Projet de construction AO 747 et 748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04420593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId169"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:72.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Serrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EN BREF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologue, archéo-malacologue</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur, Chargé de recherche archéologique (responsable d’opération) à l’INRAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Associée à l’UMR 7209, Archéozoologie, Archéobotanique, Sociétés, Pratiques et Environnements, CNRS, Muséum National d’Histoire Naturelle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste archéomalacologue - Période précolombienne, période historique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">25 ans d’ancienneté dont 13 à l’Inrap, travail à l’international (Mexique, Angola, Montserrat, Anguilla, Aruba, Etats-Unis, Chypre)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : 2002 Université Paris I Sorbonne, Muséum d’Histoire naturelle, Paris : Exploitation des invertébrés marins et terrestres par les populations Saladoïdes et Post-Saladoïdes du Nord des Petites Antilles (500 B.C.-1200 A.D.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES RESPONSABILITES D’OPERATIONS ARCHEOLOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 Fouille, Guadeloupe, Trois-Rivières (Parc des Roches gravées) : occupations précolombienne puis coloniales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013-19 16 diagnostics en Guadeloupe / 3 à St-Martin / 2 en Martinique : contextes historiques et précolombiens – quinzaine d’expertises archéo-malacologiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013 Fouille, Guadeloupe, Port-Louis (La Piéta) : quartier servile d’habitation coloniale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 Fouille, Marie-Galante, Capesterre (Stade José Bade/Tourlourous) : site amérindien précolombien multiphasé (habitat, dépotoirs, sépultures)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-12 23 diagnostics en Guadeloupe / 4 en Martinique / 6 à St-Martin : contextes historiques (habitations coloniales, habitats urbains, quartiers serviles) et précolombiens (habitats amérindiens précolombiens, campements précéramiques)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES ETUDES DE MALACOFAUNES ARCHEOLOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-19 fouilles préventives Inrap dans les Petites Antilles – occupations précolombiennes et coloniales : Anse-Bertrand, 2018 ; Lot 73, 2018 ; Pointe du Canonnier, 2017 ; BK 76-77 et 78, 2014-15-17 ; Mont-Vernon, 2011 ; Pointe-Noire, Rédeau, 2011 ; Port-Louis, 2011 ; Sainte-Rose, La Ramée, 2008 ; Le Moule, L'Autre Bord, 2008 ; Basse-Terre, Gare Maritime, 2006 ; Etang Rouge 2005-6 ; Baie Orientale, 2001-2005</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1997-2005 fouilles programmées dans les Petites Antilles : Martinique, Macabou, Trabaud, Salines, Diamant, SRA (Ouacabou) ; Saint-Martin, Hope Estate, 1997-2000, (AAHE) ; Marie-Galante, Bas-de-la-Source, 2005 (SRA) ; Puerto Rico, Paso del Indio, Heritage Resources, Caribbean Nat. Forest, 2004 ; Anguilla, Barnes Bay, Anguilla National Trust, Pittsburgh University, 1996 ; Montserrat, Trants, Carnegie Museum of Natural History, Université du Maine, E-U, 1995-1997 ; Aruba, Tanki Flip, Universités Leiden et Paris I, 1994</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-02 fouilles programmées, Corse, Monte Leone, pré-Néolithique ; Chypre, Shillourokambos, Néolithique précéramique, CNRS, MNHN</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES COLLABORATIONS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995-2019 Associée à l’UMR 7209, Archéozooloie, Archéobotanique, Sociétés, Pratiques et Environnements, CNRS, Muséum National d’Histoire Naturelle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015-19 Associée à l’UMR 8096, Archéologie des Amériques, CNRS, Université Paris I</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015-18 Groupe de recherche en archéologie navale (GRAN) / Inrap, Tromelin</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-15 PCR puis PO-FEDER Biodiversité Insulaire Vertébrée, floristique et malacologique Ancienne de l’Archipel de Guadeloupe, A. Lenoble, UMR PACEA 5199</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-15 APP Côte sous le vent en Guadeloupe au Néoindien, D. Bonnissent Inrap</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-12 PCR Cavités naturelles de Guadeloupe, aspects géologiques, fauniques et archéologiques, A. Lenoble & P. Courtaud (CNRS, PACEA), P. Fouéré (Inrap GSO), S. Grouard (MNHN)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-10 Modifications des paléo-environnements et occupations amérindiennes de l’île de Saint-Martin, D. Bonnissent Inrap</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999-2004 Le Néolithique de la Martinique dans son contexte antillais, B. Bérard, Université des Antilles et de la Guyane</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-19 Interventions en Licence Histoire / Archéologie / Histoire de l'Art, L1 UEP-2bDisciplinaire Méthodes et Techniques de l’archéologie Université des Antilles, UFR Lettres et Sciences Humaines, Département d'Histoire, Martinique - Archéologie précolombienne / archéo-malacologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-15 Intervention dans divers séminaires des Universités Paris I et Nanterre - Archéologie précolombienne / archéo-malacologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005 Chargée de cours, Master Muséum, Spécialité Quaternaire et Préhistoire, Paléoenvironnements, Lignée humaine, Histoire des Sociétés, QP22, Techniques, pratiques et stratégies d’exploitation des animaux par les sociétés holocènes (M2, S3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">99-2000 Chargée de cours - Université Paris I, Panthéon-Sorbonne – Maîtrise, Archéozoologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">98-2000 Chargée de cours - Ecole Doctorale Environnement et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre archéologique INRAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Route de Dolé - 97113 Gourbeyre, Guadeloupe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">05 90 60 57 12 / 06 94 24 11 45</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie.serrand@inrap.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the Grenada Hook-billed Kite (Chondrohierax uncinatus mirus) diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.90-95. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55431/jco.2022.35.90-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine archéologique amérindien des Petites Antilles en bord de mer. Enjeux et urgences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors série 6, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Pre-Columbian Amerindian Societies and Environments: Insights from Five Millennia of Archaeological Invertebrate Record on the Saint- Martin Island (French Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (1), pp.99-114. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2018.1450463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Five Millennia of Horse Management with Extensive Ancient Genome Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Hanghøj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charleen Gaunitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (6), pp.1419-1435.e31. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitumen residue on a Late Ceramic Age three-pointer from Marie-Galante, Guadeloupe: Chemical characterization and ligature evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibilla Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers serviles, variabilité des implantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Molet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchard Cave 2: A historical period Audubon's shearwater (Puffinus lherminieri) nesting site in Marie-Galante (Guadeloupe islands, FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.250-262. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past occurrence of the rare landsnail Amphibulima patula (Bruguière, 1789) in Guadeloupe (Mollusca; Amphibulimidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (2), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02409421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers serviles, variabilité des implantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Molet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurricanes and climate in the Caribbean during the past 3700 years BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carbonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp. 911-924. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683611400198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00758748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri de l’Anse à la Gourde, Saint-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des invertébrés par les sociétés précolombiennes des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (1), pp.7-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.6213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des sociétés précolombiennes des Petites Antilles. Contribution des données sur l’exploitation des invertébrés marins et terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108/109, pp.78-90. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoclimat des Petites Antilles depuis 4000 ans BP : l'enregistrement de la lagune de Grand-Case à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336 (16), pp.1501-1510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des mollusques marins par les populations précolombiennes insulaires des Petites Antilles. Interactions techniques entre consommation alimentaire et travail de la coquille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, II, pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclones et patrimoine archéologique littoral : apports des interventions menées après les ouragans Irma et Maria (2017) sur les îles caribéennes de Saint-Martin et de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements / Archéologie des peuplements littoraux, HOMER 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATHERINE DUPONT; ANNA BAUDRY; MARIE-YVANE DAIRE (DIR.), Sep 2021, Oléron, France. pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05493295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements and human/environment interactions in the Atlantic north of the Equator / Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur, HOMER 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire, Sep 2021, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congress of the International Association for Caribbean Archaeology (IACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, St. Croix, Îles Vierges des États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéoécologie des sociétés insulaires des Petites Antilles au Mésoindien : l'enjeu des ressources à Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la Société préhistorique française de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.213-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island societies during the Archaic Age in the Lesser Antilles: the issue of resources in Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 81st Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE EN PLACE D’UN RÉFÉRENTIEL SUR UN ACCUMULATEUR DE MOLLUSQUES TERRESTRES TROPICAUX : LE MILAN BEC-EN-CROC Mission à la Grenade (14-18 décembre 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du GDR Taphnea. Aix-en-Provence le 27 Octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.126-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.277-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement précéramique de la Baie Orientale à Saint-Martin (Petites Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section 17, C17.1, Acts of the XIVth UISPP Congress, University of Liège, Belgique, 2-8 sept. 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Liège, Belgique. pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Columbian Preceramic Shellfish Consumption and Shell Tool Production : Shell Remains from Orient Bay, Saint-Martin, Northern Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICAZ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Durham, United Kingdom. pp.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et remplissage du karst littoral guadeloupéen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Scalliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association française de Karstologie : « Le Karst, indicateur performant des environnements passés et actuels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Arette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements. Archéologie des peuplements littoraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestones, pp.45-56, 2026, ISBN 978-94-6426-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de l'esclavage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-287, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel antillais précolombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-87, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6. Synthesis. The Troumassoid Turning Point: local development or introduction of new houses, subsistence patterns, and ceramics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knippenberg Sebastiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Tomadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martijn van den Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Investigations on Guadeloupe, French West Indies: The Troumassoid turning point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.248-263, 2022, Archaeological Investigations on Guadeloupe, French West Indies. The Troumassoid Turning Point, 978-1-032-02054-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges coquilliers (Chap. 39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.475-492, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joshua M. Torres; A. Brooke Persons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Seventh Congress of the International Association for Caribbean Archaeology, 24-28 July 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Caribbean Archaeology, pp.495-503, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures des premières sociétés du Néolithique précéramique de Chypre Apport des gisements de Klimonas et de Shillourokambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française, 9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-197, 2017, 2-913745-2-913745-69-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoït Bérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Sidestone Press, pp.245-278, 2014, Taboui, collection d’archéologie Caraïbe, 978-90-8890-291-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-102, 2014, Taboui n° 2 (Collection d'archéologie caraïbe), 978-90-8890-274-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts stratifiés du secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-141, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-250, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Maison 1 » (« Secteur 4 »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-470, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-293, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-432, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des faunes de Shillourokambos à la caractérisation historique, techno-économique et symbolique des sociétés du Néolithique précéramique chypriote et proche-oriental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, École Française d'Athènes,, pp. 1161-1194, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sondage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-454, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fosses et dépressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-234, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le puits 433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Guilaine, F. Briois, J.-D. Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 1, Travaux de la mission Néolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.319-333, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et remplissages du karst littoral guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Scalliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanara, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le karst, indicateur performant des environnements passés et actuels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICN, Orthez, pp.226-233, 2009, Karstologia mémoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement précéramique de la Baie orientale à Saint-Martin (Petites Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France archéologique : vingt ans d'aménagements et de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan / Inrap, Paris, pp.236-237, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des milieux marins par les populations précolombiennes des Petites Antilles. Projet collectif de recherche (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.117704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin - Hope Estate Fouille programmée (1997) [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulfroy Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauvière François-Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stouvenot Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des milieux marins par les populations précolombiennes des Petites Antilles. Projet collectif de recherche (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.117851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des milieux marins par les populations précolombiennes des Petites Antilles. Projet collectif de recherche (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.117611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anse à la Gourde - St-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Papin - Morne à l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New and the Old: re-excavations at Abri Cadet 3, Marie Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04559277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Barthélémy (971) Gustavia, rue du roi Oscar II - Evolution d'une propriété au coeur de Gustavia : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2025, 2 vol. (349, 527 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DROM, Guadeloupe (971), Capesterre-Belle-Eau, Saint-Clair, 10 Lots William Eson-Henry AT 1722 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Mer, Saint-Martin, Friar’s Bay, Anse des Pères Projet de construction AO 747 et 748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04420593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nathalie.serrand@inrap.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843349v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.90-95" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1450463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibilla Orsini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ribechini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.004" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409421v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8819" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3872" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758748v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611400198" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842966v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849152v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.6213" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876514v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.154" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J6Z3NHKP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01964305v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozouet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095377v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05493295v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;nocq" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253149v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521194v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423089v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003711v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095622v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964056v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996225v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586176v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Scalliet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485528v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445937v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526792v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950791v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985135v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528644v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101916v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/shillourokambos-tome-1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910827v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910834v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910830v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910833v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980527v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910824v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766363v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796247v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586173v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028071v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004142v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulfroy Val&#233;rie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvi&#232;re Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stouvenot Christian" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028080v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028086v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079356v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079353v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234167v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420593v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nathalie.serrand@inrap.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843349v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.90-95" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1450463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibilla Orsini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ribechini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3872" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8819" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611400198" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.6213" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.154" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J6Z3NHKP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01964305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05493295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;nocq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Scalliet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/shillourokambos-tome-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910833v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004142v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulfroy Val&#233;rie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvi&#232;re Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stouvenot Christian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028080v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>