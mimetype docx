--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:72.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Serrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EN BREF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologue, archéo-malacologue</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur, Chargé de recherche archéologique (responsable d’opération) à l’INRAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Associée à l’UMR 7209, Archéozoologie, Archéobotanique, Sociétés, Pratiques et Environnements, CNRS, Muséum National d’Histoire Naturelle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste archéomalacologue - Période précolombienne, période historique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">25 ans d’ancienneté dont 13 à l’Inrap, travail à l’international (Mexique, Angola, Montserrat, Anguilla, Aruba, Etats-Unis, Chypre)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : 2002 Université Paris I Sorbonne, Muséum d’Histoire naturelle, Paris : Exploitation des invertébrés marins et terrestres par les populations Saladoïdes et Post-Saladoïdes du Nord des Petites Antilles (500 B.C.-1200 A.D.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES RESPONSABILITES D’OPERATIONS ARCHEOLOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 Fouille, Guadeloupe, Trois-Rivières (Parc des Roches gravées) : occupations précolombienne puis coloniales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013-19 16 diagnostics en Guadeloupe / 3 à St-Martin / 2 en Martinique : contextes historiques et précolombiens – quinzaine d’expertises archéo-malacologiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013 Fouille, Guadeloupe, Port-Louis (La Piéta) : quartier servile d’habitation coloniale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 Fouille, Marie-Galante, Capesterre (Stade José Bade/Tourlourous) : site amérindien précolombien multiphasé (habitat, dépotoirs, sépultures)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-12 23 diagnostics en Guadeloupe / 4 en Martinique / 6 à St-Martin : contextes historiques (habitations coloniales, habitats urbains, quartiers serviles) et précolombiens (habitats amérindiens précolombiens, campements précéramiques)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES ETUDES DE MALACOFAUNES ARCHEOLOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-19 fouilles préventives Inrap dans les Petites Antilles – occupations précolombiennes et coloniales : Anse-Bertrand, 2018 ; Lot 73, 2018 ; Pointe du Canonnier, 2017 ; BK 76-77 et 78, 2014-15-17 ; Mont-Vernon, 2011 ; Pointe-Noire, Rédeau, 2011 ; Port-Louis, 2011 ; Sainte-Rose, La Ramée, 2008 ; Le Moule, L'Autre Bord, 2008 ; Basse-Terre, Gare Maritime, 2006 ; Etang Rouge 2005-6 ; Baie Orientale, 2001-2005</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1997-2005 fouilles programmées dans les Petites Antilles : Martinique, Macabou, Trabaud, Salines, Diamant, SRA (Ouacabou) ; Saint-Martin, Hope Estate, 1997-2000, (AAHE) ; Marie-Galante, Bas-de-la-Source, 2005 (SRA) ; Puerto Rico, Paso del Indio, Heritage Resources, Caribbean Nat. Forest, 2004 ; Anguilla, Barnes Bay, Anguilla National Trust, Pittsburgh University, 1996 ; Montserrat, Trants, Carnegie Museum of Natural History, Université du Maine, E-U, 1995-1997 ; Aruba, Tanki Flip, Universités Leiden et Paris I, 1994</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-02 fouilles programmées, Corse, Monte Leone, pré-Néolithique ; Chypre, Shillourokambos, Néolithique précéramique, CNRS, MNHN</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES COLLABORATIONS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995-2019 Associée à l’UMR 7209, Archéozooloie, Archéobotanique, Sociétés, Pratiques et Environnements, CNRS, Muséum National d’Histoire Naturelle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015-19 Associée à l’UMR 8096, Archéologie des Amériques, CNRS, Université Paris I</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015-18 Groupe de recherche en archéologie navale (GRAN) / Inrap, Tromelin</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-15 PCR puis PO-FEDER Biodiversité Insulaire Vertébrée, floristique et malacologique Ancienne de l’Archipel de Guadeloupe, A. Lenoble, UMR PACEA 5199</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-15 APP Côte sous le vent en Guadeloupe au Néoindien, D. Bonnissent Inrap</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-12 PCR Cavités naturelles de Guadeloupe, aspects géologiques, fauniques et archéologiques, A. Lenoble & P. Courtaud (CNRS, PACEA), P. Fouéré (Inrap GSO), S. Grouard (MNHN)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-10 Modifications des paléo-environnements et occupations amérindiennes de l’île de Saint-Martin, D. Bonnissent Inrap</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999-2004 Le Néolithique de la Martinique dans son contexte antillais, B. Bérard, Université des Antilles et de la Guyane</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-19 Interventions en Licence Histoire / Archéologie / Histoire de l'Art, L1 UEP-2bDisciplinaire Méthodes et Techniques de l’archéologie Université des Antilles, UFR Lettres et Sciences Humaines, Département d'Histoire, Martinique - Archéologie précolombienne / archéo-malacologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-15 Intervention dans divers séminaires des Universités Paris I et Nanterre - Archéologie précolombienne / archéo-malacologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005 Chargée de cours, Master Muséum, Spécialité Quaternaire et Préhistoire, Paléoenvironnements, Lignée humaine, Histoire des Sociétés, QP22, Techniques, pratiques et stratégies d’exploitation des animaux par les sociétés holocènes (M2, S3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">99-2000 Chargée de cours - Université Paris I, Panthéon-Sorbonne – Maîtrise, Archéozoologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">98-2000 Chargée de cours - Ecole Doctorale Environnement et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre archéologique INRAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Route de Dolé - 97113 Gourbeyre, Guadeloupe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">05 90 60 57 12 / 06 94 24 11 45</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie.serrand@inrap.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the Grenada Hook-billed Kite (Chondrohierax uncinatus mirus) diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.90-95. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55431/jco.2022.35.90-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine archéologique amérindien des Petites Antilles en bord de mer. Enjeux et urgences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors série 6, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Pre-Columbian Amerindian Societies and Environments: Insights from Five Millennia of Archaeological Invertebrate Record on the Saint- Martin Island (French Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (1), pp.99-114. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2018.1450463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Five Millennia of Horse Management with Extensive Ancient Genome Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Hanghøj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charleen Gaunitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (6), pp.1419-1435.e31. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitumen residue on a Late Ceramic Age three-pointer from Marie-Galante, Guadeloupe: Chemical characterization and ligature evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibilla Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers serviles, variabilité des implantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Molet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchard Cave 2: A historical period Audubon's shearwater (Puffinus lherminieri) nesting site in Marie-Galante (Guadeloupe islands, FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.250-262. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past occurrence of the rare landsnail Amphibulima patula (Bruguière, 1789) in Guadeloupe (Mollusca; Amphibulimidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (2), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02409421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers serviles, variabilité des implantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Molet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurricanes and climate in the Caribbean during the past 3700 years BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carbonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp. 911-924. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683611400198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00758748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri de l’Anse à la Gourde, Saint-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des invertébrés par les sociétés précolombiennes des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (1), pp.7-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.6213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des sociétés précolombiennes des Petites Antilles. Contribution des données sur l’exploitation des invertébrés marins et terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108/109, pp.78-90. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoclimat des Petites Antilles depuis 4000 ans BP : l'enregistrement de la lagune de Grand-Case à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336 (16), pp.1501-1510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des mollusques marins par les populations précolombiennes insulaires des Petites Antilles. Interactions techniques entre consommation alimentaire et travail de la coquille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, II, pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclones et patrimoine archéologique littoral : apports des interventions menées après les ouragans Irma et Maria (2017) sur les îles caribéennes de Saint-Martin et de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements / Archéologie des peuplements littoraux, HOMER 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATHERINE DUPONT; ANNA BAUDRY; MARIE-YVANE DAIRE (DIR.), Sep 2021, Oléron, France. pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05493295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements and human/environment interactions in the Atlantic north of the Equator / Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur, HOMER 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire, Sep 2021, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congress of the International Association for Caribbean Archaeology (IACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, St. Croix, Îles Vierges des États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéoécologie des sociétés insulaires des Petites Antilles au Mésoindien : l'enjeu des ressources à Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la Société préhistorique française de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.213-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island societies during the Archaic Age in the Lesser Antilles: the issue of resources in Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 81st Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE EN PLACE D’UN RÉFÉRENTIEL SUR UN ACCUMULATEUR DE MOLLUSQUES TERRESTRES TROPICAUX : LE MILAN BEC-EN-CROC Mission à la Grenade (14-18 décembre 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du GDR Taphnea. Aix-en-Provence le 27 Octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.126-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.277-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement précéramique de la Baie Orientale à Saint-Martin (Petites Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section 17, C17.1, Acts of the XIVth UISPP Congress, University of Liège, Belgique, 2-8 sept. 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Liège, Belgique. pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Columbian Preceramic Shellfish Consumption and Shell Tool Production : Shell Remains from Orient Bay, Saint-Martin, Northern Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICAZ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Durham, United Kingdom. pp.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et remplissage du karst littoral guadeloupéen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Scalliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association française de Karstologie : « Le Karst, indicateur performant des environnements passés et actuels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Arette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements. Archéologie des peuplements littoraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestones, pp.45-56, 2026, ISBN 978-94-6426-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de l'esclavage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-287, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel antillais précolombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-87, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6. Synthesis. The Troumassoid Turning Point: local development or introduction of new houses, subsistence patterns, and ceramics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knippenberg Sebastiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Tomadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martijn van den Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Investigations on Guadeloupe, French West Indies: The Troumassoid turning point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.248-263, 2022, Archaeological Investigations on Guadeloupe, French West Indies. The Troumassoid Turning Point, 978-1-032-02054-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges coquilliers (Chap. 39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.475-492, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joshua M. Torres; A. Brooke Persons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Seventh Congress of the International Association for Caribbean Archaeology, 24-28 July 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Caribbean Archaeology, pp.495-503, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures des premières sociétés du Néolithique précéramique de Chypre Apport des gisements de Klimonas et de Shillourokambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française, 9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-197, 2017, 2-913745-2-913745-69-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoït Bérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Sidestone Press, pp.245-278, 2014, Taboui, collection d’archéologie Caraïbe, 978-90-8890-291-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-102, 2014, Taboui n° 2 (Collection d'archéologie caraïbe), 978-90-8890-274-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts stratifiés du secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-141, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-250, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Maison 1 » (« Secteur 4 »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-470, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-293, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-432, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des faunes de Shillourokambos à la caractérisation historique, techno-économique et symbolique des sociétés du Néolithique précéramique chypriote et proche-oriental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, École Française d'Athènes,, pp. 1161-1194, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sondage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-454, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fosses et dépressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-234, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le puits 433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Guilaine, F. Briois, J.-D. Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 1, Travaux de la mission Néolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.319-333, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et remplissages du karst littoral guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Scalliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanara, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le karst, indicateur performant des environnements passés et actuels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICN, Orthez, pp.226-233, 2009, Karstologia mémoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement précéramique de la Baie orientale à Saint-Martin (Petites Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France archéologique : vingt ans d'aménagements et de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan / Inrap, Paris, pp.236-237, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des milieux marins par les populations précolombiennes des Petites Antilles. Projet collectif de recherche (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.117704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin - Hope Estate Fouille programmée (1997) [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulfroy Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauvière François-Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stouvenot Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des milieux marins par les populations précolombiennes des Petites Antilles. Projet collectif de recherche (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.117851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des milieux marins par les populations précolombiennes des Petites Antilles. Projet collectif de recherche (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.117611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anse à la Gourde - St-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Papin - Morne à l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New and the Old: re-excavations at Abri Cadet 3, Marie Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04559277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Barthélémy (971) Gustavia, rue du roi Oscar II - Evolution d'une propriété au coeur de Gustavia : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2025, 2 vol. (349, 527 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DROM, Guadeloupe (971), Capesterre-Belle-Eau, Saint-Clair, 10 Lots William Eson-Henry AT 1722 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Mer, Saint-Martin, Friar’s Bay, Anse des Pères Projet de construction AO 747 et 748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04420593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:72.916666666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Serrand </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">EN BREF</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Archéologue, archéo-malacologue</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur, Chargé de recherche archéologique (responsable d’opération) à l’INRAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Associée à l’UMR 7209, Archéozoologie, Archéobotanique, Sociétés, Pratiques et Environnements, CNRS, Muséum National d’Histoire Naturelle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Spécialiste archéomalacologue - Période précolombienne, période historique</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">25 ans d’ancienneté dont 13 à l’Inrap, travail à l’international (Mexique, Angola, Montserrat, Anguilla, Aruba, Etats-Unis, Chypre)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">FORMATION</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat : 2002 Université Paris I Sorbonne, Muséum d’Histoire naturelle, Paris : Exploitation des invertébrés marins et terrestres par les populations Saladoïdes et Post-Saladoïdes du Nord des Petites Antilles (500 B.C.-1200 A.D.).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES RESPONSABILITES D’OPERATIONS ARCHEOLOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019 Fouille, Guadeloupe, Trois-Rivières (Parc des Roches gravées) : occupations précolombienne puis coloniales</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013-19 16 diagnostics en Guadeloupe / 3 à St-Martin / 2 en Martinique : contextes historiques et précolombiens – quinzaine d’expertises archéo-malacologiques</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2013 Fouille, Guadeloupe, Port-Louis (La Piéta) : quartier servile d’habitation coloniale</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012 Fouille, Marie-Galante, Capesterre (Stade José Bade/Tourlourous) : site amérindien précolombien multiphasé (habitat, dépotoirs, sépultures)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2009-12 23 diagnostics en Guadeloupe / 4 en Martinique / 6 à St-Martin : contextes historiques (habitations coloniales, habitats urbains, quartiers serviles) et précolombiens (habitats amérindiens précolombiens, campements précéramiques)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES ETUDES DE MALACOFAUNES ARCHEOLOGIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001-19 fouilles préventives Inrap dans les Petites Antilles – occupations précolombiennes et coloniales : Anse-Bertrand, 2018 ; Lot 73, 2018 ; Pointe du Canonnier, 2017 ; BK 76-77 et 78, 2014-15-17 ; Mont-Vernon, 2011 ; Pointe-Noire, Rédeau, 2011 ; Port-Louis, 2011 ; Sainte-Rose, La Ramée, 2008 ; Le Moule, L'Autre Bord, 2008 ; Basse-Terre, Gare Maritime, 2006 ; Etang Rouge 2005-6 ; Baie Orientale, 2001-2005</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1997-2005 fouilles programmées dans les Petites Antilles : Martinique, Macabou, Trabaud, Salines, Diamant, SRA (Ouacabou) ; Saint-Martin, Hope Estate, 1997-2000, (AAHE) ; Marie-Galante, Bas-de-la-Source, 2005 (SRA) ; Puerto Rico, Paso del Indio, Heritage Resources, Caribbean Nat. Forest, 2004 ; Anguilla, Barnes Bay, Anguilla National Trust, Pittsburgh University, 1996 ; Montserrat, Trants, Carnegie Museum of Natural History, Université du Maine, E-U, 1995-1997 ; Aruba, Tanki Flip, Universités Leiden et Paris I, 1994</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2001-02 fouilles programmées, Corse, Monte Leone, pré-Néolithique ; Chypre, Shillourokambos, Néolithique précéramique, CNRS, MNHN</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">PRINCIPALES COLLABORATIONS SCIENTIFIQUES</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1995-2019 Associée à l’UMR 7209, Archéozooloie, Archéobotanique, Sociétés, Pratiques et Environnements, CNRS, Muséum National d’Histoire Naturelle</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015-19 Associée à l’UMR 8096, Archéologie des Amériques, CNRS, Université Paris I</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2015-18 Groupe de recherche en archéologie navale (GRAN) / Inrap, Tromelin</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-15 PCR puis PO-FEDER Biodiversité Insulaire Vertébrée, floristique et malacologique Ancienne de l’Archipel de Guadeloupe, A. Lenoble, UMR PACEA 5199</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2012-15 APP Côte sous le vent en Guadeloupe au Néoindien, D. Bonnissent Inrap</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2010-12 PCR Cavités naturelles de Guadeloupe, aspects géologiques, fauniques et archéologiques, A. Lenoble & P. Courtaud (CNRS, PACEA), P. Fouéré (Inrap GSO), S. Grouard (MNHN)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2003-10 Modifications des paléo-environnements et occupations amérindiennes de l’île de Saint-Martin, D. Bonnissent Inrap</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">1999-2004 Le Néolithique de la Martinique dans son contexte antillais, B. Bérard, Université des Antilles et de la Guyane</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading3"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ENSEIGNEMENT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-19 Interventions en Licence Histoire / Archéologie / Histoire de l'Art, L1 UEP-2bDisciplinaire Méthodes et Techniques de l’archéologie Université des Antilles, UFR Lettres et Sciences Humaines, Département d'Histoire, Martinique - Archéologie précolombienne / archéo-malacologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005-15 Intervention dans divers séminaires des Universités Paris I et Nanterre - Archéologie précolombienne / archéo-malacologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">2005 Chargée de cours, Master Muséum, Spécialité Quaternaire et Préhistoire, Paléoenvironnements, Lignée humaine, Histoire des Sociétés, QP22, Techniques, pratiques et stratégies d’exploitation des animaux par les sociétés holocènes (M2, S3)</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">99-2000 Chargée de cours - Université Paris I, Panthéon-Sorbonne – Maîtrise, Archéozoologie</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">98-2000 Chargée de cours - Ecole Doctorale Environnement et Archéologie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre archéologique INRAP</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Route de Dolé - 97113 Gourbeyre, Guadeloupe</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">05 90 60 57 12 / 06 94 24 11 45</w:t></w:r><w:br/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie.serrand@inrap.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine archéologique amérindien des Petites Antilles en bord de mer. Enjeux et urgences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors série 6, pp.37-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04107188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of the Grenada Hook-billed Kite (Chondrohierax uncinatus mirus) diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Caribbean Ornithology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.90-95. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.55431/jco.2022.35.90-95⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interacting Pre-Columbian Amerindian Societies and Environments: Insights from Five Millennia of Archaeological Invertebrate Record on the Saint- Martin Island (French Lesser Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (1), pp.99-114. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14614103.2018.1450463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Five Millennia of Horse Management with Extensive Ancient Genome Time Series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristian Hanghøj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naveed Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charleen Gaunitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andaine Seguin-Orlando</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 177 (6), pp.1419-1435.e31. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cell.2019.03.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blanchard Cave 2: A historical period Audubon's shearwater (Puffinus lherminieri) nesting site in Marie-Galante (Guadeloupe islands, FWI)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Gala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17, pp.250-262. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2017.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Past occurrence of the rare landsnail Amphibulima patula (Bruguière, 1789) in Guadeloupe (Mollusca; Amphibulimidae).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 29 (2), pp.95-104. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/quaternaire.8819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02409421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bitumen residue on a Late Ceramic Age three-pointer from Marie-Galante, Guadeloupe: Chemical characterization and ligature evidence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sibilla Orsini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Ribechini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers serviles, variabilité des implantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Molet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 150, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les quartiers serviles, variabilité des implantations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Barbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Molet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 150, pp.40-45. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.3872⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence for historical human-induced extinctions of vertebrate species on La Désirade (French West Indies)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85 (01), pp.54 - 65. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.yqres.2015.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hurricanes and climate in the Caribbean during the past 3700 years BP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Malaizé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Carbonel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Charlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Holocene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (6), pp. 911-924. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959683611400198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00758748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abri de l’Anse à la Gourde, Saint-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrik Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01842966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des invertébrés par les sociétés précolombiennes des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Société des américanistes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 93 (1), pp.7-47. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/jsa.6213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01849152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’économie des sociétés précolombiennes des Petites Antilles. Contribution des données sur l’exploitation des invertébrés marins et terrestres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 108/109, pp.78-90. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/nda.154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01876514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléoclimat des Petites Antilles depuis 4000 ans BP : l'enregistrement de la lagune de Grand-Case à Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lozouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 336 (16), pp.1501-1510</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des mollusques marins par les populations précolombiennes insulaires des Petites Antilles. Interactions techniques entre consommation alimentaire et travail de la coquille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, II, pp.121-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02095377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclones et patrimoine archéologique littoral : apports des interventions menées après les ouragans Irma et Maria (2017) sur les îles caribéennes de Saint-Martin et de la Guadeloupe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Hénocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements / Archéologie des peuplements littoraux, HOMER 2021 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CATHERINE DUPONT; ANNA BAUDRY; MARIE-YVANE DAIRE (DIR.), Sep 2021, Oléron, France. pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05493295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Lopez-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements and human/environment interactions in the Atlantic north of the Equator / Archéologie des peuplements littoraux et des interactions Homme/Milieu en Atlantique nord équateur, HOMER 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Dupont; Anna Baudry; Marie-Yvane Daire, Sep 2021, Oléron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04253149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New and the Old: Re-Excavations at Cadet 3 Rockshelter, Marie Galante).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-Examining Self: Caribbean Archaeology in the 21st Century. 28th Congress of the International Association of Caribbean Archaeology.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Bridgetown, Barbados</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02413341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVII Congress of the International Association for Caribbean Archaeology (IACA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, St. Croix, Îles Vierges des États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03521194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Island societies during the Archaic Age in the Lesser Antilles: the issue of resources in Saint-Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 81st Annual Meeting of the Society for American Archaeology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Archéoécologie des sociétés insulaires des Petites Antilles au Mésoindien : l'enjeu des ressources à Saint-Martin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bruxelles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance de la Société préhistorique française de Rennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Rennes, France. pp.213-260</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01423089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MISE EN PLACE D’UN RÉFÉRENTIEL SUR UN ACCUMULATEUR DE MOLLUSQUES TERRESTRES TROPICAUX : LE MILAN BEC-EN-CROC Mission à la Grenade (14-18 décembre 2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Mallye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de restitution du GDR Taphnea. Aix-en-Provence le 27 Octobre 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.277-295</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00989844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50 ans d'archéologie caribéenne. 1961-2011. 24e congrès de l'Association Internationale de l'Archéologie de la Caraïbe (AIAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Fort-de-France, Martinique. pp.126-140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement précéramique de la Baie Orientale à Saint-Martin (Petites Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chancerel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Section 17, C17.1, Acts of the XIVth UISPP Congress, University of Liège, Belgique, 2-8 sept. 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Liège, Belgique. pp.161-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01996225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pre-Columbian Preceramic Shellfish Consumption and Shell Tool Production : Shell Remains from Orient Bay, Saint-Martin, Northern Lesser Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ICAZ Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Durham, United Kingdom. pp.29-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forme et remplissage du karst littoral guadeloupéen.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Scalliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l’association française de Karstologie : « Le Karst, indicateur performant des environnements passés et actuels »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Arette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03149630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bouiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Boissière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Blin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Inrap. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.336, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tic-tac, le compte à rebours a démarré : la perte du patrimoine archéologique côtier des Petites Antilles françaises, entre urgence et stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Yvane Daire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías López-Romero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Dupont; Anna Baudry; Marie-Yvane Daire. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeology of coastal settlements. Archéologie des peuplements littoraux.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sidestones, pp.45-56, 2026, ISBN 978-94-6426-343-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05485528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'archipel antillais précolombien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.84-87, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de l'esclavage aux Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Garcia; Marc Bouiron. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas archéologique de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Tallandier; Inrap</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.284-287, 2023, 979-10-210-5938-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04445937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">6. Synthesis. The Troumassoid Turning Point: local development or introduction of new houses, subsistence patterns, and ceramics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Bel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knippenberg Sebastiaan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Romon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Tomadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Martijn van den Bel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archaeological Investigations on Guadeloupe, French West Indies: The Troumassoid turning point</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.248-263, 2022, Archaeological Investigations on Guadeloupe, French West Indies. The Troumassoid Turning Point, 978-1-032-02054-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vestiges coquilliers (Chap. 39)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.475-492, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chat, fourrures et parures en coquillage : les dépôts remarquables des structures 283 et 389 (Chap. 43)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, pp.633-657, 2021, 9782271130631</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03950801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plantation Mont Vernon à Saint-Martin (Petites Antilles) : la sucrerie et le quartier servile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Cloarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Vallauri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Joshua M. Torres; A. Brooke Persons. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Twenty-Seventh Congress of the International Association for Caribbean Archaeology, 24-28 July 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association for Caribbean Archaeology, pp.495-503, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01985135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parures des premières sociétés du Néolithique précéramique de Chypre Apport des gisements de Klimonas et de Shillourokambos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solange Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séances de la Société préhistorique française, 9.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.183-197, 2017, 2-913745-2-913745-69-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréquentation amérindienne des cavités des Petites Antilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benoït Bérard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Sidestone Press, pp.245-278, 2014, Taboui, collection d’archéologie Caraïbe, 978-90-8890-291-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03528644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'abri sous roche Cadet 3 (Marie-Galante) : un gisement à accumulations de faune et à vestiges archéologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologie Caraïbe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidestone Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.77-102, 2014, Taboui n° 2 (Collection d'archéologie caraïbe), 978-90-8890-274-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01101916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le puits 433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Remicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Soula</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Guilaine, F. Briois, J.-D. Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique pré-céramique à Chypre. Les fouilles du secteur 1, Travaux de la mission Néolithisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Errance, pp.319-333, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01766363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « Maison 1 » (« Secteur 4 »)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.455-470, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 117</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.277-293, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les dépôts stratifiés du secteur 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-141, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les puits : le puits 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Béliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.235-250, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La structure 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-432, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des faunes de Shillourokambos à la caractérisation historique, techno-économique et symbolique des sociétés du Néolithique précéramique chypriote et proche-oriental.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Denis Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvador Bailon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Cucchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Desse-Berset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos. Un établissement néolithique pré-céramique à Chypre. Les fouilles du Secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, École Française d'Athènes,, pp. 1161-1194, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01980527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sondage 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-454, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fosses et dépressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guilaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Briois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Carrère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Coularou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Guilaine; François Briois; Jean-Denis Vigne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shillourokambos, un établissement néolithique précéramique à Chypre. Les fouilles du secteur 1. Travaux de la mission "Néolithisation"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errance; École Française d'Athènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.185-234, 2011, Archéologie aujourd'hui, 978-2-87772-437-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01910823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et remplissages du karst littoral guadeloupéen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Stouvenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Scalliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vanara, N. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le karst, indicateur performant des environnements passés et actuels.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICN, Orthez, pp.226-233, 2009, Karstologia mémoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00796247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control mechanism of biodiversity at the Holocene time scale: the contributions of archaezoology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-D. Vigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Balasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bearez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bournery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biodiversité et changement global. Réponses adaptatives au changement global : résultats et prospectives. IFB - GICC, Colloque de restitution 18 - 20 sept. 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFB - GICC, ASIEM, pp.167-172, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03529622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le gisement précéramique de la Baie orientale à Saint-Martin (Petites Antilles)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bertran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Paul Demoule. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France archéologique : vingt ans d'aménagements et de découvertes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hazan / Inrap, Paris, pp.236-237, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00586173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des milieux marins par les populations précolombiennes des Petites Antilles. Projet collectif de recherche (2000)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.117851</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des milieux marins par les populations précolombiennes des Petites Antilles. Projet collectif de recherche (1998)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.117611</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation des milieux marins par les populations précolombiennes des Petites Antilles. Projet collectif de recherche (1999)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.117704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Martin - Hope Estate Fouille programmée (1997) [notice archéologique]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boulfroy Valérie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chauvière François-Xavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stouvenot Christian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04004142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anse à la Gourde - St-François</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karyne Debue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yodrick Franel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Queffelec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grotte Papin - Morne à l'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Fouéré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bonnissent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grouard Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01079353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The New and the Old: re-excavations at Abri Cadet 3, Marie Galante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lenoble</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Bochaton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Courtaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04559277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DROM, Guadeloupe (971), Capesterre-Belle-Eau, Saint-Clair, 10 Lots William Eson-Henry AT 1722 pp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martijn van den Bel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05234167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saint-Barthélémy (971) Gustavia, rue du roi Oscar II - Evolution d'une propriété au coeur de Gustavia : rapport de fouille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Bolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Casagrande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coulaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Georges Ferrié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Grouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2025, 2 vol. (349, 527 p.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05514516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outre-Mer, Saint-Martin, Friar’s Bay, Anse des Pères Projet de construction AO 747 et 748</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Serrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reggio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAP (Rapport de diagnostic). 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04420593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId170"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nathalie.serrand@inrap.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843349v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.90-95" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107188v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1450463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526943v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibilla Orsini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ribechini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.014" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3872" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409421v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8819" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611400198" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.6213" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.154" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J6Z3NHKP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01964305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05493295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;nocq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423089v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003711v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964056v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989844v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Scalliet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445937v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950791v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910822v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/shillourokambos-tome-1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910827v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910833v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980527v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910824v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766363v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028071v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004142v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulfroy Val&#233;rie" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvi&#232;re Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stouvenot Christian" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028080v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028086v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234167v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nathalie.serrand@inrap.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04107188v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bonnissent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Serrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Stouvenot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843349v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Charles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55431/jco.2022.35.90-95" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526948v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14614103.2018.1450463" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166928v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fages" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Hangh&#248;j" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Khan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charleen Gaunitz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andaine Seguin-Orlando" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2019.03.049" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347470v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Bochaton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Gala" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2017.11.004" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02409421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bertrand" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8819" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526943v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibilla Orsini" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Ribechini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.07.014" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586528v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Barbier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Molet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Verdin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.3872" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526958v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Grouard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yqres.2015.11.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9M0QBNX5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00758748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malaiz&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Charlier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683611400198" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrik Franel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Queffelec" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01849152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jsa.6213" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01876514v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.154" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-J6Z3NHKP-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01964305v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Imbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lozouet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095377v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05493295v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H&#233;nocq" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04253149v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Yvane Daire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Lopez-Romero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02413341v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521194v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cloarec" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Vallauri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003711v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423089v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00989844v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964056v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01996225v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chancerel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Romon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586176v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149630v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grouard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Scalliet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445680v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garcia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouiron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Boissi&#232;re" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.tallandier.com/livre/atlas-archeologique-de-la-france/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05485528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as L&#243;pez-Romero" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445909v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04445937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526792v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Knippenberg Sebastiaan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grouard Sandrine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Tomadini" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950801v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Carr&#232;re" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Debue" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gerard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985135v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902972v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101916v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sidestone.com" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766363v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Remicourt" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Briois" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Perrin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910834v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.actes-sud.fr/catalogue/histoire/shillourokambos-tome-1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910830v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910822v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910827v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910833v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Vigne" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Giraud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01980527v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cucchi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Desse-Berset" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910824v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910823v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00796247v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03529622v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balasse" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bearez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bournery" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00586173v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028080v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028086v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028071v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boulfroy Val&#233;rie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvi&#232;re Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stouvenot Christian" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079356v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yodrick Franel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01079353v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04559277v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234167v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05514516v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Bolle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04420593v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>