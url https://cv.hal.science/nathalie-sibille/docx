--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Sibille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director CNRS & Team Leader - Univ. Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8145-6795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076973433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216125771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-2905-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trained in Physics and expert in NMR spectroscopy for Structural Biology, my research interest is centred on Intrinsically Disordered Proteins (IDPs) and their functions. They are the targets of multiple post-translational modifications modulating interaction with physiological partners, in particular for modulation of signaling events in cells. My main project aim to study the molecular mechanism of interaction of GPCR and arrestin.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming the Optoelectronic Properties of Atomically Precise Gold Nanoclusters Using the Conformational Landscape of Intrinsically Disordered Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kumanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouanchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e02991. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202502991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Incorporation of Fluorinated Prolines into Proteins and their Impact on Neighbouring Residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyesh Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202403718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral peptides allow aggregation of cationic peptides in antimicrobial secretory fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peicho Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rositsa Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandar Litov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 778, pp.152294. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2025.152294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids modulate the dynamics of GPCR:β-arrestin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoniel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ann Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4982. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cyclin-dependent kinase-mediated phosphorylation switch of disordered protein condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geronimo Dubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6316. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-42049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation motif dictates GPCR C-terminal domain conformation and arrestin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (11), pp.1394-1406.e7. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2023.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function relationships in protein homorepeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Andrade-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.102726. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbi.2023.102726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the vasopressin hormone–V2 receptor–β-arrestin1 ternary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Orcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Trapani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (35), pp.eabo7761. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abo7761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eIF4G1 N-terminal intrinsically disordered domain is a multi-docking station for RNA, Pab1, Pub1 and self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Chaves-Arquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Martínez-Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Camero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2022.986121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into the Intrinsically Disordered GPCR C:Terminal Region, Major Actor in Arrestin:GPCR Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Martí Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.617. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom12050617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of molecular interactions involving intrinsically disordered proteins: A molecular modeling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinka Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Barducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.3817-3828. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2021.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Δ133p53β isoform pro-invasive activity is regulated through an aggregation-dependent mechanism in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Arsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Slatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.5463. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25550-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural insights into the cooperative interaction of the intrinsically disordered co-activator TIF2 with retinoic acid receptor heterodimer (RXR/RAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Senicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João E Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 433 (9), pp.166899. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2021.166899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting secondary structure propensities in IDPs using simple statistics from three-residue fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vaisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 342 (19), pp.5447-5459. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2020.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the reduced abundance of proline cis conformation in protein poly-proline tracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (17), pp.7976-7986. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c02263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Cell-Free Expression of Sub-Pathological and Pathological Huntingtin Exon-1 for NMR Studies. General Approaches for the Isotopic Labeling of Low-Complexity Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1458. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10101458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDPs and their complexes in GPCR and nuclear receptor signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane E Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Molecular Biology and Translational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dancing Protein Clouds: Intrinsically Disordered Proteins in Health and Disease, Part B, 174, pp.105 - 155. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.pmbts.2020.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flanking regions determine the structure of the poly-glutamine homo- repeat in huntingtin through mechanisms common among glutamine-rich human proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.733-746.e5. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2020.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐Specific Isotopic Labeling (SSIL) – Access to High‐Resolution Structural and Dynamic Information in Low Complexity Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201900583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Protein Disorder in Retinoic Acid Receptor Heterodimer and Its Corepressor Regulates Gene Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (8), pp.1270-1285.e6. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Ensemble Models of Intrinsically Disordered Proteins Using a Structure-Encoding Coil Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vaisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.381-391.e2. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid parallelization of a multi-tree path search algorithm: Application to highly-flexible biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Molloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vaisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.84-100. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Strategy to Access Structural Information at Atomic Resolution in Polyglutamine Homorepeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201711530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Highly Flexible Proteins by Small-Angle Scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Herranz-Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.PP.107-129. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-6038-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling polydispersity in the PCNA−p15PAF complex, a disordered, transient and multivalent macromolecular assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po-Chia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo De biasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.1501-1515. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p15(PAF) Is an Intrinsically Disordered Protein with Nonrandom Structural Preferences at Sites of Interaction with Other Proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo de Biasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibáñez de Opakua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (4), pp.865-874. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring residual dipolar couplings at high hydrostatic pressure: robustness of alignment media to high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Dellarole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roumestand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10858-013-9798-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of intrinsically disordered proteins by the combined use of NMR and SAXS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (5), pp.955-962. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20120149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low concentration of a Gd-chelate increases the signal-to-noise ratio in fast pulsing BEST experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Déméné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 224, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization by nuclear magnetic resonance of the impact of phosphorylation in the proline-rich region of the disordered Tau protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fauquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Verdegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laziza Amniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.23210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleuropein and derivatives from olives as Tau aggregation inhibitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Daccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Slomianny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochemistry International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.700-7. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuint.2011.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for the non-immunosuppressive character of the cyclosporin A analogue Debio 025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hanoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonachera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (22), pp.4679-86. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi1003266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR spectroscopy of the neuronal tau protein: normal function and implication in Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smet-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laziza Amniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (4), pp.1006-11. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST0381006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective backbone labelling of ILV methyl labelled proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hanoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonachera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Verdegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4), pp.219-27. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10858-009-9307-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterisation of the interaction between cyclophilin B and A heparin derived oligosaccharide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hanoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M706353200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau aggregation in Alzheimer's disease : what role for phosphorylation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laziza Amniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR analysis of a Tau phosphorylation pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lacosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.3575-3583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative NMR study on the impact of point mutations on protein stability of Pseudomonas mendocina lipase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Azuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Ganshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (8), pp.1915-1927. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1110/ps.062213706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Impact of Heparin Binding to Full-Length Tau As Studied by NMR Spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.12560-12572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Structure of the Sulfite Reductase Flavodoxin-like Domain from Escherichia coli † , ‡</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (25), pp.9086-9095. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi050437p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Chain Orientation from Methyl 1 H− 1 H Residual Dipolar Couplings Measured in Highly Deuterated Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (49), pp.14616-14625. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja020888m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity, Secondary Structure, and Molecular Topology of the Escherichia coli Sulfite Reductase Flavodoxin-like Domain †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Champier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (11), pp.3770-3780. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi016008i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of Local and Long-Range Structural Order in Theophylline-Binding RNA Using 13 C− 1 H Residual Dipolar Couplings and Restrained Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 123 (49), pp.12135-12146. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja011646+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 13C and 15N assignment of the flavodoxin-like domain of the Escherichia coli sulfite reductase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (1), pp.71-72. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1011985803535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Intrinsically Disordered Proteins and Atomically Precise Gold Nanoclusters Modulates their Optical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kumanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouanchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids modulate the dynamics of gpcr:β-arrestin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoniel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ann Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-Governed Solvation Behaviour of Novel AMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peicho Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rositsa Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandar Litov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of pathogenic huntingtin exon-1 defines the bases of its aggregation propensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CDK-mediated phosphorylation switch of disordered protein condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Altelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geronimo Dubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk W.P. van Den Toorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Van Mierlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent interactions between eIF4G1, Pub1 and Pab1 drive the formation of protein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Chaves-Arquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Martínez-Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Camero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désordre Fonctionnel dans les Mécanismes Moléculaires de régulation de la Signalisation Cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03883914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Characterization of Intrinsically Disordered Proteins and Its Biological Significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham A. Webb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.381-399, 2018, 978-3-319-28387-6. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28388-3_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId241"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Sibille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director CNRS & Team Leader - Univ. Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8145-6795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076973433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216125771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-2905-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trained in Physics and expert in NMR spectroscopy for Structural Biology, my research interest is centred on Intrinsically Disordered Proteins (IDPs) and their functions. They are the targets of multiple post-translational modifications modulating interaction with physiological partners, in particular for modulation of signaling events in cells. My main project aim to study the molecular mechanism of interaction of GPCR and arrestin.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming the Optoelectronic Properties of Atomically Precise Gold Nanoclusters Using the Conformational Landscape of Intrinsically Disordered Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kumanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouanchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e02991. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202502991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a unified framework for determining conformational ensembles of disordered proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Ghafouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kadeřávek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Aspromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-026-03003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Incorporation of Fluorinated Prolines into Proteins and their Impact on Neighbouring Residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyesh Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202403718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral peptides allow aggregation of cationic peptides in antimicrobial secretory fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peicho Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rositsa Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandar Litov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 778, pp.152294. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2025.152294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids modulate the dynamics of GPCR:β-arrestin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoniel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ann Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4982. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation motif dictates GPCR C-terminal domain conformation and arrestin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (11), pp.1394-1406.e7. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2023.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function relationships in protein homorepeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Andrade-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.102726. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbi.2023.102726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cyclin-dependent kinase-mediated phosphorylation switch of disordered protein condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geronimo Dubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6316. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-42049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the vasopressin hormone–V2 receptor–β-arrestin1 ternary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Orcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Trapani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (35), pp.eabo7761. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abo7761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eIF4G1 N-terminal intrinsically disordered domain is a multi-docking station for RNA, Pab1, Pub1 and self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Chaves-Arquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Martínez-Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Camero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2022.986121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into the Intrinsically Disordered GPCR C:Terminal Region, Major Actor in Arrestin:GPCR Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Martí Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.617. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom12050617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of molecular interactions involving intrinsically disordered proteins: A molecular modeling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinka Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Barducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.3817-3828. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2021.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Δ133p53β isoform pro-invasive activity is regulated through an aggregation-dependent mechanism in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Arsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Slatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.5463. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25550-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural insights into the cooperative interaction of the intrinsically disordered co-activator TIF2 with retinoic acid receptor heterodimer (RXR/RAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Senicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João E Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 433 (9), pp.166899. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2021.166899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Cell-Free Expression of Sub-Pathological and Pathological Huntingtin Exon-1 for NMR Studies. General Approaches for the Isotopic Labeling of Low-Complexity Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1458. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10101458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDPs and their complexes in GPCR and nuclear receptor signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane E Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Molecular Biology and Translational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dancing Protein Clouds: Intrinsically Disordered Proteins in Health and Disease, Part B, 174, pp.105 - 155. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.pmbts.2020.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flanking regions determine the structure of the poly-glutamine homo- repeat in huntingtin through mechanisms common among glutamine-rich human proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.733-746.e5. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2020.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the reduced abundance of proline cis conformation in protein poly-proline tracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (17), pp.7976-7986. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c02263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting secondary structure propensities in IDPs using simple statistics from three-residue fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vaisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 342 (19), pp.5447-5459. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2020.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Protein Disorder in Retinoic Acid Receptor Heterodimer and Its Corepressor Regulates Gene Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (8), pp.1270-1285.e6. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Ensemble Models of Intrinsically Disordered Proteins Using a Structure-Encoding Coil Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vaisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.381-391.e2. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐Specific Isotopic Labeling (SSIL) – Access to High‐Resolution Structural and Dynamic Information in Low Complexity Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201900583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Strategy to Access Structural Information at Atomic Resolution in Polyglutamine Homorepeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201711530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid parallelization of a multi-tree path search algorithm: Application to highly-flexible biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Molloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vaisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.84-100. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling polydispersity in the PCNA−p15PAF complex, a disordered, transient and multivalent macromolecular assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po-Chia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo De biasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.1501-1515. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Highly Flexible Proteins by Small-Angle Scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Herranz-Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.PP.107-129. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-6038-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p15(PAF) Is an Intrinsically Disordered Protein with Nonrandom Structural Preferences at Sites of Interaction with Other Proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo de Biasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibáñez de Opakua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (4), pp.865-874. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring residual dipolar couplings at high hydrostatic pressure: robustness of alignment media to high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Dellarole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roumestand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10858-013-9798-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of intrinsically disordered proteins by the combined use of NMR and SAXS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (5), pp.955-962. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20120149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low concentration of a Gd-chelate increases the signal-to-noise ratio in fast pulsing BEST experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Déméné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 224, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization by nuclear magnetic resonance of the impact of phosphorylation in the proline-rich region of the disordered Tau protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fauquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Verdegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laziza Amniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.23210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleuropein and derivatives from olives as Tau aggregation inhibitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Daccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Slomianny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochemistry International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.700-7. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuint.2011.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR spectroscopy of the neuronal tau protein: normal function and implication in Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smet-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laziza Amniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (4), pp.1006-11. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST0381006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for the non-immunosuppressive character of the cyclosporin A analogue Debio 025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hanoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonachera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (22), pp.4679-86. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi1003266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective backbone labelling of ILV methyl labelled proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hanoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonachera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Verdegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4), pp.219-27. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10858-009-9307-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau aggregation in Alzheimer's disease : what role for phosphorylation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laziza Amniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterisation of the interaction between cyclophilin B and A heparin derived oligosaccharide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hanoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M706353200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR analysis of a Tau phosphorylation pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lacosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.3575-3583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative NMR study on the impact of point mutations on protein stability of Pseudomonas mendocina lipase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Azuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Ganshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (8), pp.1915-1927. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1110/ps.062213706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Impact of Heparin Binding to Full-Length Tau As Studied by NMR Spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.12560-12572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Structure of the Sulfite Reductase Flavodoxin-like Domain from Escherichia coli † , ‡</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (25), pp.9086-9095. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi050437p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Chain Orientation from Methyl 1 H− 1 H Residual Dipolar Couplings Measured in Highly Deuterated Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (49), pp.14616-14625. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja020888m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity, Secondary Structure, and Molecular Topology of the Escherichia coli Sulfite Reductase Flavodoxin-like Domain †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Champier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (11), pp.3770-3780. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi016008i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 13C and 15N assignment of the flavodoxin-like domain of the Escherichia coli sulfite reductase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (1), pp.71-72. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1011985803535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of Local and Long-Range Structural Order in Theophylline-Binding RNA Using 13 C− 1 H Residual Dipolar Couplings and Restrained Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 123 (49), pp.12135-12146. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja011646+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Intrinsically Disordered Proteins and Atomically Precise Gold Nanoclusters Modulates their Optical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kumanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouanchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids modulate the dynamics of gpcr:β-arrestin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoniel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ann Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-Governed Solvation Behaviour of Novel AMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peicho Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rositsa Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandar Litov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of pathogenic huntingtin exon-1 defines the bases of its aggregation propensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CDK-mediated phosphorylation switch of disordered protein condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Altelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geronimo Dubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk W.P. van Den Toorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Van Mierlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent interactions between eIF4G1, Pub1 and Pab1 drive the formation of protein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Chaves-Arquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Martínez-Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Camero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désordre Fonctionnel dans les Mécanismes Moléculaires de régulation de la Signalisation Cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03883914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Characterization of Intrinsically Disordered Proteins and Its Biological Significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham A. Webb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.381-399, 2018, 978-3-319-28387-6. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28388-3_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3554027A"/>
+    <w:nsid w:val="11B81BD0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-sibille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8145-6795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076973433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216125771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2905-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kumanski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouanchaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865645v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Elena-Real" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Urbanek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyesh Mohanty" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Levy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403718" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274303v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peicho Petkov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Marinova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandar Litov" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Sirakova" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lilkova" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2025.152294" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Gomes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Michele" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ann Roessner" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bisch" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59842-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Valverde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Dubra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phillips" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Haider" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42049-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2023.08.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andrade-Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bernad&#243;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102726" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bous" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouillen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo7761" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763836v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Chaves-Arquero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Mart&#237;nez-Lumbreras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Camero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.986121" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748408v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fournet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gontier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Mart&#237; Navia" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12050617" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03281983v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinka Clerc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Barducci" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.06.031" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346748v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Slatter" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Villain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25550-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047222v2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Senicourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Le Maire" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o E Carvalho" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guee" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.166899" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02920302v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro N Esta&#241;a" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barozet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.07.026" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02545935v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika N Urbanek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Popovic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Morat&#243;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02263" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047216v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Zhang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10101458" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749862v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane E Le Maire" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourguet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2020.05.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02893075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.04.008" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359756v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900583" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03078485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Cordeiro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.05.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delaforge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.10.016" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823694v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Molloy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.06.005" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737188v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711530" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01664316v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Herranz-Trillo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6038-0_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348011v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo De&#160;biasio" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Blanco" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1183" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967481v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Biasio" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ib&#225;&#241;ez de Opakua" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Villate" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Merino" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.12.046" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347973v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Dellarole" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Royer" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9798-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347934v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120149" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347955v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bellot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2012.07.022" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-678VTVBJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713027v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Verdegem" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23210" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ49HNST-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586934v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Daccache" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lion" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2011.02.010" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K2QZ87Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508817v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonachera" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamel" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1003266" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0381006" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373458v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9307-1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D41KT3ZL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175485v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Melchior" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Denys" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706353200" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161158v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085610v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu I" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lacosse" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347920v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Azuaga" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Ganshaw" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bott" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.062213706" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108261v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mulloy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347867v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050437p" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F9D1D8Q1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347862v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020888m" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HVX83L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347845v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Champier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi016008i" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HTK69BS3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347823v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pardi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja011646+" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347783v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011985803535" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-900KM885-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268234v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790648v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Bisch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279854v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846359v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845313v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Altelaar" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Valverde" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W.P. van Den Toorn" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Van Mierlo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047229v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03883914v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348118v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28388-3_52" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-sibille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8145-6795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076973433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216125771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2905-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kumanski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouanchaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05553030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ghafouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kade&#345;&#225;vek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Aspromonte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bernad&#243;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-026-03003-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Elena-Real" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Urbanek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyesh Mohanty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Levy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403718" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274303v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peicho Petkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Marinova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandar Litov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Sirakova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lilkova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2025.152294" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Gomes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Michele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ann Roessner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bisch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59842-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2023.08.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andrade-Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102726" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Valverde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Dubra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phillips" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Haider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42049-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouillen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo7761" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Chaves-Arquero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Mart&#237;nez-Lumbreras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Camero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.986121" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fournet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gontier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Mart&#237; Navia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12050617" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03281983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinka Clerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Barducci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.06.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Slatter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Villain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25550-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047222v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Senicourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Le Maire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o E Carvalho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.166899" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Morat&#243;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Popovic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10101458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane E Le Maire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2020.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02893075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika N Urbanek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro N Esta&#241;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.04.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02545935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02263" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02920302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barozet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.07.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03078485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Cordeiro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.05.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delaforge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.10.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900583" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711530" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823694v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Molloy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.06.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo De&#160;biasio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Blanco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1183" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01664316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Herranz-Trillo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6038-0_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Biasio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ib&#225;&#241;ez de Opakua" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Villate" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Merino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.12.046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Dellarole" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Royer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9798-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120149" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bellot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2012.07.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-678VTVBJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Verdegem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23210" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ49HNST-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586934v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Daccache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2011.02.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K2QZ87Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0381006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonachera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1003266" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9307-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D41KT3ZL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161158v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175485v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Melchior" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Denys" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706353200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085610v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu I" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lacosse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347920v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Azuaga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Ganshaw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bott" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.062213706" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108261v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mulloy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050437p" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F9D1D8Q1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020888m" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HVX83L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347845v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Champier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi016008i" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HTK69BS3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011985803535" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-900KM885-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pardi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja011646+" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268234v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790648v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Bisch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846359v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845313v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Altelaar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Valverde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W.P. van Den Toorn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Van Mierlo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047229v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03883914v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28388-3_52" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>