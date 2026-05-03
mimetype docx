--- v1 (2026-04-13)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Sibille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director CNRS & Team Leader - Univ. Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8145-6795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076973433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216125771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-2905-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trained in Physics and expert in NMR spectroscopy for Structural Biology, my research interest is centred on Intrinsically Disordered Proteins (IDPs) and their functions. They are the targets of multiple post-translational modifications modulating interaction with physiological partners, in particular for modulation of signaling events in cells. My main project aim to study the molecular mechanism of interaction of GPCR and arrestin.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming the Optoelectronic Properties of Atomically Precise Gold Nanoclusters Using the Conformational Landscape of Intrinsically Disordered Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kumanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouanchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, pp.e02991. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202502991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a unified framework for determining conformational ensembles of disordered proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Ghafouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kadeřávek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Aspromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-026-03003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Incorporation of Fluorinated Prolines into Proteins and their Impact on Neighbouring Residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyesh Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202403718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral peptides allow aggregation of cationic peptides in antimicrobial secretory fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peicho Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rositsa Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandar Litov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 778, pp.152294. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2025.152294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids modulate the dynamics of GPCR:β-arrestin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoniel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ann Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4982. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation motif dictates GPCR C-terminal domain conformation and arrestin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (11), pp.1394-1406.e7. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2023.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function relationships in protein homorepeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Andrade-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.102726. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbi.2023.102726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cyclin-dependent kinase-mediated phosphorylation switch of disordered protein condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geronimo Dubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6316. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-42049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the vasopressin hormone–V2 receptor–β-arrestin1 ternary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Orcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Trapani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (35), pp.eabo7761. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abo7761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eIF4G1 N-terminal intrinsically disordered domain is a multi-docking station for RNA, Pab1, Pub1 and self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Chaves-Arquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Martínez-Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Camero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2022.986121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into the Intrinsically Disordered GPCR C:Terminal Region, Major Actor in Arrestin:GPCR Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Martí Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.617. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom12050617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of molecular interactions involving intrinsically disordered proteins: A molecular modeling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinka Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Barducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.3817-3828. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2021.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Δ133p53β isoform pro-invasive activity is regulated through an aggregation-dependent mechanism in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Arsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Slatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.5463. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25550-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural insights into the cooperative interaction of the intrinsically disordered co-activator TIF2 with retinoic acid receptor heterodimer (RXR/RAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Senicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João E Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 433 (9), pp.166899. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2021.166899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Cell-Free Expression of Sub-Pathological and Pathological Huntingtin Exon-1 for NMR Studies. General Approaches for the Isotopic Labeling of Low-Complexity Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1458. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10101458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDPs and their complexes in GPCR and nuclear receptor signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane E Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Molecular Biology and Translational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dancing Protein Clouds: Intrinsically Disordered Proteins in Health and Disease, Part B, 174, pp.105 - 155. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.pmbts.2020.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flanking regions determine the structure of the poly-glutamine homo- repeat in huntingtin through mechanisms common among glutamine-rich human proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.733-746.e5. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2020.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the reduced abundance of proline cis conformation in protein poly-proline tracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (17), pp.7976-7986. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c02263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting secondary structure propensities in IDPs using simple statistics from three-residue fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vaisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 342 (19), pp.5447-5459. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2020.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Protein Disorder in Retinoic Acid Receptor Heterodimer and Its Corepressor Regulates Gene Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (8), pp.1270-1285.e6. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Ensemble Models of Intrinsically Disordered Proteins Using a Structure-Encoding Coil Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vaisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.381-391.e2. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐Specific Isotopic Labeling (SSIL) – Access to High‐Resolution Structural and Dynamic Information in Low Complexity Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201900583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Strategy to Access Structural Information at Atomic Resolution in Polyglutamine Homorepeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201711530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid parallelization of a multi-tree path search algorithm: Application to highly-flexible biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Molloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vaisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.84-100. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling polydispersity in the PCNA−p15PAF complex, a disordered, transient and multivalent macromolecular assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po-Chia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo De biasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.1501-1515. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Highly Flexible Proteins by Small-Angle Scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Herranz-Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.PP.107-129. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-6038-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p15(PAF) Is an Intrinsically Disordered Protein with Nonrandom Structural Preferences at Sites of Interaction with Other Proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo de Biasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibáñez de Opakua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (4), pp.865-874. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring residual dipolar couplings at high hydrostatic pressure: robustness of alignment media to high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Dellarole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roumestand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10858-013-9798-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of intrinsically disordered proteins by the combined use of NMR and SAXS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (5), pp.955-962. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20120149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low concentration of a Gd-chelate increases the signal-to-noise ratio in fast pulsing BEST experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Déméné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 224, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization by nuclear magnetic resonance of the impact of phosphorylation in the proline-rich region of the disordered Tau protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fauquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Verdegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laziza Amniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.23210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleuropein and derivatives from olives as Tau aggregation inhibitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Daccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Slomianny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochemistry International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.700-7. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuint.2011.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR spectroscopy of the neuronal tau protein: normal function and implication in Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smet-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laziza Amniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (4), pp.1006-11. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST0381006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for the non-immunosuppressive character of the cyclosporin A analogue Debio 025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hanoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonachera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (22), pp.4679-86. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi1003266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective backbone labelling of ILV methyl labelled proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hanoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonachera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Verdegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4), pp.219-27. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10858-009-9307-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau aggregation in Alzheimer's disease : what role for phosphorylation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laziza Amniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterisation of the interaction between cyclophilin B and A heparin derived oligosaccharide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hanoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M706353200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR analysis of a Tau phosphorylation pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lacosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.3575-3583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative NMR study on the impact of point mutations on protein stability of Pseudomonas mendocina lipase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Azuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Ganshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (8), pp.1915-1927. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1110/ps.062213706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Impact of Heparin Binding to Full-Length Tau As Studied by NMR Spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.12560-12572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Structure of the Sulfite Reductase Flavodoxin-like Domain from Escherichia coli † , ‡</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (25), pp.9086-9095. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi050437p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Chain Orientation from Methyl 1 H− 1 H Residual Dipolar Couplings Measured in Highly Deuterated Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (49), pp.14616-14625. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja020888m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity, Secondary Structure, and Molecular Topology of the Escherichia coli Sulfite Reductase Flavodoxin-like Domain †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Champier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (11), pp.3770-3780. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi016008i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 13C and 15N assignment of the flavodoxin-like domain of the Escherichia coli sulfite reductase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (1), pp.71-72. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1011985803535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of Local and Long-Range Structural Order in Theophylline-Binding RNA Using 13 C− 1 H Residual Dipolar Couplings and Restrained Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 123 (49), pp.12135-12146. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja011646+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Intrinsically Disordered Proteins and Atomically Precise Gold Nanoclusters Modulates their Optical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kumanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouanchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids modulate the dynamics of gpcr:β-arrestin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoniel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ann Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-Governed Solvation Behaviour of Novel AMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peicho Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rositsa Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandar Litov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of pathogenic huntingtin exon-1 defines the bases of its aggregation propensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CDK-mediated phosphorylation switch of disordered protein condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Altelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geronimo Dubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk W.P. van Den Toorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Van Mierlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent interactions between eIF4G1, Pub1 and Pab1 drive the formation of protein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Chaves-Arquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Martínez-Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Camero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désordre Fonctionnel dans les Mécanismes Moléculaires de régulation de la Signalisation Cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03883914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Characterization of Intrinsically Disordered Proteins and Its Biological Significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham A. Webb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.381-399, 2018, 978-3-319-28387-6. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28388-3_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Sibille </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Research Director CNRS & Team Leader - Univ. Montpellier</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-8145-6795</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">076973433</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">216125771</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/K-2905-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trained in Physics and expert in NMR spectroscopy for Structural Biology, my research interest is centred on Intrinsically Disordered Proteins (IDPs) and their functions. They are the targets of multiple post-translational modifications modulating interaction with physiological partners, in particular for modulation of signaling events in cells. My main project aim to study the molecular mechanism of interaction of GPCR and arrestin.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programming the Optoelectronic Properties of Atomically Precise Gold Nanoclusters Using the Conformational Landscape of Intrinsically Disordered Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kumanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouanchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.e02991. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202502991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a unified framework for determining conformational ensembles of disordered proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Ghafouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Kadeřávek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Melo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Cristina Aspromonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, Online ahead of print. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41592-026-03003-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane cholesterol modulates engagement of β-arrestin with the ghrelin receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Henri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Berto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Cantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Alain Fehrentz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42003-026-09889-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05599145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site-Specific Incorporation of Fluorinated Prolines into Proteins and their Impact on Neighbouring Residues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priyesh Mohanty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.202403718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutral peptides allow aggregation of cationic peptides in antimicrobial secretory fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peicho Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rositsa Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandar Litov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petya Sirakova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 778, pp.152294. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bbrc.2025.152294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274303v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids modulate the dynamics of GPCR:β-arrestin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoniel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ann Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.4982. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-59842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorylation motif dictates GPCR C-terminal domain conformation and arrestin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (11), pp.1394-1406.e7. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2023.08.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure–function relationships in protein homorepeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Mier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Andrade-Navarro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Structural Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 83, pp.102726. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sbi.2023.102726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04269590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cyclin-dependent kinase-mediated phosphorylation switch of disordered protein condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Manuel Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geronimo Dubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Phillips</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Austin Haider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6316. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-42049-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04239889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">eIF4G1 N-terminal intrinsically disordered domain is a multi-docking station for RNA, Pab1, Pub1 and self-assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Chaves-Arquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Martínez-Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Camero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Molecular Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmolb.2022.986121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the vasopressin hormone–V2 receptor–β-arrestin1 ternary complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Fouillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Orcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefano Trapani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaojing Cong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Advances </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (35), pp.eabo7761. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/sciadv.abo7761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03790728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Insights into the Intrinsically Disordered GPCR C:Terminal Region, Major Actor in Arrestin:GPCR Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleix Martí Navia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (5), pp.617. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom12050617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The diversity of molecular interactions involving intrinsically disordered proteins: A molecular modeling perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilinka Clerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Barducci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.3817-3828. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2021.06.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Δ133p53β isoform pro-invasive activity is regulated through an aggregation-dependent mechanism in cancer cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikola Arsic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tania Slatter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Gadea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.5463. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-021-25550-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03346748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural insights into the cooperative interaction of the intrinsically disordered co-activator TIF2 with retinoic acid receptor heterodimer (RXR/RAR)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Senicourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João E Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 433 (9), pp.166899. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2021.166899⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047222v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Cell-Free Expression of Sub-Pathological and Pathological Huntingtin Exon-1 for NMR Studies. General Approaches for the Isotopic Labeling of Low-Complexity Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (10), pp.1458. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10101458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flanking regions determine the structure of the poly-glutamine homo- repeat in huntingtin through mechanisms common among glutamine-rich human proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (7), pp.733-746.e5. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2020.04.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDPs and their complexes in GPCR and nuclear receptor signaling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Guillien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane E Le Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Bourguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Molecular Biology and Translational Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Dancing Protein Clouds: Intrinsically Disordered Proteins in Health and Disease, Part B, 174, pp.105 - 155. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.pmbts.2020.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03749862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting secondary structure propensities in IDPs using simple statistics from three-residue fragments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Barozet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Mouhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vaisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Zanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 342 (19), pp.5447-5459. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmb.2020.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02920302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of the reduced abundance of proline cis conformation in protein poly-proline tracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 142 (17), pp.7976-7986. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.0c02263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay of Protein Disorder in Retinoic Acid Receptor Heterodimer and Its Corepressor Regulates Gene Expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhay Boulahtouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (8), pp.1270-1285.e6. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2019.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Realistic Ensemble Models of Intrinsically Disordered Proteins Using a Structure-Encoding Coil Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vaisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (5), pp.381-391.e2. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.str.2018.10.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site‐Specific Isotopic Labeling (SSIL) – Access to High‐Resolution Structural and Dynamic Information in Low Complexity Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemBioChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cbic.201900583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid parallelization of a multi-tree path search algorithm: Application to highly-flexible biomolecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Molloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Vaisset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Simeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parallel Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.84-100. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.parco.2018.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823694v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A General Strategy to Access Structural Information at Atomic Resolution in Polyglutamine Homorepeats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.201711530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01737188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling polydispersity in the PCNA−p15PAF complex, a disordered, transient and multivalent macromolecular assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Po-Chia Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo De biasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Blanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nucleic Acids Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (3), pp.1501-1515. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/nar/gkw1183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization of Highly Flexible Proteins by Small-Angle Scattering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Herranz-Trillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika N Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro N Estaña</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Cortés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Experimental Medicine and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.PP.107-129. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-10-6038-0_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">p15(PAF) Is an Intrinsically Disordered Protein with Nonrandom Structural Preferences at Sites of Interaction with Other Proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alfredo de Biasio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibáñez de Opakua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maider Villate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nekane Merino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biophysical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 106 (4), pp.865-874. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bpj.2013.12.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring residual dipolar couplings at high hydrostatic pressure: robustness of alignment media to high pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariano Dellarole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine A. Royer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Roumestand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 58 (1), pp.9-16. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10858-013-9798-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of intrinsically disordered proteins by the combined use of NMR and SAXS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 40 (5), pp.955-962. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST20120149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low concentration of a Gd-chelate increases the signal-to-noise ratio in fast pulsing BEST experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëtan Bellot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Déméné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 224, pp.32-37. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmr.2012.07.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleuropein and derivatives from olives as Tau aggregation inhibitors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Daccache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Lion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Slomianny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurochemistry International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 58 (6), pp.700-7. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuint.2011.02.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization by nuclear magnetic resonance of the impact of phosphorylation in the proline-rich region of the disordered Tau protein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fauquant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Verdegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laziza Amniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prot.23210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR spectroscopy of the neuronal tau protein: normal function and implication in Alzheimer's disease.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Smet-Nocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Huvent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laziza Amniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Society Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 38 (4), pp.1006-11. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1042/BST0381006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00586933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural basis for the non-immunosuppressive character of the cyclosporin A analogue Debio 025.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hanoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonachera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 49 (22), pp.4679-86. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi1003266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00508817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective backbone labelling of ILV methyl labelled proteins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hanoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Bonachera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dries Verdegem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 43 (4), pp.219-27. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10858-009-9307-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00373458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tau aggregation in Alzheimer's disease : what role for phosphorylation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laziza Amniai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.21-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00161158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and functional characterisation of the interaction between cyclophilin B and A heparin derived oligosaccharide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hanoulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Melchior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Parent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M706353200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00175485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NMR analysis of a Tau phosphorylation pattern.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Landrieu I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Lacosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Trivelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128, pp.3575-3583</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00085610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative NMR study on the impact of point mutations on protein stability of Pseudomonas mendocina lipase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Azuaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grant Ganshaw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Bott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protein Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 15 (8), pp.1915-1927. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1110/ps.062213706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Impact of Heparin Binding to Full-Length Tau As Studied by NMR Spectroscopy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Sillen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Mulloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 45, pp.12560-12572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00108261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Structure of the Sulfite Reductase Flavodoxin-like Domain from Escherichia coli † , ‡</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 44 (25), pp.9086-9095. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi050437p⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Side Chain Orientation from Methyl 1 H− 1 H Residual Dipolar Couplings Measured in Highly Deuterated Proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 124 (49), pp.14616-14625. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja020888m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reactivity, Secondary Structure, and Molecular Topology of the Escherichia coli Sulfite Reductase Flavodoxin-like Domain †</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Champier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 41 (11), pp.3770-3780. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/bi016008i⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1H, 13C and 15N assignment of the flavodoxin-like domain of the Escherichia coli sulfite reductase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Covès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Marion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernhard Brutscher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Bersch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomolecular NMR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 21 (1), pp.71-72. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1011985803535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refinement of Local and Long-Range Structural Order in Theophylline-Binding RNA Using 13 C− 1 H Residual Dipolar Couplings and Restrained Molecular Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Pardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Simorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Blackledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 123 (49), pp.12135-12146. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ja011646+⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02347823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay Between Intrinsically Disordered Proteins and Atomically Precise Gold Nanoclusters Modulates their Optical Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Kumanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeineb Ayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Fournet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Bouanchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05268234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipids modulate the dynamics of gpcr:β-arrestin interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoniel Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Di Michele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Ann Roessner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marjorie Damian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo M Bisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04790648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charge-Governed Solvation Behaviour of Novel AMPs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peicho Petkov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rositsa Marinova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandar Litov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lilkova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Allemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The structure of pathogenic huntingtin exon-1 defines the bases of its aggregation propensity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Elena-Real</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sagar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annika Urbanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matija Popovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Morató</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03846359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A CDK-mediated phosphorylation switch of disordered protein condensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Altelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Valverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geronimo Dubra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henk W.P. van Den Toorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guido Van Mierlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivalent interactions between eIF4G1, Pub1 and Pab1 drive the formation of protein condensates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belén Chaves-Arquero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Martínez-Lumbreras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Camero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03047229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Désordre Fonctionnel dans les Mécanismes Moléculaires de régulation de la Signalisation Cellulaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Montpellier, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03883914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conformational Characterization of Intrinsically Disordered Proteins and Its Biological Significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Delaforge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiago N Cordeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pau Bernadó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Sibille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Graham A. Webb. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Magnetic Resonance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.381-399, 2018, 978-3-319-28387-6. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-28388-3_52⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId253"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="11B81BD0"/>
+    <w:nsid w:val="29380353"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-sibille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8145-6795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076973433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216125771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2905-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kumanski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouanchaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05553030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ghafouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kade&#345;&#225;vek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Aspromonte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bernad&#243;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-026-03003-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865645v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Elena-Real" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Urbanek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyesh Mohanty" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Levy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403718" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274303v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peicho Petkov" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Marinova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandar Litov" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Sirakova" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lilkova" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2025.152294" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094158v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Gomes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Michele" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ann Roessner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bisch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59842-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235502v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillien" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2023.08.011" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269590v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andrade-Navarro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102726" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239889v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Valverde" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Dubra" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phillips" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Haider" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42049-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bous" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouillen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo7761" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763836v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Chaves-Arquero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Mart&#237;nez-Lumbreras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Camero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.986121" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748408v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fournet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gontier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Mart&#237; Navia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12050617" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03281983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinka Clerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Barducci" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.06.031" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346748v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Slatter" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Villain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25550-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047222v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Senicourt" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Le Maire" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o E Carvalho" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.166899" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047216v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Morat&#243;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Popovic" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Zhang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10101458" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749862v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane E Le Maire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourguet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2020.05.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02893075v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika N Urbanek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro N Esta&#241;a" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.04.008" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02545935v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02263" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02920302v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barozet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.07.026" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03078485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Cordeiro" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.05.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954977v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delaforge" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.10.016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359756v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900583" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737188v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711530" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823694v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Molloy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.06.005" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348011v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo De&#160;biasio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Blanco" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1183" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01664316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Herranz-Trillo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6038-0_7" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967481v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Biasio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ib&#225;&#241;ez de Opakua" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Villate" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Merino" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.12.046" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347973v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Dellarole" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Royer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9798-7" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347934v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120149" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347955v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bellot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2012.07.022" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-678VTVBJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713027v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Verdegem" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23210" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ49HNST-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586934v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Daccache" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lion" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2011.02.010" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K2QZ87Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0381006" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508817v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonachera" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1003266" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373458v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9307-1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D41KT3ZL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161158v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175485v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Melchior" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Denys" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706353200" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085610v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu I" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lacosse" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347920v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Azuaga" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Ganshaw" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bott" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.062213706" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108261v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mulloy" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347867v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050437p" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F9D1D8Q1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347862v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020888m" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HVX83L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347845v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Champier" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi016008i" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HTK69BS3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347783v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011985803535" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-900KM885-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347823v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pardi" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja011646+" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268234v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790648v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Bisch" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279854v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846359v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845313v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Altelaar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Valverde" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W.P. van Den Toorn" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Van Mierlo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047229v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03883914v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348118v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28388-3_52" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-sibille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8145-6795" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076973433" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216125771" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/K-2905-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485102v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Kumanski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeineb Ayed" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fournet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouanchaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202502991" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-05553030v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Ghafouri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Kade&#345;&#225;vek" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cristina Aspromonte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Bernad&#243;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-026-03003-2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05599145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Henri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Berto" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Damian" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Cantel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Alain Fehrentz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-026-09889-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865645v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Elena-Real" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika Urbanek" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sagar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyesh Mohanty" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Levy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202403718" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274303v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peicho Petkov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rositsa Marinova" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandar Litov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petya Sirakova" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lilkova" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2025.152294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094158v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoniel Gomes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Di Michele" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Ann Roessner" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bisch" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59842-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235502v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Guillien" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Mouhand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Allemand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2023.08.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269590v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sibille" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Andrade-Navarro" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbi.2023.102726" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239889v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Manuel Valverde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Dubra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Phillips" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Austin Haider" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Elena-Real" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42049-0" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763836v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Chaves-Arquero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Mart&#237;nez-Lumbreras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Camero" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmolb.2022.986121" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790728v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bous" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fouillen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orcel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Trapani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojing Cong" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abo7761" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748408v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Fournet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Gontier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleix Mart&#237; Navia" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom12050617" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03281983v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilinka Clerc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Barducci" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.06.031" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikola Arsic" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Slatter" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gadea" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Villain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25550-2" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047222v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Senicourt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Le Maire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o E Carvalho" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2021.166899" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047216v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Morat&#243;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matija Popovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Zhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10101458" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02893075v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annika N Urbanek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro N Esta&#241;a" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2020.04.008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749862v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane E Le Maire" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bourguet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.pmbts.2020.05.001" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02920302v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Barozet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vaisset" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2020.07.026" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02545935v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.0c02263" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03078485v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago N Cordeiro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Germain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barthe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhay Boulahtouf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2019.05.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01954977v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Delaforge" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2018.10.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359756v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.201900583" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01823694v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Molloy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Simeon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.parco.2018.06.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01737188v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201711530" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348011v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Po-Chia Chen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo De&#160;biasio" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Blanco" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkw1183" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01664316v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Herranz-Trillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-6038-0_7" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967481v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo de Biasio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ib&#225;&#241;ez de Opakua" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maider Villate" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nekane Merino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.12.046" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347973v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Dellarole" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine A. Royer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Roumestand" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-013-9798-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347934v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST20120149" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347955v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Bellot" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne D&#233;m&#233;n&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2012.07.022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-678VTVBJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586934v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Daccache" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Lion" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Gerard" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Slomianny" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuint.2011.02.010" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0K2QZ87Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713027v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Huvent" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fauquant" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dries Verdegem" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laziza Amniai" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23210" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CJ49HNST-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586933v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Leroy" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Smet-Nocca" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0381006" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508817v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hanoulle" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bonachera" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hamel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi1003266" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373458v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10858-009-9307-1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D41KT3ZL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00161158v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Sillen" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00175485v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Melchior" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parent" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Denys" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M706353200" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085610v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Landrieu I" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Lacosse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Trivelli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347920v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Azuaga" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Ganshaw" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Bott" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.062213706" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00108261v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mulloy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347867v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Blackledge" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Brutscher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Cov&#232;s" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Bersch" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi050437p" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-F9D1D8Q1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347862v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja020888m" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7HVX83L5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347845v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Champier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi016008i" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-HTK69BS3-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347783v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marion" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1011985803535" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-900KM885-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347823v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Pardi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Simorre" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja011646+" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05268234v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790648v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo M Bisch" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279854v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846359v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845313v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Altelaar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Valverde" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk W.P. van Den Toorn" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Van Mierlo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03047229v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03883914v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348118v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28388-3_52" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>