--- v0 (2026-03-22)
+++ v1 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence - Station Biologique de Roscoff - Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-driven biogeography of marine giant viruses infecting picoeukaryotes Micromonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Grimsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of relevant nanoplanktonic diatoms in the Western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1966-1981. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-0659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoeukaryotes of the Micromonas genus: sentinels of a warming ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.132-146. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0248-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in marine phytoplankton diversity: assessment under the Marine Strategy Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rombouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.265-277. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Viruses Infecting the Marine Diatom Guinardia delicatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.3235. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essence of the patterns of cover and richness of intertidal hard bottom communities: a pan-European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonne Kotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Orav-Kotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Jänes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (3), pp.525-538. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315416001351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature is a key factor in Micromonas-virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.601-612. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic patterns of biodiversity in European coastal marine benthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pim van Avesaath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Wijnhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loran Kleine-Schaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (3), pp.507-523. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315416001119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Genus Micromonas Manton et Parke (Chlorophyta, Mamiellophyceae), of the Type Species M. pusilla (Butcher) Manton & Parke and of the Species M. commoda van Baren, Bachy and Worden and Description of Two New Species Based on the Genetic and Phenotypic Characterization of Cultured Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.612-635. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromonas versus virus: New experimental insights challenge viral impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth-Anne Sandaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frede Thingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.168-179. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic protists: the under-charted majority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (8), pp.fiw120. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between the genetic clades of Micromonas and their viruses in the Western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lebredonchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.765-773. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Massana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Rare and Abundant Marine Microbial Eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Logares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (8), pp.813-821. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2014.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cophylogenetic interactions between marine viruses and eukaryotic picophytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-14-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The founding charter of the Genomic Observatories Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Amaral-Zettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Deck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.2. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2047-217X-3-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated checklist of Marine Phytoplankton taxa at the SOMLIT-Astan time series off Roscoff (Western English Channel, France): data collected from 2000 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.247-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and evolutionary genomics of marine photosynthetic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana M Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.867-907. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between scientists, managers and policy makers in the framework of the French MediOs project on Ostreopsis (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya.v33.iss2.2011.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of the toxic dinoflagellate Ostreopsis cf. ovata in relation with environmental factors in Monaco (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (12), pp.2681-2691. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and host diversity of Amoebophryidae parasites across oligotrophic waters of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alves-De-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-267-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of marine phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Cras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (2-3), pp.159-170. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of picoeukaryotes in the natural environment by using taxon-specific oligonucleotide probes in association with tyramide signal amplification-fluorescence in situ hybridization and flow cytometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.249-256. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ic Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.157 - 166. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ic Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.249 - 256. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligonucleotide Probes for the Identification of Three Algal Groups by Dot Blot and Fluorescent Whole-Cell Hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erla Ornolfsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Groben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (1), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1550-7408.2000.tb00014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECENT ADVANCES IN THE USE OF MOLECULAR TECHNIQUES TO ASSESS THE GENETIC DIVERSITY OF MARINE PHOTOSYNTHETIC MICROORGANISMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification of Chrysochromulina and Prymnesium species (Haptophyta, Prymnesiophyceae) using fluorescent or chemiluminescent oligonucleotide probes: a means for improving studies on toxic algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Edvardsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. K. Medlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (4), pp.393-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF THE CLASS PRYMNESIOPHYCEAE AND THE GENUS PHAEOCYSTIS WITH RIBOSOMAL RNA-TARGETED NUCLEIC ACID PROBES DETECTED BY FLOW CYTOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (5), pp.858-868. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-3646.1996.00858.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’indicateurs de biodiversité: comparaison des données classiques et moléculaires pour étudier les changements de composition des communautés microbiennes marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Maignien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Service National d'Observation PHYTOBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Claquin; Maud Lemoine; Fabienne Rigaut-Jalabert; Véronique Cornet-Barthaux; Nadine Masson, Sep 2022, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY OF EUKARYOTIC PICOPLANKTON IN COASTAL WATERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadidja Romari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phycol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la température sur les interactions entre la microalgue marine Micromonas et les virus qui l’infectent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OligoN-design: A simple and versatile tool to design specific probes and primers from large heterogeneous datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Sandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Forn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infection impacts the 3D subcellular structure of the abundant marine diatom Guinardia delicatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Camplong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal temporal dynamics of marine protists communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données génétiques et indicateurs de biodiversité microbienne pélagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeanthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Maignien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Station biologique de Roscoff, CNRS-UMPC-INSU, Place Georges Tessier, 29680 Roscoff. 2023, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId209"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Simon </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maître de Conférence - Station Biologique de Roscoff - Sorbonne Université</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-driven biogeography of marine giant viruses infecting picoeukaryotes Micromonas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Bigeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Grimsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISME Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5 (1), </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ismeco/ycaf137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of marine protist communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (14), pp.3761-3783. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.16539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and dynamics of relevant nanoplanktonic diatoms in the Western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Sarno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (8), pp.1966-1981. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-020-0659-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02888711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picoeukaryotes of the Micromonas genus: sentinels of a warming ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Monier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.132-146. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41396-018-0248-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01973977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in marine phytoplankton diversity: assessment under the Marine Strategy Framework Directive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Rombouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Cariou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feunteun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 102, pp.265-277. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2019.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Viruses Infecting the Marine Diatom Guinardia delicatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.3235. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01994588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geographic patterns of biodiversity in European coastal marine benthos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pim van Avesaath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sander Wijnhoven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loran Kleine-Schaars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steven Degraer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (3), pp.507-523. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315416001119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essence of the patterns of cover and richness of intertidal hard bottom communities: a pan-European study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonne Kotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen Orav-Kotta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Jänes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herman Hummel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christos Arvanitidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (3), pp.525-538. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315416001351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature is a key factor in Micromonas-virus interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (3), pp.601-612. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ismej.2016.160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01464528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revision of the Genus Micromonas Manton et Parke (Chlorophyta, Mamiellophyceae), of the Type Species M. pusilla (Butcher) Manton & Parke and of the Species M. commoda van Baren, Bachy and Worden and Description of Two New Species Based on the Genetic and Phenotypic Characterization of Cultured Isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Grulois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Desdevises</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Protist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 168 (5), pp.612-635. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.protis.2017.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01614739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromonas versus virus: New experimental insights challenge viral impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliana Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth-Anne Sandaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Frede Thingstad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (1), pp.168-179. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.13733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01511092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benthic protists: the under-charted majority</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominik Forster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micah Dunthorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréderic Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John R. Dolan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (8), pp.fiw120. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsec/fiw120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interplay between the genetic clades of Micromonas and their viruses in the Western English Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Lebredonchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Dehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Latimier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (5), pp.765-773. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1758-2229.12309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01196410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Massana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Gobet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cophylogenetic interactions between marine viruses and eukaryotic picophytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Bellec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Clerissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roseline Edern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Evolutionary Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14 (1), pp.59. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2148-14-59⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of Rare and Abundant Marine Microbial Eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramiro Logares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Audic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bass</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Bittner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (8), pp.813-821. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cub.2014.02.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The founding charter of the Genomic Observatories Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neil Davies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dawn Field</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Amaral-Zettler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melody S. Clark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Deck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GigaScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3, pp.2. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2047-217X-3-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01110116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An annotated checklist of Marine Phytoplankton taxa at the SOMLIT-Astan time series off Roscoff (Western English Channel, France): data collected from 2000 to 2010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Jouenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Ristori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Biologie Marine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 54 (2), pp.247-256</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01253993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological and evolutionary genomics of marine photosynthetic organisms.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana M Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophia Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Mark Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Partensky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.867-907. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/mec.12000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between scientists, managers and policy makers in the framework of the French MediOs project on Ostreopsis (2008-2010)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zouher Amzil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Blanfuné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cryptogamie Algologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (2), pp.137-142. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7872/crya.v33.iss2.2011.137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occurrence of the toxic dinoflagellate Ostreopsis cf. ovata in relation with environmental factors in Monaco (NW Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Cohu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Thibaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Mangialajo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Labat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Passafiume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 62 (12), pp.2681-2691. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00927014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and host diversity of Amoebophryidae parasites across oligotrophic waters of the Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Siano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alves-De-Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Mahdi Bendif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 8 (2), pp.267-278. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-8-267-2011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversity and evolution of marine phytoplankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Cras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Foulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Lemée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 332 (2-3), pp.159-170. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2008.09.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01254022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of picoeukaryotes in the natural environment by using taxon-specific oligonucleotide probes in association with tyramide signal amplification-fluorescence in situ hybridization and flow cytometry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle C. Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.249-256. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of fluorescent in situ hybridization coupled with tyramide signal amplification (FISH-TSA) to assess eukaryotic picoplankton composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ic Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.157 - 166. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of attachment of potentially toxic bacteria to Alexandrium tamarense</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ic Biegala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ea Smith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Microbial Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28, pp.249 - 256. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3354/ame028249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01829170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oligonucleotide Probes for the Identification of Three Algal Groups by Dot Blot and Fluorescent Whole-Cell Hybridization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erla Ornolfsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rene Groben</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Eukaryotic Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 47 (1), pp.76-84. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1550-7408.2000.tb00014.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RECENT ADVANCES IN THE USE OF MOLECULAR TECHNIQUES TO ASSESS THE GENETIC DIVERSITY OF MARINE PHOTOSYNTHETIC MICROORGANISMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Partensky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Vaulot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Milieu / Life &amp; Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, pp.367-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03103861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The identification of Chrysochromulina and Prymnesium species (Haptophyta, Prymnesiophyceae) using fluorescent or chemiluminescent oligonucleotide probes: a means for improving studies on toxic algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brenner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Edvardsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. K. Medlin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 32 (4), pp.393-401</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01663419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF THE CLASS PRYMNESIOPHYCEAE AND THE GENUS PHAEOCYSTIS WITH RIBOSOMAL RNA-TARGETED NUCLEIC ACID PROBES DETECTED BY FLOW CYTOMETRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudolf Amann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 32 (5), pp.858-868. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.0022-3646.1996.00858.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’indicateurs de biodiversité: comparaison des données classiques et moléculaires pour étudier les changements de composition des communautés microbiennes marines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Maignien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gailhard-Rocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorothée Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées scientifiques du Service National d'Observation PHYTOBS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pascal Claquin; Maud Lemoine; Fabienne Rigaut-Jalabert; Véronique Cornet-Barthaux; Nadine Masson, Sep 2022, Roscoff, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DIVERSITY OF EUKARYOTIC PICOPLANKTON IN COASTAL WATERS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Vaulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadidja Romari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klaus Valentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Not</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J. Phycol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Oslo, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ird-03759323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la température sur les interactions entre la microalgue marine Micromonas et les virus qui l’infectent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Demory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Arsenieff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Six</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIe Colloque de l'Association Francophone d'Ecologie Microbienne,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Camaret-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02368611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BIOGEOCHEMICAL dataset collected during the TONGA cruise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Abadou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Alliouane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Arnaud-Haond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17882/88169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OligoN-design: A simple and versatile tool to design specific probes and primers from large heterogeneous datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Sandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Forn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05546675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The JEDI marker as a universal measure of planetary biodiversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taylor Priest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Planat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05507468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral infection impacts the 3D subcellular structure of the abundant marine diatom Guinardia delicatula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Walde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Camplong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colomban de Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Claire Baudoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal temporal dynamics of marine protists communities in tidally mixed coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariarita Caracciolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Rigaut-Jalabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Romac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Forsans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03454364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PHYTOBS dataset - French National Service of Observation for Phytoplankton in coastal waters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Claquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Abadie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Felipe Artigas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03553028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données génétiques et indicateurs de biodiversité microbienne pélagique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Alric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jeanthon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Maignien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urania Christaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Simon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Station biologique de Roscoff, CNRS-UMPC-INSU, Place Georges Tessier, 29680 Roscoff. 2023, pp.78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04495506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie des habitats marins benthiques de la Manche, de la Mer du Nord et de l'Atlantique - VERSION 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noëmie Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Thiébaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Dauvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PatriNat (AFB-CNRS-MNHN). 2019, 52 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId216"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02888711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sarno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0659-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0248-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rombouts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.02.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03235" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470386v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Kotta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Orav-Kotta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J&#228;nes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Hummel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315416001351" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WF8XH4NG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464528v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.160" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470399v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van Avesaath" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Wijnhoven" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loran Kleine-Schaars" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315416001119" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.09.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Anne Sandaa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frede Thingstad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13733" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lebredonchel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dehmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Latimier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Edern" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD882428BE8760D7F183E6BF2B4A0E9B51A768F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.02.050" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-59" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Field" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Amaral-Zettler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody S. Clark" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-3-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ristori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viprey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cohu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v33.iss2.2011.137" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cohu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFQMW42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves-De-Souza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-267-2011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89VKSRTH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829143v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Smith" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829149v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Not" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic Biegala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028157" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Campbell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla Ornolfsdottir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Groben" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2000.tb00014.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Partensky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brenner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Edvardsen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Medlin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lange" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Amann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-3646.1996.00858.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04XQ0DN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04496229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Romari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Valentine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546675v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Forn" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853708v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Camplong" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454364v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04495506v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351912v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Demory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Baudoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bigeard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismeco/ycaf137" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781932v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariarita Caracciolo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Rigaut-Jalabert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forsans" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16539" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02888711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Arsenieff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Gall" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Sarno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-020-0659-6" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01973977v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Monier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Six" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0248-0" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485708v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rombouts" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aubert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cariou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feunteun" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2019.02.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01994588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03235" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470399v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herman Hummel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pim van Avesaath" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Wijnhoven" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loran Kleine-Schaars" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Degraer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315416001119" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470386v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonne Kotta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Orav-Kotta" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger J&#228;nes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Arvanitidis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315416001351" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-WF8XH4NG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464528v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2016.160" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01614739v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Grulois" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2017.09.002" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01511092v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Ruiz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Anne Sandaa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Frede Thingstad" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13733" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01196410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Lebredonchel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Dehmer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Latimier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Edern" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12309" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DD882428BE8760D7F183E6BF2B4A0E9B51A768F5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100644v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-59" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149637v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.02.050" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01110116v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Davies" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn Field" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Amaral-Zettler" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melody S. Clark" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Deck" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2047-217X-3-2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253993v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guilloux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Jouenne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Ristori" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viprey" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817749v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana M Coelho" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Ahmed" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mark Cock" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12000" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927010v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Lem&#233;e" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Mangialajo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cohu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouher Amzil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blanfun&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya.v33.iss2.2011.137" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Cohu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Thibaut" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Labat" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Passafiume" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.09.022" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BDFQMW42-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254008v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Siano" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alves-De-Souza" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mahdi Bendif" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-267-2011" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254022v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Cras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.09.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-89VKSRTH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829143v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle C. Biegala" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Not" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759327v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Smith" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028249" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829149v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Not" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Simon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic Biegala" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vaulot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3354/ame028157" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829170v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ea Smith" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446951v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Campbell" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erla Ornolfsdottir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Groben" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1550-7408.2000.tb00014.x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03103861v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Partensky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Guillou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Vaulot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663419v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Simon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brenner" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Edvardsen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. K. Medlin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446932v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lange" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Amann" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0022-3646.1996.00858.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-04XQ0DN0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04496229v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Maignien" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gailhard-Rocher" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Vincent" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03759323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadidja Romari" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Valentine" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291643v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonnet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Abadou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Alliouane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/88169" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546675v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Sandin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Walde" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Henry" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Forn" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507468v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taylor Priest" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Weber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Planat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Rousseau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853708v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Camplong" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03454364v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03553028v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lemoine" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Claquin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Abadie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Arnaud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Artigas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ofb.hal.science/hal-04495506v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jeanthon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urania Christaki" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02084698v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;mie Michez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Thi&#233;baut" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Dubois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Le Gall" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dauvin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>