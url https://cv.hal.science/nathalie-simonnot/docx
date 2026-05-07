--- v0 (2026-03-20)
+++ v1 (2026-05-07)
@@ -73,107 +73,128 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">nathalie-simonnot</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0009-0000-6515-376X</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Directrice du LéaVEcole nationale supérieure d'architecture de Versailles, France</w:t>
+        <w:t xml:space="preserve">Directrice du LéaVLaboratoire de l'Ecole nationale supérieure d'architecture de Versailles, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Statut :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ingénieur de recherche titulaire hors-classe, ministère de la Culture</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Formation :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Doctorat d’histoire de l’architecture, université Aix-Marseille I (dir. Claude Massu), 1998.HDR en sciences historiques et philologiques, Ecole Pratiques des Hautes Etudes, université PSL (garant : Jean-Claude Yon), 2021.</w:t>
+        <w:t xml:space="preserve">Doctorat en histoire de l’architecture, université Aix-Marseille I (dir. Claude Massu), 1998.HDR en sciences historiques et philologiques, Ecole Pratiques des Hautes Etudes, université PSL (garant : Jean-Claude Yon), 2021.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Qualifications :</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Qualifiée aux fonctions de professeurs des écoles nationales supérieures d’architecture, CNECEA (2023-2027).Qualifiée aux fonctions de professeur des universités, CNU n°22 (2022-2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Domaines de recherche :</w:t>
       </w:r>
@@ -224,823 +245,823 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reconstruction des musées français après la Seconde Guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">149e Congrès national des sociétés historiques et scientifiques (CTHS), Reconstruire, réformer, refonder</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créer et reconstituer des ambiances au musée de Terra Amata à Nice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances, tomorrow. Proceedings of 3rd International Congress on Ambiances. Septembre 2016, Volos, Greece</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Volos, Grèce. p. 969 - 974</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture and Construction in Artificial Lighting US and French Journals (1928-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth international Congress on Construction History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Construction History Society of America, Jun 2015, Chicago (Illinois), US, United States. pp.329-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives sur la notion de confort dans la revue Lux. L’étude du temps long comme démonstration d’une rupture de discours (1928-1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le jeu savant. Light and Darkness in 20th Century Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università della Svizzera italiana, Accademia di architettura, Istituto di storia e teoria dell ’arte e dell’architettura, Oct 2014, Mendrisio (CH), Suisse. pp.239-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le paradoxe de la patrimonialisation des ambiances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.33-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux usages de la couleur dans les espaces urbains ouverts - Relevés chromatiques urbains au croquis et constitution d'un outil générateur de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ambiances in action / Ambiances en acte(s) - International Congress on Ambiances, Montreal 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Montreal, Canada. pp.799-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00745839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambiance et relation à l'œuvre - Perspective historique sur les musées français au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.460-464</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00833936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musée Marc Chagall. Retour sur une genèse artistique et architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’art contemporain et la Côte d’Azur, un territoire pour l’expérimentation 1951-2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice Sophia Antipolis, Villa Arson, Sep 2011, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ambiances dans la conception architecturale - Une «histoire» de représentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Drozd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amphoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Congress on Ambiances, Grenoble 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.460-464</w:t>
+              <w:t xml:space="preserve">, Sep 2008, Grenoble, France. pp.404-410</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-00833926v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">What tools and modes of representation to reflect an architectural atmosphere?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on architectural visualisation - 9th international eaea conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculty of Architecture, Brandenburg University of Technology, Sep 2009, Cottbus, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1050,2311 +1071,2311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet d’André Hermant et Jean-Pierre Jouve pour le parvis de Notre-Dame de Paris (1969-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Cabestan, Jean-Baptiste Pinel Ségala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Paris, Notre-Dame, ses abords et l’Ile de la Cité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’HICSA, pp.49-57, 2025, 978-2-491040-25-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05425250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étalagisme. Déclinaisons matérielles autour d’un imaginaire commercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Marquette; Elvira Férault. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La saga des grands magasins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cité de l'architecture et du patrimoine; Réunion des musées nationaux, pp.239-257, 2024, 978-2-7118-8069-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La tour Eiffel exposée. Un alibi patrimonial pour une stratégie commerciale et évènementielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Beauvalet; Lucie Prohin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture et évènements à la période contemporaine : stratégies et temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'HICSA; Université Paris I Panthéon Sorbonne, pp.118-134, 2024, 978-2-491040-17-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’iconographie des intérieurs de musées dans les revues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Imma Forino; Anne Lefebvre; Alexis Markovics; Annalisa Viati Navone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les intérieurs aujourd’hui. Analyses, projets, usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.123-139, 2024, 978-2-7574-3993-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Civil et Simon Texier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’invention du musée moderne 1930-1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Patrimoine, pp.95-111, 2023, Carnets d’architectes, 9782757708200</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le jouet architectural en vitrine : des possibilités constructives du jeu à sa mise en scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maryvonne Prévot; Eric Monin; Nicolas Douay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’urbanisme, l’architecture et le jeu</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.101-115, 2020, 978-2-7574-2946-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation de la cellule familiale dans les logements de Le Corbusier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Hyppolite et Marc Perelman. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Corbusier. L’art de se loger et de le dire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Paris-Nanterre, pp.155-171, 2020, 978-2840163657</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre filiation du modèle théorique et création d’un musée monographique inédit : le musée national Marc Chagall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne-Solène Rolland, Hanna Murauskaya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De nouveaux modèles de musées ? Formes et enjeux des créations et rénovations de musées en Europe, XIX-XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.113-131, 2019, 978-2-296-07436-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hériter, adapter et anticiper. Le patrimoine des espaces de la conservation à l’aune des évolutions actuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rosine Lheureux et Nathalie Simonnot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architectures et espaces de la conservation (1959-2015). Archives, bibliothèques, musées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.9-14, 2018, 978-2-7574-2072-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La démolition de la gare routière de Nice, point d’orgue de la contestation autour d’un projet urbain ambitieux (1973-2011)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana bela de Araujo, Catherine Blain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture et la disparition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers Thématiques (16), Éditions de la maison des sciences de l’homme, pp.179-188, 2017, 978-2905865090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du confort et de l’esthétique dans l’historiographie de l’architecture lumineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franz Graf, Giulia Marino. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dispositifs du confort dans l’architecture du XXe siècle : connaissance et stratégie de sauvegarde / Building Environment and Interior Comfort in 20th-Century Architecture : Understanding Issues and Developing Conservation Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses polytechniques et universitaires romandes, pp.304-326, 2016, EAN 9782889150625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Aubrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kendrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silences et bruits du Moyen Âge à nos jours. Perceptions, identités sonores et patrimonialisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L’Harmattan, pp.9-14, 2015, 978-2-343-05106-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">André Hermant, Formes Utiles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Linteau, 2015, 978-2-910342-90-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un modèle de ville. La cité Fabien à Saint-Denis : du symbole politique à la reconnaissance patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Franck Chignier-Riboulon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture symbolique et renouveau d’espaces marginalisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de l’école nationale supérieure d’architecture de Clermont-Ferrand, pp.133-139, 2014, 9782905108098</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine sensoriel urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christian Delporte, Laurent Gervereau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine de l’écologie et écologie du patrimoine : synthèse du colloque mondial, 11 et 12 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée du Vivant d'AgroParisTech; Centre d'histoire culturelle des sociétés contemporaines de l'Université Saint-Quentin-en-Yvelines, pp.165-175, 2014, 978-1-291-72720-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unité de quartier et engagement politique : André Lurçat et le logement social à Saint-Denis (1945-1970)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Claude Massu, Marie Gaimard, Élise Guillerm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métier : architecte. Dynamiques et enjeux professionnels au cours du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de la Sorbonne, pp.283-296, 2013, 9782859447427</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommer la lumière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture lumineuse au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, 2012, 978-94-6161-042-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La singularité des ambiances des musées de la Croissance en France (1945-1975)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Alzieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture muséale, espace de l’art et lieu de l’œuvre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Figures de l’art, Revue d’études esthétiques (21), Presses universitaires de Pau et des Pays de l’Adour, pp.123-139, 2012, 978-2353110278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’éclairage nocturne dans les concours d’architecture de l’École nationale supérieure des Beaux-Arts (1906-1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Eric Monin, Nathalie Simonnot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture lumineuse au XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.63-69, 2012, 978-9461610423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musée national Marc Chagall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Philip Jodidio, Laurent Le Bon, Aurélien Lemonier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chefs d’œuvre ? Architectures de musées, 1937-2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Centre Pompidou Metz, pp.84-87, 2010, 978-2359830019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Lurçat, le promoteur de l’unité de quartier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Valérie Gaudard, Florence Margo-Schwoebel, Benoît Pouvreau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1945-1975, Une histoire de l’habitat, 40 ensembles « Patrimoine du XXe siècle »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRAC Île-de-France, Beaux-Arts éditions, pp.42-45, 2010, 978-2842788001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évènement patrimonial et avènement de l’artiste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard Klein, Éric Monin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’architecture et l’évènement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers thématiques n°8, Editions de la Maison des sciences de l’homme, pp.101-110, 2009, 978-2-7351-1245-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I grands ensembles in Francia (1951-1973). Dalla scala umana alla prospettiva territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dario Costi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Casa pubblica e città. Esperienze europee, ricerche e sperimentazioni progettuali</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Monte Università Parma, pp.63-83, 2009, Strumenti, 8878472522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tentatives de création d’une revue à forte identité technique au travers de L’Architecture d’Aujourd’hui, puis de Techniques et Architecture (1930-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Philippe Garric, Valérie Nègre, Alice Thomine-Berrada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction savante. Les avatars de la littérature technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Picard, pp.395-402, 2008, 978-2708408104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aménagement du parvis de Notre-Dame de Paris (1969-1976) : enjeux et contraintes de la mise en valeur d’un monument historique par la place publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurence Baudoux-Rousseau, Youri Carbonnier, Philippe Bragard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place publique urbaine du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Artois Presses Université, pp.279-284, 2007, 978-2-84832-061-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le débat sur la contemporanéité de la forme au travers des postulats utopiques de Formes Utiles (1949-1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Frank Vermandel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporanéité et temporalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers thématiques, n° 7, Éditions de la Maison des sciences de l'homme,, pp.194-204, 2007, 978-2-8589-3931-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réception de Robert Mallet-Stevens : la redécouverte d’un architecte au succès controversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Yves Andrieux, Fabienne Chevallier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réception de l’architecture du Mouvement moderne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’université de Saint-Étienne, pp.269-272, 2005, 978-2862723730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genèse, activités et utopie de Formes Utiles : la promotion d’un art social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacques Beauffet, musée d’Art moderne de Saint-Étienne Métropole. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes utiles. Les arts ménagers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gilles Fage, pp.1-7, 2004, 2-84975-037-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Louis Cohen, Joseph Abram, Guy Lambert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Perret</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris, Monum / Éditions du Patrimoine, pp.345, 2002, 978-2858227297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le centre Georges Pompidou et ses abords</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Béatrice de Andia, Joëlle Jeziersky, Michel Le Moël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Du Châtelet à Beaubourg</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Action artistique de la ville de Paris, pp.185-191, 1997, 978-2905118929</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3364,1627 +3385,1627 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le patrimoine urbain dans les vitrines des grands magasins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 53-54, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tem.8695⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/tem.8695⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04004368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les conservateurs parlent de leurs musées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transversale. Histoire : architecture, paysage, urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03864295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fondation Marguerite et Aimé Maeght, Saint-Paul-de-Vence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profane. https://www.revueprofane.com </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Archisaccuplastikophilie (hors-série), pp.94-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une maison de verre, transparente et claire. L’hôtel de ville du Blanc-Mesnil (1967)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Situ : Revue des patrimoines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lieux de pouvoir. Architectures administratives dans la France contemporaine (1945-2013). Avant/après les décentralisations, (34), https://doi.org/10.4000/insitu.15728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profils, revue de l’Association des historiens de l’architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, L’architecture au quotidien : regards sur des représentations ordinaires (1), pp.7-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture au quotidien. Regards sur des représentations ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profils‎ : revue de l'Association d'histoire de l'architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ambiance et l’histoire de l’architecture : l’expérience et l’imaginaire sensibles de l’environnement construit : Introduction au dossier spécial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, https://journals.openedition.org/ambiances/742</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01758919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour du numéro spécial « Muséographie » de L’Architecture d’aujourd’hui (juin 1938)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fabricA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 9, pp.102-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les vitrines stimulaient les sens. La mécanique d’un art de la suggestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, pp.105-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04348623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La nuit urbaine à l’ère de la prospérité (1945-1965)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intermédialités. Histoire et théorie des arts, des lettres et des techniques / Intermediality. History and Theory of the Arts, Literature and Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Habiter (la nuit) / Inhabiting (the night), 26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1037313ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Éric Monin</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héritage industriel et mémoire sensible : observations sur la constitution d'un &amp;quot;patrimoine sensoriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme et la Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le patrimoine industriel - Entre mémoire des lieux et marketing de la mémoire, 192, pp.127-142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lhs.192.0127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lhs.192.0127⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01246944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forme, usage et rentabilité des objets de consommation dans les années cinquante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fabricA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7, pp.124-149</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux usages de la couleur dans les espaces urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">URBIA. Les Cahiers du développement urbain durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Hors-Série, N°1, p. 113-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambiances à vendre : la représentation des personnages dans les supports de promotion des projets immobiliers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Siret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers thématiques : architecture et paysage, conception, territoire, histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Représentations de l’architecture contemporaine, 12, pp.121-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01246934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’initiation à la recherche par la thématique des ambiances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Joanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale / Les Cahiers de la recherche architecturale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Trajectoires doctorales, 26/27, pp.24 - 30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/crau.529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’aménagement des espaces mobiles (1935-2011) : de l’ampleur des paquebots de prestige aux espaces contraints du transport aérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28, pp.52-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire un musée en France entre 1955 et 1977</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">fabricA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 5, pp.112-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La représentation des ambiances dans le projet d’architecture, Analyse comparative de deux approches des ambiances aux modes de représentation variés.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Drozd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Hégron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01275009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inventaire de l’œuvre d’André Lurçat en Seine–Saint-Denis et les perspectives de mise en valeur scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colonnes, archives d'architecture du XXe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24, pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Hermant, un architecte-muséographe (1908-1978)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire de l'art</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 47, pp.63-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4994,293 +5015,293 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures et espaces de la conservation (1959-2015). Archives, bibliothèques, musées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires du Septentrion, 256 p, 2018, 978-2-7574-2072-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosine Lheureux</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Presses universitaires du Septentrion, 256 p, 2018, 978-2-7574-2072-0</w:t>
+                <w:t xml:space="preserve">hal-04311860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silences et bruits du Moyen Âge à nos jours. Perceptions, identités sonores et patrimonialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Aubrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Bruant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kendrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">L’Harmattan, 2015, 978-2-343-05106-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Juliette Aubrun</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’architecture lumineuse au XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">L’Harmattan, 2015, 978-2-343-05106-2</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Snoeck, 2012, 978-94-6161-042-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5290,215 +5311,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture au quotidien : regards sur des représentations ordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Monin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Profils, revue de l’Association des historiens de l’architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 178 p, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04312041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Ambiance et l’histoire de l’architecture : l’expérience et l’imaginaire sensibles de l’environnement construit [coord. dossier N° 2 de Ambiances journal ]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Balaÿ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ambiances : Revue internationale sur l’environnement sensible, l’architecture et l’espace urbain </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ambiances.738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01958336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5508,91 +5529,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dimension paysagère des musées de la Côte d’Azur dans les années 1960</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04344399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5602,297 +5623,297 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le musée Chagall. Un chef-d’œuvre d’André Hermant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Exposition virtuelle en ligne, co-organisée par le musée national Marc Chagall et la Cité de l’architecture et du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le croisement du questionnaire et du parcours commenté dans l’approche des qualités d’ambiance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-René Chauvin, architecte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Simonnot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meulière, brique et béton à Saint-Denis : un siècle d’habitat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Pouvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2004</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04348890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5902,179 +5923,179 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hôtels des postes patrimoniaux de la métropole parisienne. Paris, Hauts-de-Seine, Seine-Saint-Denis, Val-de-Marne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Bruant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Markovics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poste Immo/ENSAV, pp.205, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Markovics</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Poste Immo/ENSAV, pp.205, 2012</w:t>
+                <w:t xml:space="preserve">hal-04113404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’œuvre d’André Lurçat en Seine–Saint-Denis (1945-1970)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Région Ile-de-France et département de la Seine-Saint-Denis. Somogy, 2008, 978-2-7572-0235-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04334128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6084,118 +6105,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience ordinaire et formes de vie urbaines. Synthèse de la 2e journée (30 avril 2009) du séminaire &amp;quot; Ambiances urbaines en partage : expériences du dépaysement &amp;quot;, Grenoble, 30 avril 2009</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Fiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Simonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Réseau International Ambiances. 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00993851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId109"/>
+      <w:footerReference w:type="default" r:id="rId110"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6263,51 +6284,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BEF0F80"/>
+    <w:nsid w:val="60A377CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6494,51 +6515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-simonnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535074v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414057v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347893v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745523v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745839v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833926v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Meunier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275083v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425250v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909064v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909125v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909137v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312073v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126520v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347979v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312089v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348618v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347887v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348894v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aubrun" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kendrick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334147v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347905v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344316v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347911v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347919v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344331v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347994v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348613v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348615v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348617v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344340v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344350v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004368v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8695" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864295v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311854v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311846v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312104v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487933v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758919v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348621v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037313ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348623v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246944v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0127" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348001v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477926v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246934v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122220v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ouard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.529" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348002v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348003v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275009v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348873v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347998v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311860v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lheureux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334136v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334140v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312041v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958336v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.738" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344399v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348888v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348874v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348890v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pouvreau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113404v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovics" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334128v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-simonnot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-6515-376X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simonnot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414057v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347893v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347901v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745523v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00745839v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Siret" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347967v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833926v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Drozd" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amphoux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275083v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard H&#233;gron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05425250v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909064v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909125v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04909137v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312073v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04126520v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312089v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348618v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347887v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348894v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Aubrun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bruant" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kendrick" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334147v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347899v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344316v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334150v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347911v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347919v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344331v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348872v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347994v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348613v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348615v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348617v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348884v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344350v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.8695" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864295v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311854v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311846v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312104v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487933v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01758919v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bala&#255;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348623v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348621v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037313ar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246944v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.192.0127" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348001v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477926v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01246934v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Moreno" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Joanne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ouard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/crau.529" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348002v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348003v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275009v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348873v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347998v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311860v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Lheureux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334136v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334140v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01958336v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ambiances.738" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04344399v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348878v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348888v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348874v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04348890v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Pouvreau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113404v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Markovics" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04334128v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00993851v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fiori" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>