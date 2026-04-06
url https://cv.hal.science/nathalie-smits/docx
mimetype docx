--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -66,4781 +66,4781 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">1941-2023 overall annual intensity indicator data for grapevine pests and diseases over three French vineyard regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 64, pp.112397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05421020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long term analysis of the link between practices and vineyard decline in relation to abiotic factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sladeczek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Hossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 59 (1), pp.Article number: 8285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966096v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: a case study of the Bordeaux and Champagne regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Daraignes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Fraysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 171, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Fouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Rapidel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rigal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158, pp.127199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127199⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04575614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explaining yield dynamics during vineyard conversion to organic farming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 153, pp.127068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eja.2023.127068⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Robelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coulouma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Robelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7758⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaptation of the regional agronomic diagnosis for grapevine yield analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OENO One</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (1), pp.87-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.1.4568⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02908445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Conversion to Organic Farming Impact Vineyards Yield? A Diachronic Study in Southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/agronomy10111626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conversion à la viticulture biologique et maîtrise des bioagresseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 285, pp.28-30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617837v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New multipest damage indicator to assess protection strategies in grapevine cropping systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (3), pp.450-461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajgw.12238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer les dégâts des bioagresseurs sur grappes : un sujet important durant la conversion à la viticulture biologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1108, pp.50-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A bioeconomic model of downy mildew damage on grapevine for evaluation of control strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crop Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.58-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cropro.2013.05.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouvel indicateur intégré d’évaluation des dégâts occasionnés aux grappes par des bioagresseurs majeurs au vignoble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Constant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Laveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dinabio 2013, 32, pp.61-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/1dw2-k398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01189815v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unexpected lack of influence of tree rows on the dynamics of wheat aphids and their natural enemies in a temperate agroforestry system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agroforestry Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (1), pp.153-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10457-011-9473-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of microclimate heterogeneity and ventilation system on entomopathogenic hyphomycete infection of Trialeurodes vaporariorum (Homoptera: Aleyrodidae) in mediterranean greenhouse tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ridray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 32, pp.461-472</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of greenhouse ventilation on humidity of inside air and in leaf boundary-layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Fatnassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 125, pp.225-239</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climatic factors on entomopathogenic hyphomycetes infection of Trialeurodes vaporariorum (Homoptera: Aleyrodidae) in mediterranean glasshouse tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biological Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 28, pp.320-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1049-9644(03)00097-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680758v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomato leaf boundary layer climate : implications for microbiological whitefly control in greenhouses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boulard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mermier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 110, pp.159-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02669489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modelling the persistence of quiescent conidia of the entompathogenic hyphomycete Paecilomyces fumosoroseus exposed to solar radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.365-375</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inactivation of conidia of Paecilomyces fumosoroseus by near-ultraviolet (UVB and UVA) and visible radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Goujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coustere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 69, pp.70-78</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02690557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of temperature on vegetative growth of Beauveria bassiana isolates from different origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Goettel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adaman Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mycologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 89 (3), pp.383-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02692393v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effects of temperature and solar radiation interactions on the survival of quiescent conidia of the entomopathogenic hyphomycete Paecilomyces fumosoroseus (Wize) Brown and Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Goujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Itier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 135, pp.163-170</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inactivation of Paecilomyces fumosoroseus conidia by diffuse and total solar radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Goujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 741, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686554v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence de la temperature sur la croissance in vitro d'hyphomycetes entomopathogenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.K. Maniania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 12 (7), pp.557-564</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02712280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation d'un modele de duree de developpement larvaire de la pyrale du mais, Ostrinia nubilalis Hbn., Lepidoptera, Pyralidae, en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.F. Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 11 (1), pp.45-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02715590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Validation d'un modèle de durée de développement larvaire de la pyrale du maïs, Ostrinia nubilalis Hbn, Lepidoptera, Pyralidae, en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gf Lacan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 11 (1), pp.45-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00885349v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared analysis of re-built long-term historical annual pressures of Botrytis Bunch Rot, Noble Rot and Downy Mildew in Bordeaux vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fermaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniacae" (BotryScleroMoni2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Thessaloniki, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics and climatic indices related to long-term historical annual pressures of key grapevine diseases: case study of Black Rot and Downy Mildew in Bordeaux vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Delestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fermaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS Working group IPM viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Mikulov, Czech Republic. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards stopping pesticides use in vineyard: characterization of on-farm solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services functional motif: a new concept to analyse and design agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TraDeVi : an Integrative Research Project on Grapevine Dieback in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018 : XVe European Society for Agronomy Congress. Abstract Book. Innovative cropping and farming systems for high quality food production systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to guide the conceptualization of a farm system : application to the transition of vineyards to agro-ecological farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018 : XVe European Society for Agronomy Congress. Innovative cropping and farming systems for high quality food production systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pets and diseases control during conversion to organic vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina. Le Progres Agricole et Viticole, 2017, 20th GiESCO International Meeting : book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early assessment of yield potential in vineyard systems: influence of nitrogen and water status on the number of inflorecences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Validation of a new multi-pest integrating indicator of pests And diseases damage in grapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Smits</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Edinbourg, United Kingdom. 2016, 14th ESA Congress</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, 14th ESA Congress 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02741363v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of a new multi-pest integrating indicator of pests And diseases damage in grapes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Early assessment of yield potential in vineyard systems: influence of nitrogen and water status on the number of inflorecences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelie Metay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Lis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, 14th ESA Congress 2016</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Edinbourg, United Kingdom. 2016, 14th ESA Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743073v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02741363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple grapevine growth model: towards grape-pest, a x-pest model of damage caused by multiple pests on grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPM Innovation in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Poznan, Poland. , 2015, IPM Innovation in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new multi-pest integrating indicator of pests And diseases damage in grapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen, Hongrie. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating spores of Metarhizium flavoviride for UVB-Protection and effects on virulence to african desert locust (Schistocerca gregaria) forskal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839678v1</w:t>
-              </w:r>
-[...3405 lines deleted...]
-                <w:t xml:space="preserve">hal-00885349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4858,77 +4858,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DigitAF Deliverable 2.5: Plan for improvement of existing tools/models for tree and crop productivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom De Swaef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4976,64 +4976,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de la répartition spatiale des insectes ravageurs des cultures intercalaires en parcelles agroforestières : cas des pucerons du blé dur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5083,103 +5083,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of past advisory bulletins to rebuild pest and disease historical annual pressures in French vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Daraignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t>
@@ -5208,103 +5208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: case study of Bordeaux and Champagne regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fermaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Daraignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS Meeting of the working group Integrated Protection in Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOBC-WPRS, Oct 2023, Logroño, Spain. pp.65</w:t>
@@ -5372,51 +5372,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5454,64 +5454,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pests and Diseases Severity During the Conversion to Organic Vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5536,64 +5536,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield Dynamic During the Conversion to Organic Vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5618,103 +5618,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t>
@@ -5743,51 +5743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de régulation des bioagresseurs des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Scientifiques. Partenariat entre l'enseignement technique, l'enseignement supérieur et la recherche. Les fonctions et services écosystémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5812,51 +5812,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using spad for the early detection of nitrogen deficiency on different vine varieties in pots or in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5864,51 +5864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France. 478 p</w:t>
@@ -5963,77 +5963,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future IPM in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t>
@@ -6062,103 +6062,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New indicators for multi pests and diseases assessment in conventional, organic and “in-transition” vineyard systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Delbac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Delbac</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
@@ -6213,77 +6213,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, France</w:t>
@@ -6325,51 +6325,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre aménagements agroforestiers et prédateurs des insectes ravageurs des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boucheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6394,64 +6394,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes agroforestiers favorisent-ils le contrôle des ravageurs des cultures par leurs prédateurs ? Etude d'un cas sur les pucerons du blé en Languedoc-Roussillon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6476,64 +6476,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pest management in temperate agroforestry systems, the need for more studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6558,64 +6558,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pest risk assessment in a temperate agroforestry system: a case study of cereal aphids in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6653,51 +6653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des systèmes agroforestiers sur l’écologie et la gestion des populations d’insectes ravageurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6722,51 +6722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal bioinsecticide survival in response to UVB in 3D digitized grapevine canopies: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6804,103 +6804,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of confinement on air humidity in tunnels and in the leaf boundary layer: implications for greenhouse crops biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t>
@@ -6929,103 +6929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control of the greenhouse whitefly (Trialeurodes vaporariorium) with entomopathogenic Hyphomycetes: how does it work in mediterranean greenhouses on tomato crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ridray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t>
@@ -7048,303 +7048,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of two lignin derivatives on the UV-tolerance of submerged propagules of Metarhizium flavoviride in an oil-based formulation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Product development and improvement. Formulating with known biological agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Semi-annual Report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, France</w:t>
+              <w:t xml:space="preserve">6. Semi-annual Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769834v1</w:t>
+                <w:t xml:space="preserve">hal-02769153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product development and improvement. Formulating with known biological agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">The effect of two lignin derivatives on the UV-tolerance of submerged propagules of Metarhizium flavoviride in an oil-based formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Semi-annual Report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, France</w:t>
+              <w:t xml:space="preserve">5. Semi-annual Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769153v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation for ultraviolet protection. Comparative study of the UV-tolerance of SLF-produced blastospores and SSF-produced conidia of Metarhizium flavoviride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Semi-annual Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7363,316 +7363,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of two lignin derivatives on the virulence of submerged propagules of Metarhizium flavoviride to Schistocerca gregaria in an oil-based formulation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Gestion climatique et utilisation des mycoinsecticides contre les aleurodes et les thrips des cultures légumières protégées en zone méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Semi-annual Report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, France</w:t>
+              <w:t xml:space="preserve">Réunion Serre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764613v1</w:t>
+                <w:t xml:space="preserve">hal-02770083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion climatique et utilisation des mycoinsecticides contre les aleurodes et les thrips des cultures légumières protégées en zone méditerranéenne</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">The effect of two lignin derivatives on the virulence of submerged propagules of Metarhizium flavoviride to Schistocerca gregaria in an oil-based formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Serre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Avignon, France</w:t>
+              <w:t xml:space="preserve">6. Semi-annual Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770083v1</w:t>
+                <w:t xml:space="preserve">hal-02764613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of various liquid culture media on morphology, growth, propagule production, and pathogenic activity of the Hyphomycete, Metarhizium flavoviride to Schistocerca gregaria: SEM observations on propagules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7727,77 +7727,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of additive ingredients added during liquid cultivation of Metarhizium flavoviride on the tolerance of submerged propagules to thermic stress under fluctuating regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Semi-annual Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7816,286 +7816,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product development and improvement. Formulating with known biological control agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Effect of various liquid culture media on morphology, growth, propagule production, and pathogenic activity of the Hyphomycete Metarhizium flavoviride to Schistocerca gregaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. semi-annual report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, United States</w:t>
+              <w:t xml:space="preserve">4. Semi-annual Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769526v1</w:t>
+                <w:t xml:space="preserve">hal-02769154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of various liquid culture media on morphology, growth, propagule production, and pathogenic activity of the Hyphomycete Metarhizium flavoviride to Schistocerca gregaria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Product development and improvement. Formulating with known biological control agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Semi-annual Report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, France</w:t>
+              <w:t xml:space="preserve">4. semi-annual report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769154v1</w:t>
+                <w:t xml:space="preserve">hal-02769526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais préliminaires de lutte avec des mycoinsecticides contre aleurodes et thrips en cultures légumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8150,51 +8150,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer modelling of insect fungal pathogens: a functional approach to epizootiological modelling and more!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.I. Carruthers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8232,51 +8232,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-oriented simulation modeling in the biological in the biological control of Bemisia tabaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Legaspi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.I. Carruthers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8327,51 +8327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modele logistique de prevision de l'effet des radiations UV sur le potentiel germinatif des spores de Paecilomyces fumosoroseus (Wize) Brown et Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Meeting "Microbial control of pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1991, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8441,90 +8441,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 21 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
@@ -8585,64 +8585,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du couple pucerons du blé - auxiliaires en parcelles agroforestières – Dossier PIRAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8705,90 +8705,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des bioinsecticides contre les thrips et les aleurodes des cultures légumières protégées en zone méditerranéenne : création du réseau d'expérimentation et bilan des essais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8855,90 +8855,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photic effect of solar U.V. radiations on the survival of spores of entomopathogenic hyphomycete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop structure and light microclimate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8995,51 +8995,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de la modelisation des effets du rayonnement solaire sur la persistance des spores quiescentes de l'hyphomycete entomopathogene Paecilomyces fumosoroseus (Wize) Brown Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1992. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9235,51 +9235,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098972v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Godefroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399281v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guibert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734032v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734036v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741363v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743073v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739447v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Dagher" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605605v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839678v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leland" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mullins" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Warren" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaughan" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419677v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127068" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079437v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111626" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617837v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2013.05.024" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXMS5SJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644276v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-011-9473-5" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4HHTHWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ridray" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678159v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680758v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Fargues" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1049-9644(03)00097-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C34RN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669489v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687079v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690557v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustere" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692393v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goettel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaman Ouedraogo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695985v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686554v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712280v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Maniania" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delmas" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715590v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Got" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Lacan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885349v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Got" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gf Lacan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stephan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687194v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733888v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mandin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190894v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769834v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farques" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769153v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769714v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764613v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770083v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vega" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769526v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769154v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770140v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Carruthers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774508v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Legaspi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hunter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823152v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rocher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111626" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2013.05.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXMS5SJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-011-9473-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4HHTHWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ridray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Fargues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1049-9644(03)00097-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C34RN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goettel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaman Ouedraogo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Maniania" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delmas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Got" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Lacan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Got" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gf Lacan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stephan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Godefroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743073v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739447v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Dagher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mullins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Warren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaughan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687194v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733888v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mandin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190894v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769834v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769714v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770083v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764613v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vega" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770140v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Carruthers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774508v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Legaspi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hunter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823152v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rocher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>