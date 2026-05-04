--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -66,3430 +66,3773 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEPHY Ferme : consolider un dispositif éprouvé et renforcer son ancrage territorial pour maximiser son impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambre Destandau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Giuliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Aulagnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Bonnevie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cassadou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE; OFB; Anses. 2026, https://agriculture.gouv.fr/le-comite-scientifique-et-technique-de-la-strategie-ecophyto-2030</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DigitAF Deliverable 2.5: Plan for improvement of existing tools/models for tree and crop productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom De Swaef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Lammoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04711263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approche de la répartition spatiale des insectes ravageurs des cultures intercalaires en parcelles agroforestières : cas des pucerons du blé dur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02820055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1941-2023 overall annual intensity indicator data for grapevine pests and diseases over three French vineyard regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 64, pp.112397. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05421020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term analysis of the link between practices and vineyard decline in relation to abiotic factors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sladeczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 59 (1), pp.Article number: 8285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2025.59.1.8285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: a case study of the Bordeaux and Champagne regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Daraignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC WPRS Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 171, pp.29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04609260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lowering pesticide use in vineyards over a 10-year period did not reduce yield or work intensity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Rapidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 158, pp.127199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2024.127199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining yield dynamics during vineyard conversion to organic farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 153, pp.127068. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eja.2023.127068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04419677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systemic approach to grapevine decline diagnosed using three key indicators: plant mortality, yield loss and vigour decrease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Robelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2023.57.1.5575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mortality and vigour based indicators for an early diagnosis of vineyard decline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Robelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVES Technical Reviews vine and wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 57, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/IVES-TR.2023.7758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the regional agronomic diagnosis for grapevine yield analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OENO One</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 56 (1), pp.87-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.20870/oeno-one.2022.56.1.4568⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03599453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of conversion to organic farming on pest and disease control in French vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Merot</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Gosme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (7), pp.1047. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy10071047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02908445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Conversion to Organic Farming Impact Vineyards Yield? A Diachronic Study in Southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (11), pp.1626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/agronomy10111626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03079437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion à la viticulture biologique et maîtrise des bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Oenologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 285, pp.28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New multipest damage indicator to assess protection strategies in grapevine cropping systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 22 (3), pp.450-461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajgw.12238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer les dégâts des bioagresseurs sur grappes : un sujet important durant la conversion à la viticulture biologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Girondine des Vins de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1108, pp.50-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A bioeconomic model of downy mildew damage on grapevine for evaluation of control strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop Protection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 53, pp.58-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cropro.2013.05.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel indicateur intégré d’évaluation des dégâts occasionnés aux grappes par des bioagresseurs majeurs au vignoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Constant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Laveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Dinabio 2013, 32, pp.61-71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/1dw2-k398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected lack of influence of tree rows on the dynamics of wheat aphids and their natural enemies in a temperate agroforestry system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agroforestry Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85 (1), pp.153-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10457-011-9473-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02644276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of microclimate heterogeneity and ventilation system on entomopathogenic hyphomycete infection of Trialeurodes vaporariorum (Homoptera: Aleyrodidae) in mediterranean greenhouse tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ridray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 32, pp.461-472</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of greenhouse ventilation on humidity of inside air and in leaf boundary-layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 125, pp.225-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic factors on entomopathogenic hyphomycetes infection of Trialeurodes vaporariorum (Homoptera: Aleyrodidae) in mediterranean glasshouse tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques J. Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biological Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 28, pp.320-331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S1049-9644(03)00097-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02680758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato leaf boundary layer climate : implications for microbiological whitefly control in greenhouses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mermier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 110, pp.159-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the persistence of quiescent conidia of the entompathogenic hyphomycete Paecilomyces fumosoroseus exposed to solar radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7, pp.365-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02687079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation of conidia of Paecilomyces fumosoroseus by near-ultraviolet (UVB and UVA) and visible radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Coustere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 69, pp.70-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02690557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature on vegetative growth of Beauveria bassiana isolates from different origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Goettel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaman Ouedraogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 89 (3), pp.383-392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02692393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of temperature and solar radiation interactions on the survival of quiescent conidia of the entomopathogenic hyphomycete Paecilomyces fumosoroseus (Wize) Brown and Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Itier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mycopathologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 135, pp.163-170</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02695985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inactivation of Paecilomyces fumosoroseus conidia by diffuse and total solar radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 741, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02686554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de la temperature sur la croissance in vitro d'hyphomycetes entomopathogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.K. Maniania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 12 (7), pp.557-564</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modele de duree de developpement larvaire de la pyrale du mais, Ostrinia nubilalis Hbn., Lepidoptera, Pyralidae, en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F. Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 11 (1), pp.45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02715590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation d'un modèle de durée de développement larvaire de la pyrale du maïs, Ostrinia nubilalis Hbn, Lepidoptera, Pyralidae, en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Got</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gf Lacan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Stephan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 11 (1), pp.45-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00885349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3499,4912 +3842,4687 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compared analysis of re-built long-term historical annual pressures of Botrytis Bunch Rot, Noble Rot and Downy Mildew in Bordeaux vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penelope Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Pathogenic Sclerotiniacae" (BotryScleroMoni2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Thessaloniki, Greece. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05098972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal dynamics and climatic indices related to long-term historical annual pressures of key grapevine diseases: case study of Black Rot and Downy Mildew in Bordeaux vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Delestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS Working group IPM viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Mikulov, Czech Republic. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05399281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards stopping pesticides use in vineyard: characterization of on-farm solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mérot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Bouisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Enard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecosystem services functional motif: a new concept to analyse and design agroforestry systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Rafflegeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clementine Allinne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Deheuvels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jagoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. World Congress on Agroforestry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 933 p., 2019, Book of abstracts. 4th World Congress on Agroforestry</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02736928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TraDeVi : an Integrative Research Project on Grapevine Dieback in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018 : XVe European Society for Agronomy Congress. Abstract Book. Innovative cropping and farming systems for high quality food production systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to guide the conceptualization of a farm system : application to the transition of vineyards to agro-ecological farming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud-Gentié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Thiollet-Scholtus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Genève, Switzerland. , 180 p., 2018, ESA 2018 : XVe European Society for Agronomy Congress. Innovative cropping and farming systems for high quality food production systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pets and diseases control during conversion to organic vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina. Le Progres Agricole et Viticole, 2017, 20th GiESCO International Meeting : book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new multi-pest integrating indicator of pests And diseases damage in grapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinburgh, United Kingdom. , 2016, 14th ESA Congress 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02743073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early assessment of yield potential in vineyard systems: influence of nitrogen and water status on the number of inflorecences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Lis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Edinbourg, United Kingdom. 2016, 14th ESA Congress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple grapevine growth model: towards grape-pest, a x-pest model of damage caused by multiple pests on grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amani Dagher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Aubertot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPM Innovation in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Poznan, Poland. , 2015, IPM Innovation in Europe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of a new multi-pest integrating indicator of pests And diseases damage in grapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13. ESA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Debrecen, Hongrie. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coating spores of Metarhizium flavoviride for UVB-Protection and effects on virulence to african desert locust (Schistocerca gregaria) forskal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Warren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vaughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839678v1</w:t>
-              </w:r>
-[...223 lines deleted...]
-                <w:t xml:space="preserve">hal-02820055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of past advisory bulletins to rebuild pest and disease historical annual pressures in French vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Daraignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term historical characterization of French vineyard exposure to pests and diseases: case study of Bordeaux and Champagne regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leslie Daraignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Fraysse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOBC-WPRS Meeting of the working group Integrated Protection in Viticulture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOBC-WPRS, Oct 2023, Logroño, Spain. pp.65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04576020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian functional linear regression estimation. Extension to scalar and categorical covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feriel Bouhadjera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meïli Baragatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Hilgert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Marie Grollemund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53. Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SFdS, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04189804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pests and Diseases Severity During the Conversion to Organic Vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yield Dynamic During the Conversion to Organic Vineyard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. European Society for Agronomy Congress (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy (ESA). INT., Aug 2018, Genève, Switzerland. 180 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an agroecological viticulture: advances and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. GiESCO International Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Mendoza, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01664474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus de régulation des bioagresseurs des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Journées Scientifiques. Partenariat entre l'enseignement technique, l'enseignement supérieur et la recherche. Les fonctions et services écosystémiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02794763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using spad for the early detection of nitrogen deficiency on different vine varieties in pots or in the field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Magnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothé Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19. Journées Internationales de Viticulture GiESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Montpellier, France. 478 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing cropping systems with high productive performance and low use of pesticides: concepts, methods and knowledge, with illustration on vineyards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Metay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Future IPM in Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Riva del Garda, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New indicators for multi pests and diseases assessment in conventional, organic and “in-transition” vineyard systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis D. Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Roudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02747683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indicating processes and performances of agrosystems: a framework based on a conceptual model and its use in vineyards fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Wéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Coll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Guilpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Helsinki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lien entre aménagements agroforestiers et prédateurs des insectes ravageurs des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boucheny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les systèmes agroforestiers favorisent-ils le contrôle des ravageurs des cultures par leurs prédateurs ? Etude d'un cas sur les pucerons du blé en Languedoc-Roussillon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pest management in temperate agroforestry systems, the need for more studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pest risk assessment in a temperate agroforestry system: a case study of cereal aphids in winter wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. World Congress of Agroforestry (WCA2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Nairobi, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02755053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets des systèmes agroforestiers sur l’écologie et la gestion des populations d’insectes ravageurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre J.-P. Sarthou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du GEA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fungal bioinsecticide survival in response to UVB in 3D digitized grapevine canopies: a simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sinoquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Workshop on functional-structural plant models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of confinement on air humidity in tunnels and in the leaf boundary layer: implications for greenhouse crops biological control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Fatnassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biological control of the greenhouse whitefly (Trialeurodes vaporariorium) with entomopathogenic Hyphomycetes: how does it work in mediterranean greenhouses on tomato crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boulard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ridray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Product development and improvement. Formulating with known biological agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Semi-annual Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of two lignin derivatives on the UV-tolerance of submerged propagules of Metarhizium flavoviride in an oil-based formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Farques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Semi-annual Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation for ultraviolet protection. Comparative study of the UV-tolerance of SLF-produced blastospores and SSF-produced conidia of Metarhizium flavoviride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Semi-annual Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion climatique et utilisation des mycoinsecticides contre les aleurodes et les thrips des cultures légumières protégées en zone méditerranéenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Serre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2000, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of two lignin derivatives on the virulence of submerged propagules of Metarhizium flavoviride to Schistocerca gregaria in an oil-based formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Leland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mullins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Semi-annual Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of various liquid culture media on morphology, growth, propagule production, and pathogenic activity of the Hyphomycete, Metarhizium flavoviride to Schistocerca gregaria: SEM observations on propagules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Semi-annual Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of additive ingredients added during liquid cultivation of Metarhizium flavoviride on the tolerance of submerged propagules to thermic stress under fluctuating regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Semi-annual Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02764612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of various liquid culture media on morphology, growth, propagule production, and pathogenic activity of the Hyphomycete Metarhizium flavoviride to Schistocerca gregaria</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Product development and improvement. Formulating with known biological control agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Semi-annual Report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, France</w:t>
+              <w:t xml:space="preserve">4. semi-annual report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769154v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product development and improvement. Formulating with known biological control agents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Effect of various liquid culture media on morphology, growth, propagule production, and pathogenic activity of the Hyphomycete Metarhizium flavoviride to Schistocerca gregaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. semi-annual report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1999, United States</w:t>
+              <w:t xml:space="preserve">4. Semi-annual Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1999, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769526v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essais préliminaires de lutte avec des mycoinsecticides contre aleurodes et thrips en cultures légumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres phytosanitaires CTIFL/SPV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Bergerac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computer modelling of insect fungal pathogens: a functional approach to epizootiological modelling and more!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.I. Carruthers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Object-oriented simulation modeling in the biological in the biological control of Bemisia tabaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.C. Legaspi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.I. Carruthers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.S. Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Annual review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1994, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02774508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modele logistique de prevision de l'effet des radiations UV sur le potentiel germinatif des spores de Paecilomyces fumosoroseus (Wize) Brown et Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. European Meeting "Microbial control of pests"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1991, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8414,154 +8532,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulletin d'information n° 21 L'Observatoire de Roujan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Prevot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Coulouma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Observatoire Méditerranéen de l'Environnement Rural et de l'Eau (OMERE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8571,117 +8689,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du couple pucerons du blé - auxiliaires en parcelles agroforestières – Dossier PIRAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Rocher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mention d'édition : Rapport d'étude 2006. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8691,147 +8809,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation des bioinsecticides contre les thrips et les aleurodes des cultures légumières protégées en zone méditerranéenne : création du réseau d'expérimentation et bilan des essais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Jeannequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3 p., 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02834683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8841,137 +8959,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photic effect of solar U.V. radiations on the survival of spores of entomopathogenic hyphomycete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crop structure and light microclimate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA, 1993</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02849349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8981,114 +9099,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche de la modelisation des effets du rayonnement solaire sur la persistance des spores quiescentes de l'hyphomycete entomopathogene Paecilomyces fumosoroseus (Wize) Brown Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Claude Bernard Lyon 1, 1992. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02852474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId213"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9235,51 +9353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419677v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127068" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079437v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111626" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645768v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2013.05.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXMS5SJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-011-9473-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4HHTHWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ridray" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680758v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Fargues" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1049-9644(03)00097-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C34RN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669489v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687079v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690557v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustere" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692393v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goettel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaman Ouedraogo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695985v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686554v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712280v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Maniania" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delmas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715590v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Got" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Lacan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885349v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Got" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gf Lacan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stephan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098972v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Godefroy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guibert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737631v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734032v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734036v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743073v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741363v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lis" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739447v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Dagher" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605605v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839678v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mullins" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Warren" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaughan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820055v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687194v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189804v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733900v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733888v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794763v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506547v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mandin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747683v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267939v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755769v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheny" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756739v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755095v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755053v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756036v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190894v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760552v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762715v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769153v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769834v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farques" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769714v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770083v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764613v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771104v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vey" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vega" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764612v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769154v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769526v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770140v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774763v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Carruthers" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774508v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Legaspi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hunter" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771992v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823152v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rocher" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834683v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849349v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852474v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Destandau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonnevie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111626" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2013.05.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXMS5SJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-011-9473-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4HHTHWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ridray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Fargues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1049-9644(03)00097-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C34RN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goettel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaman Ouedraogo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Maniania" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Got" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Lacan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Got" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gf Lacan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stephan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Godefroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guibert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Dagher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mullins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Warren" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaughan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mandin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747683v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755769v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farques" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771104v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vega" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770140v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Carruthers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Legaspi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hunter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771992v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rocher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834683v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849349v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>