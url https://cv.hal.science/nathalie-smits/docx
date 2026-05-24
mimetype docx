--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -2911,247 +2911,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02669489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the persistence of quiescent conidia of the entompathogenic hyphomycete Paecilomyces fumosoroseus exposed to solar radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inactivation of conidia of Paecilomyces fumosoroseus by near-ultraviolet (UVB and UVA) and visible radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Goujet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Coustere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 7, pp.365-375</w:t>
+              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 69, pp.70-78</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02687079v1</w:t>
+                <w:t xml:space="preserve">hal-02690557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inactivation of conidia of Paecilomyces fumosoroseus by near-ultraviolet (UVB and UVA) and visible radiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the persistence of quiescent conidia of the entompathogenic hyphomycete Paecilomyces fumosoroseus exposed to solar radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Invertebrate Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 69, pp.70-78</w:t>
+              <w:t xml:space="preserve">Biocontrol Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 7, pp.365-375</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02690557v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02687079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of temperature on vegetative growth of Beauveria bassiana isolates from different origins</w:t>
               </w:r>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Itier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3418,51 +3418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6174,523 +6174,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New indicators for multi pests and diseases assessment in conventional, organic and “in-transition” vineyard systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicating processes and performances of agrosystems: a framework based on a conceptual model and its use in vineyards fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Wéry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Coll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Merot</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guilpart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fermaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Helsinki, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02747683v1</w:t>
+                <w:t xml:space="preserve">hal-01267939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicating processes and performances of agrosystems: a framework based on a conceptual model and its use in vineyards fields</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New indicators for multi pests and diseases assessment in conventional, organic and “in-transition” vineyard systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Delbac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Fermaud</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Roudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Merot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Congress of the European Society for Agronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2012, Helsinki, France</w:t>
+              <w:t xml:space="preserve">, Aug 2012, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267939v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lien entre aménagements agroforestiers et prédateurs des insectes ravageurs des cultures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les systèmes agroforestiers favorisent-ils le contrôle des ravageurs des cultures par leurs prédateurs ? Etude d'un cas sur les pucerons du blé en Languedoc-Roussillon.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37. Journées des Entomophagistes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755769v1</w:t>
+                <w:t xml:space="preserve">hal-02756739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes agroforestiers favorisent-ils le contrôle des ravageurs des cultures par leurs prédateurs ? Etude d'un cas sur les pucerons du blé en Languedoc-Roussillon.</w:t>
+                <w:t xml:space="preserve">Pest management in temperate agroforestry systems, the need for more studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37. Journées des Entomophagistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Antibes, France</w:t>
+              <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756739v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pest management in temperate agroforestry systems, the need for more studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lien entre aménagements agroforestiers et prédateurs des insectes ravageurs des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boucheny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Dupraz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. European Society for Agronomy (ESA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">37. Journées des Entomophagistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755095v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pest risk assessment in a temperate agroforestry system: a case study of cereal aphids in winter wheat</w:t>
               </w:r>
@@ -7166,575 +7166,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02762715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product development and improvement. Formulating with known biological agents</w:t>
+                <w:t xml:space="preserve">Formulation for ultraviolet protection. Comparative study of the UV-tolerance of SLF-produced blastospores and SSF-produced conidia of Metarhizium flavoviride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Semi-annual Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769153v1</w:t>
+                <w:t xml:space="preserve">hal-02769714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of two lignin derivatives on the UV-tolerance of submerged propagules of Metarhizium flavoviride in an oil-based formulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Farques</w:t>
+                <w:t xml:space="preserve">Product development and improvement. Formulating with known biological agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fargues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Semi-annual Report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2000, France</w:t>
+              <w:t xml:space="preserve">6. Semi-annual Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02769834v1</w:t>
+                <w:t xml:space="preserve">hal-02769153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation for ultraviolet protection. Comparative study of the UV-tolerance of SLF-produced blastospores and SSF-produced conidia of Metarhizium flavoviride</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Fargues</w:t>
+                <w:t xml:space="preserve">The effect of two lignin derivatives on the UV-tolerance of submerged propagules of Metarhizium flavoviride in an oil-based formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Farques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Semi-annual Report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, France</w:t>
+              <w:t xml:space="preserve">5. Semi-annual Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02769714v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02769834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion climatique et utilisation des mycoinsecticides contre les aleurodes et les thrips des cultures légumières protégées en zone méditerranéenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of two lignin derivatives on the virulence of submerged propagules of Metarhizium flavoviride to Schistocerca gregaria in an oil-based formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mullins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion Serre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, Avignon, France</w:t>
+              <w:t xml:space="preserve">6. Semi-annual Report</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2000, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770083v1</w:t>
+                <w:t xml:space="preserve">hal-02764613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of two lignin derivatives on the virulence of submerged propagules of Metarhizium flavoviride to Schistocerca gregaria in an oil-based formulation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion climatique et utilisation des mycoinsecticides contre les aleurodes et les thrips des cultures légumières protégées en zone méditerranéenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. Semi-annual Report</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2000, France</w:t>
+              <w:t xml:space="preserve">Réunion Serre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02764613v1</w:t>
+                <w:t xml:space="preserve">hal-02770083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of various liquid culture media on morphology, growth, propagule production, and pathogenic activity of the Hyphomycete, Metarhizium flavoviride to Schistocerca gregaria: SEM observations on propagules</w:t>
               </w:r>
@@ -8249,217 +8249,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer modelling of insect fungal pathogens: a functional approach to epizootiological modelling and more!</w:t>
+                <w:t xml:space="preserve">Object-oriented simulation modeling in the biological in the biological control of Bemisia tabaci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">B.C. Legaspi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Smits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">R.I. Carruthers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Smits</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S. Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. International colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 1994, Montpellier, France</w:t>
+              <w:t xml:space="preserve">2. Annual review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1994, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02774763v1</w:t>
+                <w:t xml:space="preserve">hal-02774508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Object-oriented simulation modeling in the biological in the biological control of Bemisia tabaci</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.C. Legaspi</w:t>
+                <w:t xml:space="preserve">Computer modelling of insect fungal pathogens: a functional approach to epizootiological modelling and more!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.I. Carruthers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.S. Hunter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Annual review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1994, Orlando, United States</w:t>
+              <w:t xml:space="preserve">6. International colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 1994, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02774508v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02774763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modele logistique de prevision de l'effet des radiations UV sur le potentiel germinatif des spores de Paecilomyces fumosoroseus (Wize) Brown et Smith</w:t>
               </w:r>
@@ -8999,51 +8999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Fargues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Goujet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Smits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9353,51 +9353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Destandau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonnevie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111626" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2013.05.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXMS5SJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-011-9473-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4HHTHWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ridray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Fargues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1049-9644(03)00097-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C34RN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687079v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690557v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goettel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaman Ouedraogo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Maniania" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Got" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Lacan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Got" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gf Lacan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stephan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Godefroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guibert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Dagher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mullins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Warren" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaughan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mandin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747683v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267939v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755769v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheny" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756739v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755095v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769834v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farques" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769714v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770083v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764613v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771104v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vega" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770140v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774763v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Carruthers" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774508v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Legaspi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hunter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771992v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rocher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834683v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849349v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05601270v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambre Destandau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Giuliano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aulagnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Bonnevie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cassadou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711263v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom De Swaef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupraz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jaeger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lammoglia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Smits" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05421020v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Delbac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne M&#233;rot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fermaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112397" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04966096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Merot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Thiollet-Scholtus" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sladeczek" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2025.59.1.8285" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04609260v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Daraignes" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Fraysse" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04575614v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Fouillet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rapidel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rigal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2024.127199" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04419677v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eja.2023.127068" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03960649v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coulouma" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Robelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Gary" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2023.57.1.5575" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04140004v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IVES-TR.2023.7758" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599453v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/oeno-one.2022.56.1.4568" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10071047" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03079437v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/agronomy10111626" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617837v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506500v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Roudet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Thiery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12238" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QGW9TB21-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630125v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Constant" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Laveau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645768v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cropro.2013.05.024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXMS5SJB-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189815v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Constant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/1dw2-k398" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644276v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dufour" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-011-9473-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q4HHTHWS-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679957v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fargues" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rougier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boulard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ridray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678159v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Fatnassi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Roy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lagier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680758v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Fargues" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1049-9644(03)00097-5" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3C34RN6-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669489v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mermier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Goujet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coustere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687079v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692393v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Goettel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adaman Ouedraogo" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695985v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Itier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686554v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Bonhomme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712280v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Maniania" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Delmas" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02715590v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Got" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F. Lacan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stephan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00885349v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Got" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gf Lacan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Stephan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05098972v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Delestre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Penelope Godefroy" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05399281v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guibert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687412v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bouisson" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Enard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736928v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rafflegeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Allinne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Barkaoui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deheuvels" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jagoret" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737631v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734032v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud-Genti&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743073v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741363v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Metay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Lis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739447v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amani Dagher" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Aubertot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605605v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839678v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leland" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mullins" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Warren" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vaughan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687194v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04576020v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189804v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feriel Bouhadjera" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Me&#239;li Baragatti" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Hilgert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Marie Grollemund" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733900v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733888v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664474v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Metral" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Garcia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02794763v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506547v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Magnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fauchon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233; Mandin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques W&#233;ry" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilpart" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267939v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Coll" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747683v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756739v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755095v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755769v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boucheny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755053v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756036v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre J.-P. Sarthou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190894v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sinoquet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760552v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762715v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769714v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769153v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769834v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Farques" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764613v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770083v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771104v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vey" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vega" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764612v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769526v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769154v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770140v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Jeannequin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774508v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.C. Legaspi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Carruthers" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. Hunter" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774763v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771992v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04980261v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Prevot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823152v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rocher" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834683v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849349v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02852474v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>