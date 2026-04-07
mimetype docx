--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -1412,307 +1412,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Characterization of Novel Pyrene-Dendronized Porphyrins Exhibiting Efficient Fluorescence Resonance Energy Transfer: Optical and Photophysical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preparation and characterization of novel polythiophenes bearing oligo(ethylene glycol) spacers and porphyrin units: Optical and electrochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Aguilar-Ortíz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Zaragoza-Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Duhamel</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Solladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Solladié</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martha Aguilar-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la301284v⟩</w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 162 (11-12), pp.1000-1009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2012.04.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361809v1</w:t>
+                <w:t xml:space="preserve">hal-02361827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of novel polythiophenes bearing oligo(ethylene glycol) spacers and porphyrin units: Optical and electrochemical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and Characterization of Novel Pyrene-Dendronized Porphyrins Exhibiting Efficient Fluorescence Resonance Energy Transfer: Optical and Photophysical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerardo Zaragoza-Galán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Fowler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Solladié</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martha Aguilar-Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (30), pp.11195-11205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la301284v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2012.04.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02361827v1</w:t>
+                <w:t xml:space="preserve">hal-02361809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cofacial tris-porphyrins with anthracenic spacer</w:t>
               </w:r>
@@ -3181,51 +3181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Solladi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424625300034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03021588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunichi Fukuzumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ohkubo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis d'Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abaaf5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Solladie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Bouatra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Merka&#353;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sooambar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424620300013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen &#381;ini&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619500627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjin Qiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunichi Fukuzumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424618500396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Piantanida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Zinic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22071112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5562/cca3247" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424615500431" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hasegawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07203D" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Zaragoza-Gal&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fowler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501445n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361809v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301284v" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Aguilar-Ort&#237;z" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Aguilar-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.04.020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BCGSBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424611004300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimear Finnigan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Dahms" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C.G. G&#246;tz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.12.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Saito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22364j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aziat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424608000637" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Trabolsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Urbani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Delgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fettah Ajamaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712081H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5S3SWB1M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pe&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rivera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424608000613" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Hasobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kamat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706678c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC0760B510258C1A88659279A8D832B0FBFC198B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Walther" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424607000424" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Fujitsuka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Won Cho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.12.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLWS91V7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solladie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Sakata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2408962" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Solladi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424625300034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03021588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunichi Fukuzumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ohkubo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis d'Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abaaf5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Solladie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Bouatra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Merka&#353;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sooambar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424620300013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen &#381;ini&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619500627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjin Qiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunichi Fukuzumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424618500396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Piantanida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Zinic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22071112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5562/cca3247" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424615500431" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hasegawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07203D" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Zaragoza-Gal&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fowler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501445n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Aguilar-Ort&#237;z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Aguilar-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.04.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BCGSBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301284v" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424611004300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimear Finnigan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Dahms" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C.G. G&#246;tz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.12.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Saito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22364j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aziat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424608000637" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Trabolsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Urbani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Delgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fettah Ajamaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712081H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5S3SWB1M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pe&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rivera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424608000613" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Hasobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kamat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706678c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC0760B510258C1A88659279A8D832B0FBFC198B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Walther" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424607000424" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Fujitsuka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Won Cho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.12.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLWS91V7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solladie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Sakata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2408962" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>