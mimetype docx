--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -746,51 +746,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficiency of Dinucleosides as the Backbone to Pre-Organize Multi-Porphyrins and Enhance Their Stability as Sandwich Type Complexes with DABCO</w:t>
+                <w:t xml:space="preserve">Great Efficiency of Nucleosides as Organizing Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Merkaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaila Bouatra</w:t>
@@ -804,127 +804,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mladen Zinic</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Žinić</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules22071112⟩</w:t>
+              <w:t xml:space="preserve">Croatica Chemica Acta - izd. tromjesečno Hrvatsko kemijsko društvo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5562/cca3247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03059670v1</w:t>
+                <w:t xml:space="preserve">hal-03059672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great Efficiency of Nucleosides as Organizing Tools</w:t>
+                <w:t xml:space="preserve">Efficiency of Dinucleosides as the Backbone to Pre-Organize Multi-Porphyrins and Enhance Their Stability as Sandwich Type Complexes with DABCO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonja Merkaš</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souhaila Bouatra</w:t>
@@ -938,103 +938,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mladen Žinić</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mladen Zinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Croatica Chemica Acta - izd. tromjesečno Hrvatsko kemijsko društvo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90 (4), </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (7), pp.1112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5562/cca3247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules22071112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03059672v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03059670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pre-organized dinucleosides with pendant porphyrins for the formation of sandwich type complexes with DABCO with high association constants</w:t>
               </w:r>
@@ -1072,51 +1072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Rein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivo Piantanida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mladen Zinic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19 (01-03), pp.535-546. </w:t>
@@ -2051,816 +2051,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bis-porphyrin tweezers: rigid or flexible linkers for better adjustment of the cavity to bidentate bases of various size</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polypeptides with pendant porphyrins of defined sequence of chromophores: towards artificial photosynthetic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Aziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Peón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Solladié</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 12 (12), pp.1250-1260. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1088424608000637⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 12 (12), pp.1232-1241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424608000613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361848v1</w:t>
+                <w:t xml:space="preserve">hal-02361860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large photoactive supramolecular ensembles prepared from C60–pyridine substrates and multi-Zn(ii)–porphyrin receptors</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bis-porphyrin tweezers: rigid or flexible linkers for better adjustment of the cavity to bidentate bases of various size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Solladié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Aziat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhaila Bouatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B712081H⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 12 (12), pp.1250-1260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424608000637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02361895v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polypeptides with pendant porphyrins of defined sequence of chromophores: towards artificial photosynthetic systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Régis Rein</w:t>
+                <w:t xml:space="preserve">Large photoactive supramolecular ensembles prepared from C60–pyridine substrates and multi-Zn(ii)–porphyrin receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Trabolsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxence Urbani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Luis Delgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fettah Ajamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Peón</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mourad Elhabiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32 (1), pp.159-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/B712081H⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S1088424608000613⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02361860v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic solar cells. Supramolecular composites of porphyrins and fullerenes organized by polypeptide structures as light harvesters</w:t>
+                <w:t xml:space="preserve">S2- and S1-states properties of zinc porphyrin polypeptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taku Hasobe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kenji Saito</w:t>
+                <w:t xml:space="preserve">Mamoru Fujitsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prashant Kamat</w:t>
+                <w:t xml:space="preserve">Dae Won Cho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Solladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Troiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongjin Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (39), pp.4160. </w:t>
+              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 188 (2-3), pp.346-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b706678c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2006.12.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361901v1</w:t>
+                <w:t xml:space="preserve">hal-02361950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light harvesting porphyrin-crown ether conjugates: toward artificial photosynthetic systems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organic solar cells. Supramolecular composites of porphyrins and fullerenes organized by polypeptide structures as light harvesters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Walther</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taku Hasobe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prashant Kamat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Troiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongjin Qiu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S1088424607000424⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (39), pp.4160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b706678c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02361925v1</w:t>
+                <w:t xml:space="preserve">hal-02361901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S2- and S1-states properties of zinc porphyrin polypeptides</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light harvesting porphyrin-crown ether conjugates: toward artificial photosynthetic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Solladié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Rein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Walther</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2006.12.034⟩</w:t>
+              <w:t xml:space="preserve">Journal of Porphyrins and Phthalocyanines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 11 (05), pp.375-382. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S1088424607000424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02361950v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3181,51 +3181,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Solladi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424625300034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03021588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunichi Fukuzumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ohkubo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis d'Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abaaf5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Solladie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Bouatra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Merka&#353;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sooambar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424620300013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen &#381;ini&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619500627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjin Qiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunichi Fukuzumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424618500396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059670v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Piantanida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Zinic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22071112" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059672v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5562/cca3247" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424615500431" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hasegawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07203D" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Zaragoza-Gal&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fowler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501445n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Aguilar-Ort&#237;z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Aguilar-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.04.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BCGSBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301284v" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424611004300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimear Finnigan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Dahms" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C.G. G&#246;tz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.12.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Saito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22364j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361848v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aziat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424608000637" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361895v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Trabolsi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Urbani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Delgado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fettah Ajamaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712081H" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5S3SWB1M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361860v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pe&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rivera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424608000613" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361901v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Hasobe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kamat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706678c" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC0760B510258C1A88659279A8D832B0FBFC198B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361925v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Walther" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424607000424" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Fujitsuka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Won Cho" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.12.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLWS91V7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solladie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Sakata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2408962" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411193v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Solladi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424625300034" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03021588v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shunichi Fukuzumi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kei Ohkubo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis d'Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2162-8777/abaaf5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060387v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Solladie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhaila Bouatra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Merka&#353;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Sooambar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424620300013" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325373v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen &#381;ini&#263;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424619500627" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963619v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Troiani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjin Qiu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunichi Fukuzumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424618500396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059672v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Piantanida" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5562/cca3247" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03059670v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mladen Zinic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22071112" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117142v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/s1088424615500431" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117143v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetsuya Hasegawa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC07203D" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361807v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Zaragoza-Gal&#225;n" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fowler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Duhamel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp501445n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Aguilar-Ort&#237;z" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Aguilar-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2012.04.020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W5BCGSBH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361809v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301284v" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361836v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424611004300" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361846v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eimear Finnigan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Dahms" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel C.G. G&#246;tz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.12.025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361842v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Saito" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cp22364j" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361860v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Aziat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Pe&#243;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Rivera" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424608000613" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361848v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424608000637" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361895v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Trabolsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Urbani" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Delgado" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fettah Ajamaa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Elhabiri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B712081H" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-5S3SWB1M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mamoru Fujitsuka" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dae Won Cho" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2006.12.034" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GLWS91V7-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361901v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taku Hasobe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prashant Kamat" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b706678c" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BC0760B510258C1A88659279A8D832B0FBFC198B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361925v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Walther" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S1088424607000424" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Solladie" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takao Sakata" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/1.2408962" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>