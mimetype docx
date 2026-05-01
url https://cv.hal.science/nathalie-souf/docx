--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -2933,51 +2933,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DSRIM: A Deep Neural Information Retrieval Model Enhanced by a Knowledge Resource Driven Representation of Documents</w:t>
+                <w:t xml:space="preserve">Modèle Neuronal de Recherche d'Information Augmenté par une Ressource Sémantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gia-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Soulier</w:t>
@@ -2995,106 +2995,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on the Theory of Information Retrieval (ICTIR 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LSIS, Université de Marseille; ARIA : Association Francophone de Recherche d’Information (RI) et Applications, Mar 2017, Marseille, France. pp.1-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01549543v1</w:t>
+                <w:t xml:space="preserve">hal-01517032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle Neuronal de Recherche d'Information Augmenté par une Ressource Sémantique</w:t>
+                <w:t xml:space="preserve">DSRIM: A Deep Neural Information Retrieval Model Enhanced by a Knowledge Resource Driven Representation of Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gia-Hung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Soulier</w:t>
@@ -3112,73 +3103,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lynda Tamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bricon-Souf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence francophone en Recherche d'Information et Applications (CORIA 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on the Theory of Information Retrieval (ICTIR 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM SIGIR, Oct 2017, Amsterdam, Netherlands. pp.19-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3121050.3121063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517032v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smartphone-Based Collaborative System for Wounds Tracking</w:t>
               </w:r>
@@ -4964,51 +4964,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03995398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginel Dorleon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Chahbandarian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Steinbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Hung Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349527" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.2.69-94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02383452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2016-046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2015-034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2014-0032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/S-0038-1638834" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernonville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Messai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Przewony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.02.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGMS2GL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499517v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Bourd&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Souf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Bourde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.01.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ71250W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Newman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2006.01.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTBS8JNR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03993007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478905.3479002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841594v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_29" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ibrahima Diop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549543v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121063" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517032v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zgheib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01348993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_23" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03351639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03481712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Przewozny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-rnti.fr/?inprocid=1002695" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Beuscart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Ficheur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ficheur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-2-8178-0478-1_16" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03995398v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ginel Dorleon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bricon-Souf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Teste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-66863-4_5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001575v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghazar Chahbandarian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bastide" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Steinbach" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02304815v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Tamine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Soulier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gia-Hung Nguyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3349527" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02924569v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Aussenac-Gilles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi37-0006" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02864391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.22.2.69-94" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02383452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Conchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2016-046" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2015-034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153941v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15265/IY-2014-0032" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466961v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Jaulent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/S-0038-1638834" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131142v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verdier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Flory" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irbm.2012.12.010" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569416v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baneyx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bringay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03569573v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163223v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bernonville" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Marcilly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Messai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leroy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Przewony" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00394429v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saliha Hamek" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Anceaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Barry" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.02.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGMS2GL2-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00499517v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Renard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Bourd&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cuggia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Garcelon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Souf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04339833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabel Bourde" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2007.01.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ71250W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104288v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conrad Newman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2006.01.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MTBS8JNR-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03993007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-12670-3_11" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333976v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3478905.3479002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942301v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pingaud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841594v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-93417-4_29" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289949v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierno Ibrahima Diop" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841606v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-59758-4_17" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316857v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01517032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01549543v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3121050.3121063" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523684v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Faux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Zgheib" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01348993v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01464681v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01809380v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Mojahid" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03659721v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Baas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hassler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kolski" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-07515-0_23" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03351639v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marrast" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Zarat&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne May&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03481712v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169886v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radja Messai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Przewozny" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0285-5_12" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333980v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-rnti.fr/?inprocid=1002695" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02967245v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Beuscart" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chazard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Ficheur" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0338-8_17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220760v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Ficheur" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-2-8178-0478-1_16" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-2-8178-0478-1_16" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266922v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>