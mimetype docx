--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -866,291 +866,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of a neural-network interatomic potential for silica glass and melt</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exploring Molecular Energy Landscapes by Coupling the DFTB Potential with a Tree-Based Stochastic Algorithm: Investigation of the Conformational Diversity of Phthalates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Milia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Zanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112848⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 64 (8), pp.3290-3301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489381v1</w:t>
+                <w:t xml:space="preserve">hal-04517230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Molecular Energy Landscapes by Coupling the DFTB Potential with a Tree-Based Stochastic Algorithm: Investigation of the Conformational Diversity of Phthalates</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elaboration of a neural-network interatomic potential for silica glass and melt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshay Krishna Ammothum Kandy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Tuckerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 64 (8), pp.3290-3301. </w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 236, pp.112848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jcim.3c01981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.112848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04517230v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependence of lactose adsorption on the exposed crystal facets of metals: a comparative study of gold, silver and copper</w:t>
               </w:r>
@@ -3672,51 +3672,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Puibasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Ispas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9070,51 +9070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Salomon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physics8010004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2025.102662" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Milia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04941" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Margerit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267668" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04517230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01981" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04664324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01559B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Poudel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN01129H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vernieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lethbridge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Watchorn-Rokutan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slater" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00813-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04247201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16100476" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05884C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03817247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Andriyevsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220436" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03870" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02748-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn M Foster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Palmer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00259" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033595v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ02824J" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737151v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dontot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1710252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fenouillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00232-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02146428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Abb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Harnau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201901340" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03897C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02370437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA06764G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01150A" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fazio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Seifert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ole Joswig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2018-1136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021785" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b12522" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Huguenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacd6c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.09.036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walther" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Topham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auriol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15828" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24530" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.248" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06258F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09292" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755483v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salamone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerreiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hargreaves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01407" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouquier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24327" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNBLJSHW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Andrei Catana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maturano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/215876" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268410v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavedan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101353" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4LL1Q3V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755334v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101061" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E769292290D118B623B956FDA2CF1E67C51BB64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boissonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupouy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Durrieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20086k" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755320v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2009.11.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ5PFZWK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110055" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952031v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801124u" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-302LKTPN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950346v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barthelat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vigroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710945w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCD721TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755288v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B809775E" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-63C7865X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701511" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8PVWM7K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967288v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601458" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPGKQZCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200504475" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWCH7WC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rinaldi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0550558" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7VKQH7RV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Salomon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physics8010004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2025.102662" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Milia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04941" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Margerit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267668" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04517230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01981" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04664324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01559B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Poudel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN01129H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vernieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lethbridge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Watchorn-Rokutan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slater" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00813-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04247201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16100476" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05884C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03817247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Andriyevsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220436" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03870" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02748-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn M Foster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Palmer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00259" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033595v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ02824J" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737151v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dontot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1710252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fenouillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00232-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02146428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Abb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Harnau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201901340" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03897C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02370437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA06764G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01150A" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fazio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Seifert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ole Joswig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2018-1136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021785" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b12522" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Huguenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacd6c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.09.036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walther" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Topham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auriol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15828" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24530" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.248" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06258F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09292" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755483v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salamone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerreiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hargreaves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01407" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouquier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24327" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNBLJSHW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Andrei Catana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maturano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/215876" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268410v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavedan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101353" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4LL1Q3V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755334v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101061" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E769292290D118B623B956FDA2CF1E67C51BB64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boissonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupouy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Durrieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20086k" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755320v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2009.11.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ5PFZWK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110055" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952031v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801124u" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-302LKTPN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950346v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barthelat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vigroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710945w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCD721TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755288v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B809775E" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-63C7865X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701511" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8PVWM7K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967288v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601458" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPGKQZCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200504475" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWCH7WC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rinaldi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0550558" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7VKQH7RV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>