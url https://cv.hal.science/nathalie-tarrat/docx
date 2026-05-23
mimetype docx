--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -217,295 +217,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence and origin of anomalous diffusion of Ag + ion in amorphous silica: a molecular dynamics study with neural network interatomic potentials</w:t>
+                <w:t xml:space="preserve">Competition between ordered morphologies of functionalized silver nanoparticles elucidated by a joint experimental and multiscale theoretical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Trillot</w:t>
+                <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Combe</w:t>
+                <w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+                <w:t xml:space="preserve">Franck Rabilloud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Special Issue ”Molecular Dynamics, Methods and Applications 60 Years after Rahman”, 162, pp.104701. </w:t>
+              <w:t xml:space="preserve">Nano Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 62, pp.102662. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0251120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nantod.2025.102662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973509v1</w:t>
+                <w:t xml:space="preserve">hal-04967280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between ordered morphologies of functionalized silver nanoparticles elucidated by a joint experimental and multiscale theoretical study</w:t>
+                <w:t xml:space="preserve">Evidence and origin of anomalous diffusion of Ag + ion in amorphous silica: a molecular dynamics study with neural network interatomic potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Loffreda</w:t>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t>
+                <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Rabilloud</w:t>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Fajerwerg</w:t>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Today</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 62, pp.102662. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Special Issue ”Molecular Dynamics, Methods and Applications 60 Years after Rahman”, 162, pp.104701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nantod.2025.102662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0251120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04967280v1</w:t>
+                <w:t xml:space="preserve">hal-04973509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ARMAGNHAC database: A Ratio-based Molecular Analyzer and Generator of Numerous Hydrogenated Amorphous Carbons</w:t>
               </w:r>
@@ -621,64 +621,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of Nitrogen and Oxygen in the nucleation and growth of Silver Nanoparticles in gas-phase synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Trillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,51 +1002,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of a neural-network interatomic potential for silica glass and melt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Trillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1469,51 +1469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological Sensitivity of Silver Nanoparticles to Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (7), pp.1754-1767. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1867,51 +1867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 127 (36), pp.18043-18057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2222,51 +2222,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Puibasset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2521,90 +2521,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination of Ethylamine on Small Silver Clusters: Structural and Topological (ELF, QTAIM) Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Loffreda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2649,499 +2649,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03656554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring energy landscapes at the DFTB quantum level using the threshold algorithm: the case of the anionic metal cluster Au−20</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. Christian Schön</w:t>
+                <w:t xml:space="preserve">Importance of Defective and Nonsymmetric Structures in Silver Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Loffreda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dawn M Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard E Palmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-021-02748-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (15), pp.3705-3711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03368122v1</w:t>
+                <w:t xml:space="preserve">hal-03414147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of Defective and Nonsymmetric Structures in Silver Nanoparticles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard E Palmer</w:t>
+                <w:t xml:space="preserve">Exploring energy landscapes at the DFTB quantum level using the threshold algorithm: the case of the anionic metal cluster Au−20</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Christian Schön</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (15), pp.3705-3711. </w:t>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (7), pp.85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c00259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00214-021-02748-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414147v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03368122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 3D Design of Multifunctional Silver Nanoparticle Assemblies Embedded in Dielectrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+                <w:t xml:space="preserve">8-Hydroxyquinoline complexes (Alq3) on Al(111): atomic scale structure, energetics and charge distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Bulteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Bayle</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nadine Pébère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Lacaze-Dufaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201900619⟩</w:t>
+              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (35), pp.15209-15222. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0NJ02824J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02553623v1</w:t>
+                <w:t xml:space="preserve">hal-03033595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">8-Hydroxyquinoline complexes (Alq3) on Al(111): atomic scale structure, energetics and charge distribution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+                <w:t xml:space="preserve">The 3D Design of Multifunctional Silver Nanoparticle Assemblies Embedded in Dielectrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Pugliara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Pébère</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Journal of Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (35), pp.15209-15222. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217 (6), pp.1900619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NJ02824J⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201900619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033595v2</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02553623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density-functional tight-binding: basic concepts and applications to molecules and clusters</w:t>
               </w:r>
@@ -3287,51 +3287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Ponchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ségolène Combettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3627,429 +3627,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02922362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Functional Theory Study of the Spontaneous Formation of Covalent Bonds at the Silver/Silica Interface in Silver Nanoparticles Embedded in SiO 2 : Implications for Ag + Release</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hilal Balout</w:t>
+                <w:t xml:space="preserve">Evidencing the relationship between isomer spectra and melting: the 20- and 55-atom silver and gold cluster cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Spiegelman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01049⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (45), pp.24857-24866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9CP03897C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02381450v1</w:t>
+                <w:t xml:space="preserve">hal-02326863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrate Self-Assembly at Surfaces: STM Imaging of Sucrose Conformation and Ordering on Cu(100)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Abb</w:t>
+                <w:t xml:space="preserve">Density Functional Theory Study of the Spontaneous Formation of Covalent Bonds at the Silver/Silica Interface in Silver Nanoparticles Embedded in SiO 2 : Implications for Ag + Release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Balout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludger Harnau</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Puibasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Ispas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201901340⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (8), pp.5179-5189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.9b01049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02146428v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02381450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidencing the relationship between isomer spectra and melting: the 20- and 55-atom silver and gold cluster cases</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fernand Spiegelman</w:t>
+                <w:t xml:space="preserve">Carbohydrate Self-Assembly at Surfaces: STM Imaging of Sucrose Conformation and Ordering on Cu(100)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Abb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bohdan Andriyevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludger Harnau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 21 (45), pp.24857-24866. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 58 (25), pp.8336-8340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9CP03897C⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201901340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02326863v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02146428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polymorphism in carbohydrate self-assembly at surfaces: STM imaging and theoretical modelling of trehalose on Cu(100)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Abb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4057,51 +4057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bohdan Andriyevsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludger Harnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RSC Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (61), pp.35813-35819. </w:t>
@@ -4588,261 +4588,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01779774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-functional tight-binding approach for metal clusters, nanoparticles, surfaces and bulk: application to silver and gold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+                <w:t xml:space="preserve">On the role of intermolecular interactions in stabilizing AuNP@Ampicillin nano-antibiotics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Fenouillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aacd6c⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4, pp.297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.09.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01847474v1</w:t>
+                <w:t xml:space="preserve">hal-01919052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the role of intermolecular interactions in stabilizing AuNP@Ampicillin nano-antibiotics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
+                <w:t xml:space="preserve">Density-functional tight-binding approach for metal clusters, nanoparticles, surfaces and bulk: application to silver and gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernand Spiegelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Huguenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rapacioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4, pp.297. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (30), pp.303001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2018.09.036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aacd6c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01919052v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a synthetic metabolic pathway for biosynthesis of the non-natural methionine precursor 2,4-dihydroxybutyric acid</w:t>
               </w:r>
@@ -5337,265 +5337,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption energy of small molecules on core–shell Fe@Au nanoparticles: tuning by shell thickness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
+                <w:t xml:space="preserve">Benchmarking Density Functional Based Tight-Binding for Silver and Gold Materials: From Small Clusters to Bulk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz F.L. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CP06258F⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120 (42), pp.8469-8483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01755480v1</w:t>
+                <w:t xml:space="preserve">hal-01392312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benchmarking Density Functional Based Tight-Binding for Silver and Gold Materials: From Small Clusters to Bulk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luiz F.L. Oliveira</w:t>
+                <w:t xml:space="preserve">Adsorption energy of small molecules on core–shell Fe@Au nanoparticles: tuning by shell thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Tarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 120 (42), pp.8469-8483. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (13), pp.9112 - 9123. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpca.6b09292⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CP06258F⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392312v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01755480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of van der Waals corrections on DFT-computed metallic surface properties</w:t>
               </w:r>
@@ -5728,51 +5728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetism and Morphology in Faceted B2-ordered FeRh Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miao Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hao Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,51 +6156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Ventelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (5), pp.055016. </w:t>
@@ -8151,64 +8151,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safe-by-design conception and synthesis of metallic nanoparticles for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Trillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramanpreet Kaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8276,51 +8276,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8401,64 +8401,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of “Nano-safer by design” metallic nanoparticles for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizio Benzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Trillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Hungria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8520,307 +8520,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Benoit</w:t>
+                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722649v1</w:t>
+                <w:t xml:space="preserve">hal-04861856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+                <w:t xml:space="preserve">Influence of reactive gases on the nucleation and growth of Ag nanoparticles in gas-phase synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Trillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrizio Benzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Tarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Conference on NANOstructures and nanomaterials SElf-Assembly (NanoSEA 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861856v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8828,51 +8828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t>
@@ -9070,51 +9070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Salomon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physics8010004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967280v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2025.102662" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Milia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04941" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Margerit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267668" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04517230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01981" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04664324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01559B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Poudel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN01129H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vernieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lethbridge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Watchorn-Rokutan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slater" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00813-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04247201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16100476" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05884C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03817247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Andriyevsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220436" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03870" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02748-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414147v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn M Foster" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Palmer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00259" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033595v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ02824J" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737151v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dontot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1710252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fenouillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00232-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02146428v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Abb" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Harnau" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201901340" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326863v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03897C" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02370437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA06764G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01150A" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fazio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Seifert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ole Joswig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2018-1136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021785" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b12522" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847474v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Huguenot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacd6c" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919052v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.09.036" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walther" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Topham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auriol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15828" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24530" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.248" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06258F" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392312v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09292" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755483v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salamone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerreiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hargreaves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01407" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouquier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24327" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNBLJSHW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Andrei Catana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maturano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/215876" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268410v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavedan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101353" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4LL1Q3V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755334v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101061" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E769292290D118B623B956FDA2CF1E67C51BB64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boissonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupouy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Durrieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20086k" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755320v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2009.11.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ5PFZWK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110055" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952031v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801124u" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-302LKTPN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950346v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barthelat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vigroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710945w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCD721TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755288v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B809775E" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-63C7865X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701511" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8PVWM7K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967288v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601458" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPGKQZCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200504475" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWCH7WC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rinaldi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0550558" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7VKQH7RV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Salomon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rapacioli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tarrat" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/physics8010004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Loffreda" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Lacaze-Dufaure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Rabilloud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Fajerwerg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nantod.2025.102662" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973509v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Trillot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Combe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizio Benzo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0251120" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340323v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Milia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Zanon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cort&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5c04941" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349285v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Benoit" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5NR01526J" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095724v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Margerit" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Maugis-Rabusseau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0267668" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04517230v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.3c01981" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04489381v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Ispas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshay Krishna Ammothum Kandy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Tuckerman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.112848" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04664324v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CP01559B" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736986v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bishal Poudel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernand Spiegelman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737008v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178560v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EN01129H" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294073v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Hungria" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Casanove" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0169818" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04178568v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Vernieres" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean Lethbridge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Watchorn-Rokutan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Slater" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42004-023-00813-9" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245124v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Esteban Montoya Cardona" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Salichon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaudry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.3c03541" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04247201v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charpentier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Christian Sch&#246;n" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a16100476" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206817v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28155778" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Puibasset" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1NR05884C" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03817247v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bohdan Andriyevsky" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.220436" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681079v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/computation10030039" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03656554v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bulteau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c03870" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414147v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawn M Foster" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard E Palmer" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c00259" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03368122v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02748-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033595v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine P&#233;b&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NJ02824J" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553623v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bayle" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Pugliara" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201900619" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737151v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cuny" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Dontot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Posenitskiy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2019.1710252" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913274v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Combettes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0014906" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fenouillet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10450-020-00232-5" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922362v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Berthelot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Girard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baira Donoeva" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Comby-Zerbino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c04722" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CP03897C" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381450v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Balout" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.9b01049" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02146428v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Abb" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludger Harnau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201901340" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02370437v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9RA06764G" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326835v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Escudier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Payrastre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gerland" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9OB01150A" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872315v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Fazio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gotthard Seifert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Ole Joswig" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zpch-2018-1136" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806660v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5021785" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.7b12522" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919052v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2018.09.036" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Huguenot" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aacd6c" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608248v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Walther" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Topham" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Irague" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Auriol" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baylac" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15828" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483785v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Belzunces" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hoyau" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Bessac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24530" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755496v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Tang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlais" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongfeng Wang" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.8.248" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529346v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morillo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Heully" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comptc.2017.01.022" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F.L. Oliveira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.6b09292" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CP06258F" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755491v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatah Chiter" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Bac Nguyen" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1591/3/4/046501" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426616v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miao Liu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Castiella" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Warot-Fonrose" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755415v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Giraud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5NR03318G" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755483v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Salamone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Guerreiro" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Hargreaves" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b01407" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726242v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caillard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ventelon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/22/5/055016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755341v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/21/1/015009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268303v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Rouquier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Andr&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24327" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WNBLJSHW-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755340v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan-Andrei Catana" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice-Lo&#239;c Renard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Maturano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2012/215876" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268410v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lavedan" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saffon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101353" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F4LL1Q3V-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755334v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201101061" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6E769292290D118B623B956FDA2CF1E67C51BB64/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Boissonnet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dupouy" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Millard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Durrieu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1nj20086k" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755320v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theochem.2009.11.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SJ5PFZWK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755309v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3139/146.110055" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952031v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin J. Marsden" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp801124u" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-302LKTPN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950346v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Barthelat" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Vigroux" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp710945w" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-JCD721TS-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01755288v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B809775E" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-63C7865X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951616v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mi Barros" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maron" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200701511" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F8PVWM7K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967288v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Ruiz-Lopez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601458" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPGKQZCK-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754887v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200504475" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TWCH7WC9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754877v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rinaldi" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0550558" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7VKQH7RV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349297v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramanpreet Kaur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722658v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marcelot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722649v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>