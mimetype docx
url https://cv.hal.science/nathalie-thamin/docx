--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -1236,199 +1236,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des enseignants à l’égard du Français langue de scolarisation : enjeux et défis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Birte Krüger</w:t>
+                <w:t xml:space="preserve">Pratiques professionnelles inclusives à l’école maternelle en contexte de diversité : quelle approche interventionniste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">IRDP. </w:t>
+              <w:t xml:space="preserve">Lőrincz (dir.), Université Széchenyi István, Györ. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des mots et des langues qui nous parlent.. Représentations langagières, enseignement et apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.127-148, 2019, 978-2-88198-038-1</w:t>
+              <w:t xml:space="preserve">Pour une éducation langagière plurilingue, inclusive et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-35, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637785v1</w:t>
+                <w:t xml:space="preserve">hal-04637789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques professionnelles inclusives à l’école maternelle en contexte de diversité : quelle approche interventionniste ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Rigolot</w:t>
+                <w:t xml:space="preserve">Les représentations des enseignants à l’égard du Français langue de scolarisation : enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Birte Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lőrincz (dir.), Université Széchenyi István, Györ. </w:t>
+              <w:t xml:space="preserve">IRDP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une éducation langagière plurilingue, inclusive et éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-35, 2019</w:t>
+              <w:t xml:space="preserve">Des mots et des langues qui nous parlent.. Représentations langagières, enseignement et apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.127-148, 2019, 978-2-88198-038-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637789v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la mobilité en sociolinguistique : contours, affiliations et notions connexes</w:t>
               </w:r>
@@ -2361,191 +2361,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acculturer à l’écrit dans une classe multilingue en maternelle : une étude holistique de l’ajustement des gestes professionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
+                <w:t xml:space="preserve">Recherche collaborative Bilinguisme à la maternelle et au cycle 2 : développement professionnel et espace de (trans-)formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Birte Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 70, p. 131-153</w:t>
+              <w:t xml:space="preserve">Nordic Journal of Language. Teaching and learning - NJLTL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05002703v1</w:t>
+                <w:t xml:space="preserve">hal-04818886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche collaborative Bilinguisme à la maternelle et au cycle 2 : développement professionnel et espace de (trans-)formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Birte Krüger</w:t>
+                <w:t xml:space="preserve">Acculturer à l’écrit dans une classe multilingue en maternelle : une étude holistique de l’ajustement des gestes professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Language. Teaching and learning - NJLTL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (2)</w:t>
+              <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 70, p. 131-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818886v1</w:t>
+                <w:t xml:space="preserve">hal-05002703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Et du coté des enseignants ? Processus d’historicisation et développement professionnel. Réponse à Anne-Sophie Cayet</w:t>
               </w:r>
@@ -3469,51 +3469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d'une recherche-action. Didactiques du français langue seconde et du plurilinguisme au premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Langues des élèves, langue de l’école., 176, pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3683,273 +3683,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche systémique des parcours migratoires : pour une meilleure prise en compte de la pluralité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Migrance et appropriations langagières des espaces de légitimités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ILOB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Individual Plurilingualism and Multilingual Communities in a context of official bilingualism, 2 (1), pp.79-104</w:t>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (36), pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637800v1</w:t>
+                <w:t xml:space="preserve">halshs-00631408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Migrance et appropriations langagières des espaces de légitimités</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biographies langagières, compétences plurilingues et affiliation sociale : Enquête auprès de cadres étrangers en entreprise internationale de la région Rhône-Alpes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (36), pp.5-14</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.241-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00631408v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biographies langagières, compétences plurilingues et affiliation sociale : Enquête auprès de cadres étrangers en entreprise internationale de la région Rhône-Alpes</w:t>
+                <w:t xml:space="preserve">Approche systémique des parcours migratoires : pour une meilleure prise en compte de la pluralité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (1), pp.241-270</w:t>
+              <w:t xml:space="preserve">Cahiers de l'ILOB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Individual Plurilingualism and Multilingual Communities in a context of official bilingualism, 2 (1), pp.79-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667028v1</w:t>
+                <w:t xml:space="preserve">hal-04637800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poids des normes, représentations et attitudes envers les langues en contexte professionnel plurilingue</w:t>
               </w:r>
@@ -4726,273 +4726,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oser les langues à l’école » : un documentaire ethnographique à visée (in)formative pour les enseignants et les familles</w:t>
+                <w:t xml:space="preserve">Enjeux et défis d’une recherche collaborative à l’école maternelle : (trans)formation des acteurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sladjana Djordjevic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Mas</w:t>
+                <w:t xml:space="preserve">Malgorzata Jaskula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ledemé</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Doelrasad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques enseignantes et activité de l’apprenant.e en classe de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16e congrès AIRDF, Jul 2025, Fribourg (Suisse), Suisse</w:t>
+              <w:t xml:space="preserve">, 16e congrès AIRDF - HEP Fribourg, Jul 2025, FRIBOURG, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389597v1</w:t>
+                <w:t xml:space="preserve">hal-05389602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enjeux et défis d’une recherche collaborative à l’école maternelle : (trans)formation des acteurs ?</w:t>
+                <w:t xml:space="preserve">Oser les langues à l’école » : un documentaire ethnographique à visée (in)formative pour les enseignants et les familles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sladjana Djordjevic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Thamin</w:t>
+                <w:t xml:space="preserve">Frédéric Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malgorzata Jaskula</w:t>
+                <w:t xml:space="preserve">Catherine Mas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Doelrasad</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guillaume Ledemé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques enseignantes et activité de l’apprenant.e en classe de français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 16e congrès AIRDF - HEP Fribourg, Jul 2025, FRIBOURG, Suisse</w:t>
+              <w:t xml:space="preserve">, 16e congrès AIRDF, Jul 2025, Fribourg (Suisse), Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05389602v1</w:t>
+                <w:t xml:space="preserve">hal-05389597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des mises en reliances au coeur d’une association et de sa Lettre: EDILIC</w:t>
               </w:r>
@@ -6069,204 +6069,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biographie langagière comme outil de professionnalisation des acteurs de l’école, à travers l’exploration d’une forme littéraire et théâtrale contemporaine. Exemple d’un projet collaboratif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dire du lieu d’origine dans la circulation migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Calinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryse Adam-Maillet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education, Diversité Linguistique et Culturelle, Langues Minorisées.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2 &amp; Association EDILIC, Jul 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à C. Julliard - Pratiques langagières plurilingues, mobilités et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755112v1</w:t>
+                <w:t xml:space="preserve">hal-05084972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dire du lieu d’origine dans la circulation migratoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biographie langagière comme outil de professionnalisation des acteurs de l’école, à travers l’exploration d’une forme littéraire et théâtrale contemporaine. Exemple d’un projet collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katja Ploog</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Adam-Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à C. Julliard - Pratiques langagières plurilingues, mobilités et éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Education, Diversité Linguistique et Culturelle, Langues Minorisées.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2 &amp; Association EDILIC, Jul 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084972v1</w:t>
+                <w:t xml:space="preserve">hal-03755112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différencier les publics pour mieux différencier les besoins linguistiques en contexte scolaire</w:t>
               </w:r>
@@ -7443,51 +7443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zakaria Ali-Bencherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mahieddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mobilites-lespace-migratoire-algerie-france-canada-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.50265." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Birte Kr&#252;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daryai-Hansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Deschoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sta Hauk&#229;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K&#228;llkvist" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdp.ch/institut/linguistique-didactique-langues-3683/irdp-fromsearch-3.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Birte Kruger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multilingual-matters.com/page/detail/?k=9781800412941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637785v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637789v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rigolot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Adam-Maillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fran&#231;oise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vaatz-Laroussi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Pishva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818886v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Melo-Pfeifer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lasne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmtp.23000" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Slavkov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4661" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Langann&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Veillette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Boudebia-Baala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Simonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9718" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin Marie-Claire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Simsek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637800v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamarre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/30815" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3792" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389597v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geslin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mas" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ledem&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389602v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Djordjevic" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Jaskula" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doelrasad" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755110v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Saboundjian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755101v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Cumbe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13swu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/144vw" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zakaria Ali-Bencherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mahieddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mobilites-lespace-migratoire-algerie-france-canada-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.50265." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Birte Kr&#252;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daryai-Hansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Deschoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sta Hauk&#229;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K&#228;llkvist" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdp.ch/institut/linguistique-didactique-langues-3683/irdp-fromsearch-3.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Birte Kruger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multilingual-matters.com/page/detail/?k=9781800412941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rigolot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Adam-Maillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fran&#231;oise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vaatz-Laroussi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Pishva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Melo-Pfeifer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lasne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmtp.23000" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Slavkov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4661" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Langann&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Veillette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Boudebia-Baala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Simonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9718" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin Marie-Claire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Simsek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamarre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/30815" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3792" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Djordjevic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Jaskula" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doelrasad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geslin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ledem&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755110v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755112v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Saboundjian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755101v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Cumbe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13swu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/144vw" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>