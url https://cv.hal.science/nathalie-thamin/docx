--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -633,51 +633,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildikó Lörincz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Language. Teaching and learning - NJLTL</w:t>
+              <w:t xml:space="preserve">Nordic Journal of Language. Teaching and learning </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 12 (2), 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1236,750 +1236,750 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03682640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques professionnelles inclusives à l’école maternelle en contexte de diversité : quelle approche interventionniste ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Rigolot</w:t>
+                <w:t xml:space="preserve">Introduction. Mobilités dans l’espace francophone (Maghreb, France, Canada). Perspectives interdisciplinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zakaria Ali-Bencherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Calinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azzeddine Mahieddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Lőrincz (dir.), Université Széchenyi István, Györ. </w:t>
+              <w:t xml:space="preserve">Nathalie Thamin; Mohammed Zakaria Ali-Bencherif; Anne-Sophie Calinon; Azzeddine Mahieddine; Katja Ploog. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une éducation langagière plurilingue, inclusive et éthique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-35, 2019</w:t>
+              <w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.9-24, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637789v1</w:t>
+                <w:t xml:space="preserve">hal-03552867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations des enseignants à l’égard du Français langue de scolarisation : enjeux et défis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ann-Birte Krüger</w:t>
+                <w:t xml:space="preserve">De la mobilité en sociolinguistique : contours, affiliations et notions connexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Calinon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des mots et des langues qui nous parlent.. Représentations langagières, enseignement et apprentissage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , pp.127-148, 2019, 978-2-88198-038-1</w:t>
+              <w:t xml:space="preserve">THAMIN N., ALI-BENCHERIF M. Z., CALINON A.-S., MAHIEDDINE A. &amp; PLOOG K. (dirs.). Mobilités dans l’espace migratoire : Algérie-France-Canada. Coll. sociétés contemporaines. Presses Universitaires de Provence. (p. 77-96)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Sociétés contemporaines, 9791032002001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04637785v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la mobilité en sociolinguistique : contours, affiliations et notions connexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Calinon</w:t>
+                <w:t xml:space="preserve">Pratiques professionnelles inclusives à l’école maternelle en contexte de diversité : quelle approche interventionniste ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lőrincz (dir.), Université Széchenyi István, Györ. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THAMIN N., ALI-BENCHERIF M. Z., CALINON A.-S., MAHIEDDINE A. &amp; PLOOG K. (dirs.). Mobilités dans l’espace migratoire : Algérie-France-Canada. Coll. sociétés contemporaines. Presses Universitaires de Provence. (p. 77-96)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Sociétés contemporaines, 9791032002001</w:t>
+              <w:t xml:space="preserve">Pour une éducation langagière plurilingue, inclusive et éthique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-35, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220452v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04637789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Mobilités dans l’espace francophone (Maghreb, France, Canada). Perspectives interdisciplinaires</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Katja Ploog</w:t>
+                <w:t xml:space="preserve">Les représentations des enseignants à l’égard du Français langue de scolarisation : enjeux et défis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Birte Krüger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Nathalie Thamin; Mohammed Zakaria Ali-Bencherif; Anne-Sophie Calinon; Azzeddine Mahieddine; Katja Ploog. </w:t>
+              <w:t xml:space="preserve">IRDP. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mobilités dans l’espace migratoire Algérie France Canada</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Provence, pp.9-24, 2019</w:t>
+              <w:t xml:space="preserve">Des mots et des langues qui nous parlent.. Représentations langagières, enseignement et apprentissage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , pp.127-148, 2019, 978-2-88198-038-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03552867v1</w:t>
+                <w:t xml:space="preserve">hal-04637785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusive Education for Non-French-Speaking Schoolchildren (in Metropolitan France):Obstacles, Institutional Opportunities and Present-Day Teaching Practices</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le théâtre de Mouawad (Sœurs) et de Soleymanlou (Trois), enjeux sociolinguistiques et potentialités didactiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">HARRISON K., SADIKU M., TOCHON F. (dirs). </w:t>
+              <w:t xml:space="preserve">C; Alén Garabato, H. Boyer, Djordjevic Léonard, B. Pivot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Displacement Planet Earth: Plurilingual Education and Identity for 21st Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deep University Press, Blue Mounds, University of Wisconsin, USA., 2018</w:t>
+              <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lambert Lucas, pp.66-75, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062870v1</w:t>
+                <w:t xml:space="preserve">hal-03682933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre de Mouawad (Sœurs) et de Soleymanlou (Trois), enjeux sociolinguistiques et potentialités didactiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inclusive Education for Non-French-Speaking Schoolchildren (in Metropolitan France):Obstacles, Institutional Opportunities and Present-Day Teaching Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Adam-Maillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">C; Alén Garabato, H. Boyer, Djordjevic Léonard, B. Pivot. </w:t>
+              <w:t xml:space="preserve">HARRISON K., SADIKU M., TOCHON F. (dirs). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lambert Lucas, pp.66-75, 2018</w:t>
+              <w:t xml:space="preserve">Displacement Planet Earth: Plurilingual Education and Identity for 21st Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deep University Press, Blue Mounds, University of Wisconsin, USA., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682933v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le monde de l’éducation comme vecteur intergénérationnel. Des pratiques originales en milieu scolaire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand des enfants allophones sont perçus comme des élèves « en difficulté de langage » dès la maternelle: pistes de réflexion à partir d’une recherche en Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">M. Vaatz Laroussi. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Simon, Dompmartin-Normand, Galligani, Maire-Sandoz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rapports intergénérationnels dans la migration. De la transmission au changement social</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Montréal, pp.211-230, 2015</w:t>
+              <w:t xml:space="preserve">Accueillir l’enfant et ses langues : rencontres pluridisciplinaires sur le terrain de l’école</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Riveneuve éditions, pp.141-166, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685521v1</w:t>
+                <w:t xml:space="preserve">hal-03682997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand des enfants allophones sont perçus comme des élèves « en difficulté de langage » dès la maternelle: pistes de réflexion à partir d’une recherche en Franche-Comté</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le monde de l’éducation comme vecteur intergénérationnel. Des pratiques originales en milieu scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Françoise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Simon, Dompmartin-Normand, Galligani, Maire-Sandoz. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Vaatz-Laroussi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Vaatz Laroussi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accueillir l’enfant et ses langues : rencontres pluridisciplinaires sur le terrain de l’école</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Riveneuve éditions, pp.141-166, 2015</w:t>
+              <w:t xml:space="preserve">Les rapports intergénérationnels dans la migration. De la transmission au changement social</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Montréal, pp.211-230, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03682997v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l’espace dans l’élaboration discursive de projets de mobilité de jeunes Algériens</w:t>
               </w:r>
@@ -2090,51 +2090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Françoise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Galligani S., Wachs S. &amp; Weber C. (dir.), Riveneuve éditions. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École et langues. Des difficultés en contextes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-40, 2013, Actes académiques, série Langues et perspectives didactiques, 978-2-36013-160-0</w:t>
@@ -2361,125 +2361,121 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche collaborative Bilinguisme à la maternelle et au cycle 2 : développement professionnel et espace de (trans-)formation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Et du coté des enseignants ? Processus d’historicisation et développement professionnel. Réponse à Anne-Sophie Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nordic Journal of Language. Teaching and learning - NJLTL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12wrf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04818886v1</w:t>
+                <w:t xml:space="preserve">hal-04842374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acculturer à l’écrit dans une classe multilingue en maternelle : une étude holistique de l’ajustement des gestes professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Miguel Addisu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2495,135 +2491,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repères : Recherches en didactique du français langue maternelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 70, p. 131-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Et du coté des enseignants ? Processus d’historicisation et développement professionnel. Réponse à Anne-Sophie Cayet</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche collaborative Bilinguisme à la maternelle et au cycle 2 : développement professionnel et espace de (trans-)formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Birte Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nordic Journal of Language. Teaching and learning </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (2)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12wrf⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04842374v1</w:t>
+                <w:t xml:space="preserve">hal-04818886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s language(s) got to do with it? Educators and newcomer refugee families’ perspectives on home–school collaboration: A case study in a primary school in Germany</w:t>
               </w:r>
@@ -3374,51 +3374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer une forme littéraire et théâtrale contemporaine, déclencher le récit de soi et la réflexivité chez les professionnels de l’éducation en situation de formation à partir de la biographie langagière d’Elisabeth Mazev : Mémoire pleine, Tribulations d’une étrangère d’origine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryse Adam-Maillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3469,51 +3469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux d'une recherche-action. Didactiques du français langue seconde et du plurilinguisme au premier degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Rigolot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Langues des élèves, langue de l’école., 176, pp.105-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3683,355 +3683,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03688343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Migrance et appropriations langagières des espaces de légitimités</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Lamarre</w:t>
+                <w:t xml:space="preserve">Poids des normes, représentations et attitudes envers les langues en contexte professionnel plurilingue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Dompmartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 1 (36), pp.5-14</w:t>
+              <w:t xml:space="preserve">Cahiers de linguistique : revue de sociolinguistique et de sociologie de la langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Feussi, Eyquem-Lebon, Moussirou-Mouyama, et Blanchet (dir.). Hétérogénéité sociolinguistique et didactique du français. Contextes francophones plurilingues, 5 (2), pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00631408v1</w:t>
+                <w:t xml:space="preserve">hal-04637802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biographies langagières, compétences plurilingues et affiliation sociale : Enquête auprès de cadres étrangers en entreprise internationale de la région Rhône-Alpes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction : Migrance et appropriations langagières des espaces de légitimités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lamarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (1), pp.241-270</w:t>
+              <w:t xml:space="preserve">Cahiers de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 1 (36), pp.5-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667028v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00631408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche systémique des parcours migratoires : pour une meilleure prise en compte de la pluralité</w:t>
+                <w:t xml:space="preserve">Biographies langagières, compétences plurilingues et affiliation sociale : Enquête auprès de cadres étrangers en entreprise internationale de la région Rhône-Alpes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana-Lee Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'ILOB</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Individual Plurilingualism and Multilingual Communities in a context of official bilingualism, 2 (1), pp.79-104</w:t>
+              <w:t xml:space="preserve">Recherches en Didactique des Langues et Cultures - Les Cahiers de l'Acedle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.241-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637800v1</w:t>
+                <w:t xml:space="preserve">hal-04667028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poids des normes, représentations et attitudes envers les langues en contexte professionnel plurilingue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche systémique des parcours migratoires : pour une meilleure prise en compte de la pluralité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de linguistique : revue de sociolinguistique et de sociologie de la langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Feussi, Eyquem-Lebon, Moussirou-Mouyama, et Blanchet (dir.). Hétérogénéité sociolinguistique et didactique du français. Contextes francophones plurilingues, 5 (2), pp.21-32</w:t>
+              <w:t xml:space="preserve">Cahiers de l'ILOB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Individual Plurilingualism and Multilingual Communities in a context of official bilingualism, 2 (1), pp.79-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04637802v1</w:t>
+                <w:t xml:space="preserve">hal-04637800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recompositions identitaires de sujets plurilingues en situation de mobilité dans un contexte d’entreprise internationale : récit de vie de Stella</w:t>
               </w:r>
@@ -5093,269 +5093,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quid des enseignants ? Historicisation des enseignants et identité professionnelle. Réponse à Anne-Sophie Cayet</w:t>
+                <w:t xml:space="preserve">Une recherche-intervention-formation au service d’un dispositif de médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josianne Veillette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée NeQ 2023 Notions en Questions en didactique des langues- Historicité, historicisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Acedle, Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Aveiro, 2022, Aveiro, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11qal⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336416v1</w:t>
+                <w:t xml:space="preserve">hal-05452561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche collaborative et identité professionnelle : rôle des acteur.e.s et notamment des agents territoriaux spécialisés des écoles maternelles (ATSEM) à l’école maternelle en contexte de diversité linguistique</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quid des enseignants ? Historicisation des enseignants et identité professionnelle. Réponse à Anne-Sophie Cayet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès international EDILIC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Copenhague, Jun 2023, Copenhague, Danemark</w:t>
+              <w:t xml:space="preserve">Journée NeQ 2023 Notions en Questions en didactique des langues- Historicité, historicisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Chercheurs et Enseignants Didacticiens des Langues Étrangères (Acedle); La Société Internationale pour l’Histoire du Français Langue Étrangère ou Seconde (SIHFLES); le Laboratoire Parole et langage (LPL &amp; CNRS); Aix-Marseille Université; Inspé d’Aix-en-Provence, 2023, Aix-Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05452555v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05336416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche-intervention-formation au service d’un dispositif de médiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche collaborative et identité professionnelle : rôle des acteur.e.s et notamment des agents territoriaux spécialisés des écoles maternelles (ATSEM) à l’école maternelle en contexte de diversité linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann-Birte Krüger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josianne Veillette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Acedle, Didactique(s), plurilinguisme(s), mondialisation(s)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10e congrès international EDILIC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Copenhague, Jun 2023, Copenhague, Danemark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11qal⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05452561v1</w:t>
+                <w:t xml:space="preserve">hal-05452555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photographier… une autre manière de voir ? de regarder ? ou de comprendre les parcours urbains ?</w:t>
               </w:r>
@@ -5443,217 +5443,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiter le concept de mobilité en sociolinguistique : recherche d’opérationnalité adaptée aux enjeux sociétaux et scientifiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques didactiques à la maternelle en contexte plurilingue et hybride</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Moore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Slavkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 5e Congrès du Réseau Francophone de Sociolinguistique, 2022, Aix en Provence, France</w:t>
+              <w:t xml:space="preserve">Colloque international CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, 2022, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336984v1</w:t>
+                <w:t xml:space="preserve">hal-05459063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques didactiques à la maternelle en contexte plurilingue et hybride</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiter le concept de mobilité en sociolinguistique : recherche d’opérationnalité adaptée aux enjeux sociétaux et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Calinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Slavkov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, 2022, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5e Congrès du Réseau Francophone de Sociolinguistique, 2022, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459063v1</w:t>
+                <w:t xml:space="preserve">hal-05336984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la connaissance des familles mahoraises pour affiner le geste professionnel à l’attention des élèves mahorais à la maternelle</w:t>
               </w:r>
@@ -5862,165 +5862,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05337033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pluralisation et espaces de rencontre transculturels et translinguistiques chez W. Mouawad dans Sœurs et M. Soleymanlou dans Trois</w:t>
+                <w:t xml:space="preserve">Ce que le théâtre d’expression francophone de Mouawad (Sœurs) et de Soleymanlou (Trois) a à nous dire des identités linguistiques : des dimensions micro-langagières aux enjeux socio-historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamique, rencontre, migration. "Espaces de rencontre transculturels ? Superposition, pluralisation et simultanéité comme stratégies esthétiques dans les littératures romanes contemporaines"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 35e Congrès des romanistes allemands, Oct 2017, Zurich, Suisse</w:t>
+              <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3- Colloque RFS, Jun 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755104v1</w:t>
+                <w:t xml:space="preserve">hal-03755110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le théâtre d’expression francophone de Mouawad (Sœurs) et de Soleymanlou (Trois) a à nous dire des identités linguistiques : des dimensions micro-langagières aux enjeux socio-historiques</w:t>
+                <w:t xml:space="preserve">Pluralisation et espaces de rencontre transculturels et translinguistiques chez W. Mouawad dans Sœurs et M. Soleymanlou dans Trois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Identités, conflits et interventions sociolinguistiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3- Colloque RFS, Jun 2017, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Dynamique, rencontre, migration. "Espaces de rencontre transculturels ? Superposition, pluralisation et simultanéité comme stratégies esthétiques dans les littératures romanes contemporaines"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 35e Congrès des romanistes allemands, Oct 2017, Zurich, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755110v1</w:t>
+                <w:t xml:space="preserve">hal-03755104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositifs et pratiques d’évaluation des élèves allophones nés en France ou nouveaux arrivants: le cas du préscolaire et du primaire. Atelier Les interventions et pratiques d’évaluation envers les élèves issus de l’immigration</w:t>
               </w:r>
@@ -6069,204 +6069,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dire du lieu d’origine dans la circulation migratoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La biographie langagière comme outil de professionnalisation des acteurs de l’école, à travers l’exploration d’une forme littéraire et théâtrale contemporaine. Exemple d’un projet collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katja Ploog</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Adam-Maillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international en hommage à C. Julliard - Pratiques langagières plurilingues, mobilités et éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">Education, Diversité Linguistique et Culturelle, Langues Minorisées.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Rennes 2 &amp; Association EDILIC, Jul 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05084972v1</w:t>
+                <w:t xml:space="preserve">hal-03755112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La biographie langagière comme outil de professionnalisation des acteurs de l’école, à travers l’exploration d’une forme littéraire et théâtrale contemporaine. Exemple d’un projet collaboratif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le dire du lieu d’origine dans la circulation migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Calinon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryse Adam-Maillet</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Ploog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education, Diversité Linguistique et Culturelle, Langues Minorisées.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Rennes 2 &amp; Association EDILIC, Jul 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international en hommage à C. Julliard - Pratiques langagières plurilingues, mobilités et éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03755112v1</w:t>
+                <w:t xml:space="preserve">hal-05084972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différencier les publics pour mieux différencier les besoins linguistiques en contexte scolaire</w:t>
               </w:r>
@@ -7008,169 +7008,169 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Atelier théâtre choral avec Gaëlle karcher. Carnet Hypothèses. Faire atelier : société, éducation, formation</w:t>
+                <w:t xml:space="preserve">Compte rendu. Lectures de la ville contée avec César Cumbe. séminaire faire atelier. Carnet Hypothèses. Faire atelier : société, éducation, formation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/13swu⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/144vw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05045474v1</w:t>
+                <w:t xml:space="preserve">hal-05121700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte rendu. Lectures de la ville contée avec César Cumbe. séminaire faire atelier. Carnet Hypothèses. Faire atelier : société, éducation, formation.</w:t>
+                <w:t xml:space="preserve">Compte rendu. Atelier théâtre choral avec Gaëlle karcher. Carnet Hypothèses. Faire atelier : société, éducation, formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thamin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/144vw⟩</w:t>
+                <w:t xml:space="preserve">⟨10.58079/13swu⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121700v1</w:t>
+                <w:t xml:space="preserve">hal-05045474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Français Plus: présentation du projet, Carnet Hypothèses Français Plus</w:t>
               </w:r>
@@ -7443,51 +7443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zakaria Ali-Bencherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mahieddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mobilites-lespace-migratoire-algerie-france-canada-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.50265." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Birte Kr&#252;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daryai-Hansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Deschoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sta Hauk&#229;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K&#228;llkvist" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdp.ch/institut/linguistique-didactique-langues-3683/irdp-fromsearch-3.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Birte Kruger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multilingual-matters.com/page/detail/?k=9781800412941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637789v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rigolot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637785v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220452v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552867v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062870v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Adam-Maillet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682933v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fran&#231;oise" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vaatz-Laroussi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Pishva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818886v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002703v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Melo-Pfeifer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lasne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmtp.23000" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Slavkov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4661" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Langann&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Veillette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Boudebia-Baala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Simonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9718" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin Marie-Claire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Simsek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631408v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamarre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637800v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/30815" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3792" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Djordjevic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Jaskula" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doelrasad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geslin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ledem&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452555v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452561v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336984v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459063v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755104v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755110v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084972v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755112v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Saboundjian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755101v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Cumbe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045474v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13swu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121700v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/144vw" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02506262v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thamin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance de Gourcy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dupeyron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=65192" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470333v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zakaria Ali-Bencherif" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azzeddine Mahieddine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/mobilites-lespace-migratoire-algerie-france-canada-0" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.50265." TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161872v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Birte Kr&#252;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Cambrone-Lasnes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Daryai-Hansen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole-Anne Deschoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#197;sta Hauk&#229;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie K&#228;llkvist" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildik&#243; L&#246;rincz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663831v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Miguel Addisu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926586v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Dompmartin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Lamarre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03746972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Demaizi&#232;re" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Bono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688342v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.irdp.ch/institut/linguistique-didactique-langues-3683/irdp-fromsearch-3.html" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682640v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann-Birte Kruger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.multilingual-matters.com/page/detail/?k=9781800412941" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03552867v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637789v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Rigolot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637785v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682933v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062870v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Auger" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Adam-Maillet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685521v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Fran&#231;oise" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vaatz-Laroussi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01385566v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637796v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Combes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637799v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana-Lee Simon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665327v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmin Pishva" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842374v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12wrf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002703v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818886v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633429v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#237;lvia Melo-Pfeifer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lasne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1558/jmtp.23000" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663779v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Moore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Slavkov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ced.4661" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663839v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spomenka Alvir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Langann&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josianne Veillette" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Boudebia-Baala" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682586v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Simonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.9718" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220433v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688975v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonin Marie-Claire" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481821v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688974v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erg&#252;n Simsek" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03682961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688977v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637797v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03688343v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637802v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00631408v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lamarre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667028v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637800v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637803v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637806v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637804v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834936v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18452/30815" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839292v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3792" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839310v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839300v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839308v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00288974v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sladjana Djordjevic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Jaskula" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Doelrasad" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389597v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Geslin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ledem&#233;" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Faneca" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452561v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11qal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336416v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452555v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337014v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mouginot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459063v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336984v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486880v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338769v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337033v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755110v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755104v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338655v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755112v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084972v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085326v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680216v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Armand" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Saboundjian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755101v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03754834v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108514v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Cumbe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334820v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Rispail" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637807v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/144vw" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05045474v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13swu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665482v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehmet-Ali Akinci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beaumont" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Collin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>