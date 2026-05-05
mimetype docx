--- v0 (2026-03-23)
+++ v1 (2026-05-05)
@@ -2352,307 +2352,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02559547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment does not reduce the rewarding and neurotoxic effects of methamphetamine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early exposure to environmental enrichment alters the expression of genes of the endocannabinoid system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Gennequin</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Nader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael Decressac</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1390, pp.80-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.brainres.2011.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12640-010-9158-2⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00581674v1</w:t>
+                <w:t xml:space="preserve">hal-04393364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early exposure to environmental enrichment alters the expression of genes of the endocannabinoid system</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental enrichment does not reduce the rewarding and neurotoxic effects of methamphetamine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Nader</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Decressac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.brainres.2011.03.025⟩</w:t>
+              <w:t xml:space="preserve">Neurotoxicity Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (1), pp.172-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12640-010-9158-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04393364v1</w:t>
+                <w:t xml:space="preserve">hal-00581674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPY promotes chemokinesis and neurogenesis in the rat subventricular zone.</w:t>
               </w:r>
@@ -2895,299 +2895,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00580577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment decreases the rewarding but not the activating effects of heroin.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental enrichment during early stages of life reduces the behavioral, neurochemical, and molecular effects of cocaine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Solinas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana El Rawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Jaber</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcello Solinas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychopharmacology (berlin)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 203 (3), pp.561-570. </w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34 (5), pp.1102-1111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00213-008-1402-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/npp.2008.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00398595v1</w:t>
+                <w:t xml:space="preserve">hal-00398634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental enrichment during early stages of life reduces the behavioral, neurochemical, and molecular effects of cocaine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental enrichment decreases the rewarding but not the activating effects of heroin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rana El Rawas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Jaber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcello Solinas</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Jaber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychopharmacology (berlin)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 203 (3), pp.561-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00213-008-1402-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/npp.2008.51⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00398634v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00398595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developmental changes in the mRNA expression of neuropeptides and dopamine and glutamate receptors in neonates and adult rats after ventral hippocampal lesion</w:t>
               </w:r>
@@ -4490,290 +4490,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Ecstasy (MDMA)‐induced transcriptional responses in the rat cortex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruce Ladenheim</w:t>
+                <w:t xml:space="preserve">C‐type natriuretic peptide (CNP) regulates cocaine‐induced dopamine increase and immediate early gene expression in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Mccoy</w:t>
+                <w:t xml:space="preserve">Peggy Jouvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lud Cadet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Gobaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Solov'Eva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bobby Gough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.02-0502com⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 14 (10), pp.1702-1708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.0953-816x.2001.01791.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438281v1</w:t>
+                <w:t xml:space="preserve">hal-04393511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C‐type natriuretic peptide (CNP) regulates cocaine‐induced dopamine increase and immediate early gene expression in rat brain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Ecstasy (MDMA)‐induced transcriptional responses in the rat cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruce Ladenheim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Mccoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lud Cadet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.0953-816x.2001.01791.x⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 16 (14), pp.1887-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.02-0502com⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04393511v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of the immediate early genes egr-1 and c-fos by methamphetamine in mouse brain</w:t>
               </w:r>
@@ -5026,77 +5026,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Thiriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subramaniam Jayanthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Mccoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruce Ladenheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lud Cadet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Brain Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 90 (2), pp.202-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6078,51 +6078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nadal-Gratac&#243;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Macedo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lardeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2026.178570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dor&#233;mus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafen&#234;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aupy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2025.110387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenson Desmercieres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Longueville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hanna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh V. Panlilio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.109261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03379555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hofford" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belujon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-05770-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03379540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chauvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2020.09.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Fernagut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-018-1957-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sikora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Istin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.12.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Alsebaaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Rabbaa Khabbaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafragette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyw097" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arvaniti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majbrit Jensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Soni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Klein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13718" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Duranti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyu025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L Nader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Rapino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chavant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.03.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Nader" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Rawas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2013.303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvet Claudia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2012.2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Decressac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frangeul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.06.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS0L857J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581674v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Decressac" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-010-9158-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393364v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.03.025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWNZSWM5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicoleau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;gan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07154.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580577v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2010.08.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DFWNR1Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398595v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-008-1402-6" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LZ512J3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398634v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2008.51" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef E. Saade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atweh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2009.05.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJ30JLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0226" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806889105" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Amar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Toussay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Ladenheim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aunis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zwiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04150.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG7WZ7NG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Onaivi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanika Chirwa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04149.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56LHSW1M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernabeu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiriet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zwiller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Si Scala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solinas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ladendeim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Curtis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4893-04.2005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zangen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Goldberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0953-816X.2004.03420.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B503KD3F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutureau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herbeaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3908(03)00147-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXMXN9XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438281v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccoy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lud Cadet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0502com" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393511v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jouvert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gobaille" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Solov'Eva" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Gough" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01791.x" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDTSM1WF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396315v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(01)02991-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N26274V1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Esteve" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lutz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Revel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramaniam Jayanthi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(01)00093-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-383747G7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396301v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2000.tb05182.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPRCG3DS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(99)00283-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP3KZKHJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Humblot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gobaille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aunis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb08217.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395240v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Humblot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Burgun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(98)00226-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM7S5K5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199701200-00003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metzinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Passaquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Warter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-510x(94)90263-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD4ZXWVB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pain" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Nadal-Gratac&#243;s" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane de Macedo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lardeux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mata" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2026.178570" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501326v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dor&#233;mus" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dugast" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delafen&#234;tre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Delouche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Aupy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2025.110387" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786686v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stevenson Desmercieres" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Longueville" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Hanna" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh V. Panlilio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Thiriet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2022.109261" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03379555v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nicolas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Hofford" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Belujon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-021-05770-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03379540v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Solinas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Chauvet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafay-Chebassier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nematollah Jaafari" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coph.2020.09.001" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163255v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Fernagut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jaber" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00702-018-1957-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488575v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sikora" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Istin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2017.12.027" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02350853v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Alsebaaly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Rabbaa Khabbaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2018.00457" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02163565v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/adb.12384" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488614v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafragette" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bardo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyw097" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488616v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2015.317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393318v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Arvaniti" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majbrit Jensen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj Soni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Klein" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13718" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488618v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Duranti" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ijnp/pyu025" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L Nader" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinzia Rapino" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gennequin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chavant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Francheteau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2014.03.014" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686832v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Nader" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana El Rawas" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2013.303" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393339v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Nader" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chauvet Claudia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2012.2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559547v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Decressac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Chabeauti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Frangeul" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2011.06.018" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XS0L857J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393364v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2011.03.025" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VWNZSWM5-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581674v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Decressac" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12640-010-9158-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582387v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Agasse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Nicoleau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Gu&#233;gan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M. Vallette" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1471-4159.2010.07154.x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580577v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2010.08.002" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1DFWNR1Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398634v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/npp.2008.51" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398595v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00213-008-1402-6" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0LZ512J3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451448v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayef E. Saade" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Atweh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2009.05.009" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TSJ30JLP-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00405384v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Benzakour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/stemcells.2008-0226" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00398066v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0806889105" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahouari Amar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Toussay" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruce Ladenheim" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.brainres.2008.05.030" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Aunis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Zwiller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04150.x" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VG7WZ7NG-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Onaivi" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Ali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanika Chirwa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04149.x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-56LHSW1M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018501v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bernabeu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Thiriet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zwiller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Si Scala" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018503v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deng" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Solinas" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ladendeim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Curtis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.4893-04.2005" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00077695v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zangen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sr Goldberg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.0953-816X.2004.03420.x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B503KD3F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393402v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Seillier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Coutureau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Herbeaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0028-3908(03)00147-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PXMXN9XK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04393511v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Jouvert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gobaille" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Solov'Eva" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bobby Gough" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.0953-816x.2001.01791.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HDTSM1WF-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438281v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Mccoy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lud Cadet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.02-0502com" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396315v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0006-8993(01)02991-2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N26274V1-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021318v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Esteve" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lutz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Revel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396309v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subramaniam Jayanthi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(01)00093-6" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-383747G7-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396301v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2000.tb05182.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LPRCG3DS-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396295v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(99)00283-1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FP3KZKHJ-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396281v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Humblot" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gobaille" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Aunis" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.1998.tb08217.x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395240v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Humblot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Burgun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0169-328x(98)00226-5" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVM7S5K5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396277v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/00001756-199701200-00003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396275v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metzinger" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Passaquin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vernier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Warter" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0022-510x(94)90263-1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RD4ZXWVB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>