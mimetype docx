--- v0 (2026-03-25)
+++ v1 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Tornay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice LRA (Laboratoire de Recherche en Architecture) - Maître de conférences HDR (ENSA Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0463-6279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les travaux de recherche de Nathalie Tornay ont pour objectif d’approfondir les notions liées aux enjeux environnementaux de la matérialité par une approche multiscalaire et multidisciplinaire. Au fil des projets de recherche, les questionnements ont abordé le cycle de vie des matériaux avec l’extraction de la matière première des isolants biosourcés à l’élaboration de scénario de valorisation de la fin de vie, ou encore la production de base de données de matérialité afin d’alimenter des simulations énergie-climat à l’échelle urbaine. Ces projets associent des partenariats avec des laboratoires issus des « sciences et techniques » (génie civil, météorologie, génie urbain, énergétique, environnement, etc.) des « sciences humaines et sociales » (sociologie, géographie, etc.) des acteurs des filières de matériaux (artisans, filières des matériaux biosourcés, associations, etc.) et des équipes de concepteurs (agences d’urbanisme et d’architecture). En se situant à l’interface entre la recherche académique et la pratique du projet architectural, urbain et paysager, mes activités de recherche s’appuient sur une approche prospective. Il s’agit d’élaborer des scénarios selon les perceptions du moment sur la base de l'analyse des données disponibles (états des lieux, phénomènes d'émergences) pour rendre visible les conséquences à long terme des choix de la matérialité pour une « conception en connaissance de cause ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling renovation patterns in the French building stock using archetype classification and energy performance certificates data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.115647. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A methodology to define a detailed description of buildings for urban climate and building energy consumption simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavated earth as a substitute for concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Secret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MateriauScope: multi scalar analysis of building materials choice, the potential role of pedagogical tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Beyond the Curriculum, a focus on pedagogy 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMPS, Nov 2023, Wenzhou-Kean University, China. pp.400-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Waste to Resource, Study of Alternative Materials Through a Pedagogical Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tornay Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beluriee Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laborderie Clémentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fortuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Architecture, Materials and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, Portugal. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17706/ijmse.2022.10.4.63-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edingbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultipliCities&amp;quot;: multi-scale energy modelling of urbain archetype buildings, case-study in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques - Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 (Séminaire de Conception Architecturale Numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS, a methodology to integer building scale data into urban microclimate and energy consumption modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation au sein d'un outil d'aide à la conception basé sur l'activité référentielle. Exemple des modes opératoires des concepteurs propres aux choix de matériaux de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Meslem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinarité et interactions complexes entre enjeux, acteurs et échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires durables - De la recherche à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, 2018, 978-2-86364-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET VALOMATBIO -ETUDE DES SCENARIOS DE FIN DE VIE DES ISOLANTS BIOSOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LRA Toulouse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicités : Optimisation énergétique multiscalaire et modélisation multicritères des formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Contart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId67"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nathalie Tornay </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Directrice LRA (Laboratoire de Recherche en Architecture) - Maître de conférences HDR (ENSA Toulouse)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nathalie-tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0463-6279</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les travaux de recherche de Nathalie Tornay ont pour objectif d’approfondir les notions liées aux enjeux environnementaux de la matérialité par une approche multiscalaire et multidisciplinaire. Au fil des projets de recherche, les questionnements ont abordé le cycle de vie des matériaux avec l’extraction de la matière première des isolants biosourcés à l’élaboration de scénario de valorisation de la fin de vie, ou encore la production de base de données de matérialité afin d’alimenter des simulations énergie-climat à l’échelle urbaine. Ces projets associent des partenariats avec des laboratoires issus des « sciences et techniques » (génie civil, météorologie, génie urbain, énergétique, environnement, etc.) des « sciences humaines et sociales » (sociologie, géographie, etc.) des acteurs des filières de matériaux (artisans, filières des matériaux biosourcés, associations, etc.) et des équipes de concepteurs (agences d’urbanisme et d’architecture). En se situant à l’interface entre la recherche académique et la pratique du projet architectural, urbain et paysager, mes activités de recherche s’appuient sur une approche prospective. Il s’agit d’élaborer des scénarios selon les perceptions du moment sur la base de l'analyse des données disponibles (états des lieux, phénomènes d'émergences) pour rendre visible les conséquences à long terme des choix de la matérialité pour une « conception en connaissance de cause ».</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling renovation patterns in the French building stock using archetype classification and energy performance certificates data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorena de Carvalho Araujo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 336, pp.115647. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enbuild.2025.115647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05116517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building materials alternative approaches: A bibliometric and review approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2 (2), pp.1314. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.59400/be.v2i2.1314⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">City-descriptive input data for urban climate models: Model requirements, data sources and challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieke Heldens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Bucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Urban Data and Climate Information Services, 31, pp.100536. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2019.100536⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du tissu urbain français pour la modélisation du climat urbain et de son interaction avec la consommation énergétique dans les bâtiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Météorologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 105, pp.48-57. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/70169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02157105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS: A methodology to define a detailed description of buildings for urban climate and building energy consumption simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20, pp.75-93. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.uclim.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Visual Images in the Choice of Building Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of the Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.209-218. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18848/2154-8560/CGP/v02i04/44058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excavated earth as a substitute for concrete aggregates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Secret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">78th RILEM Annual Week &amp; RILEM Conference on Sustainable Materials &amp; Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MateriauScope: multi scalar analysis of building materials choice, the potential role of pedagogical tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Beyond the Curriculum, a focus on pedagogy 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AMPS, Nov 2023, Wenzhou-Kean University, China. pp.400-409</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04858626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Waste to Resource, Study of Alternative Materials Through a Pedagogical Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tornay Nathalie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beluriee Patrick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laborderie Clémentine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Fortuné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Architecture, Materials and Construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Virtual conference, Portugal. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17706/ijmse.2022.10.4.63-70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption : from LCZ mapping to simulation and urban planning (the MApUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Urban Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifical Catholic University of Ecuador, Sep 2016, Quito, Ecuador. pp.155-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Simulated Spatio-Temporal Variability of the Anthropogenic Heat Flux in the Agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 13th Symposium of the Urban Environment </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Seattle, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architectural Archetypes Database Propositions for WUDAPT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edingbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MultipliCities&amp;quot;: multi-scale energy modelling of urbain archetype buildings, case-study in Toulouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Agra de Lemos Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence PLEA (Passive Low Energy Architecture)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Edinbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02156854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques - Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 (Séminaire de Conception Architecturale Numérique)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the simulated spatio-temporal variability of the anthropogenic heat flux in the agglomeration of Toulouse, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Schoetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th EMS Annual Meeting &amp; 11th European Conference on Applied Climatology (ECAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Meteorological Society, Sep 2016, Trieste, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01528656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des bases de données urbaines aux simulations énergétiques – Le projet MApUCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCAN'16 - Séminaire de Conception Architecturale Numérique - Mètre et paramètre, mesure et démesure du projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCAN - Séminaire de Conception Architecturale Numérique, Sep 2016, Toulouse, France. pp.175-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior & Energy consumption: from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fateh Belaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Urban Climate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRM - Météo France, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01252761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENIUS, a methodology to integer building scale data into urban microclimate and energy consumption modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème conférence ICUC (International Conference on Urban Climate)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navigation au sein d'un outil d'aide à la conception basé sur l'activité référentielle. Exemple des modes opératoires des concepteurs propres aux choix de matériaux de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bonneaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Meslem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">H2PTM'11 : Hypermédias et pratiques numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Metz, France. pp.71-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05190242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séminaire doctoral – Écritures croisées. Thématique #1 : Penser pour faire / manipuler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Besset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Tra My Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Magnabal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche par le projet, critères d’objectivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Papillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes des 7èmes Rencontres Doctorales Nationales en Architecture et Paysage 2023 à l’ENSA de Toulouse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , p5-20, 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transdisciplinarité et interactions complexes entre enjeux, acteurs et échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tathiane Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Faraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ADEME. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territoires durables - De la recherche à la conception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, 2018, 978-2-86364-343-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROJET VALOMATBIO -ETUDE DES SCENARIOS DE FIN DE VIE DES ISOLANTS BIOSOURCES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Aventin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Garcia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LRA Toulouse. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04990308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicités : Optimisation énergétique multiscalaire et modélisation multicritères des formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Adolphe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Bretagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Casaux-Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Contart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ADEME. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers des outils d'aide à la conception pour intégrer les dimensions techniques, écologiques et sensibles des matériaux de construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Tornay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Architecture, aménagement de l'espace. INSA Toulouse, FRANCE, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05586710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urban Climate, Human behavior and Energy consumption : from LCZ mapping to simulation and urban planning (the MapUCE project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valéry Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Hidalgo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Amossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Bocher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Our common Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02157313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId80"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3924046D"/>
+    <w:nsid w:val="9603C979"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-tornay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0463-6279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115647" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155219v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.03.002" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975249v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Secret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858626v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990329v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tornay Nathalie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beluriee Patrick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborderie Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fortun&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/ijmse.2022.10.4.63-70" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156687v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156854v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Agra de Lemos Martins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157300v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157159v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190242v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonneaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meslem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157695v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rollet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Garcia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02159633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Contart" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-tornay" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0463-6279" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116517v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena de Carvalho Araujo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Bonhomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Faraut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Tornay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115647" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565786v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59400/be.v2i2.1314" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391022v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieke Heldens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Bocher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Bucher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2019.100536" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02157105v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schoetter" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Amoss&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bernard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/70169" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02155219v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2017.03.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2154-8560/CGP/v02i04/44058" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975249v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Secret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Claude" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Aubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04858626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990329v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tornay Nathalie" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beluriee Patrick" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laborderie Cl&#233;mentine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fortun&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17706/ijmse.2022.10.4.63-70" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528640v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hidalgo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bourgeois" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156687v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02156854v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Agra de Lemos Martins" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Adolphe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157300v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01528656v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562819v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252761v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Belaid" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05190242v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonneaud" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Meslem" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545607v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besset" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Tra My Do" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Magnabal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pouget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586734v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Papillault" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157695v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tathiane Martins" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bretagne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990308v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Aventin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Garcia" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02159633v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Casaux-Ginestet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Contart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05586710v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02157313v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>