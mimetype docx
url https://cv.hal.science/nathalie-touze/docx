--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -877,247 +877,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction étanchéité et gestion des risques en contexte minier. IMPERMEABILITY AND RISK MANAGEMENT IN THE CONTEXT OF MINING ACTIVITIES</w:t>
+                <w:t xml:space="preserve">Empirical equations for calculating the rate of liquid flow through GMB-GCLs composite liners for GCLs subjected to cation exchange and wet dry cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+                <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Rencontres Géosynthétiques - 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nancy, France. pp.8</w:t>
+              <w:t xml:space="preserve">17th African Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cape Town, South Africa. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01928406v1</w:t>
+                <w:t xml:space="preserve">hal-02609695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical equations for calculating the rate of liquid flow through GMB-GCLs composite liners for GCLs subjected to cation exchange and wet dry cycles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fonction étanchéité et gestion des risques en contexte minier. IMPERMEABILITY AND RISK MANAGEMENT IN THE CONTEXT OF MINING ACTIVITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cottard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Bannour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
+                <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th African Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cape Town, South Africa. pp.6</w:t>
+              <w:t xml:space="preserve">12ème Rencontres Géosynthétiques - 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nancy, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609695v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminants transfers through composite liners exhibiting aged GCLs: A numerical prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ben Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1181,51 +1181,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomembranes over GCLS: The optimal combination for barriers against contaminant transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sekizinci ulusal geosentetikler konferansı (Huitième conférence nationale sur les géosynthétiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Istanbul, Turkey. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2496,2251 +2496,2251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration de boues argileuses par géotextiles non-tissés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of the ageing of two bituminous geomembranes of different natures after 15 years in service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourgès-Gastaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
+                <w:t xml:space="preserve">Renaud Benchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 8 p</w:t>
+              <w:t xml:space="preserve">Geosynthetics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, PORTLAND, United States. pp. 142-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144193v1</w:t>
+                <w:t xml:space="preserve">hal-02601138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of phenolic compounds through a flexible polypropylene geomembrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Filtration de boues argileuses par géotextiles non-tissés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgès-Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sidjui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. pp.6</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601960v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et impact écotoxicologique des composés chimiques extraits de géomembranes situées dans les zones agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Farcas</w:t>
+                <w:t xml:space="preserve">Quelques problématiques liées à la construction de casiers de stockage de déchets en surélévation d'ISDND existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 10 p</w:t>
+              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145830v1</w:t>
+                <w:t xml:space="preserve">hal-01153624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques problématiques liées à la construction de casiers de stockage de déchets en surélévation d'ISDND existantes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through a flexible polypropylene geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 12 p</w:t>
+              <w:t xml:space="preserve">The 15th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153624v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du vieillissement de deux géomembranes bitumineuses de différentes natures après 15 ans en service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification et impact écotoxicologique des composés chimiques extraits de géomembranes situées dans les zones agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Farcas</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Benchet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144205v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art of piggy-back landfills worldwide: comparison of containment barrier technical designs and performance analysis in terms of geosynthetics stability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation du vieillissement de deux géomembranes bitumineuses de différentes natures après 15 ans en service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dias</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Portland, United States. pp.11</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601137v1</w:t>
+                <w:t xml:space="preserve">hal-01144205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of flow rates through virgin and exposed geomembranes and multicomponent geosynthetic clay liners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State-of-the-art of piggy-back landfills worldwide: comparison of containment barrier technical designs and performance analysis in terms of geosynthetics stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International GSI-Asia Geosynthetics Conference (GSI-Asia 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Séoul, South Korea. 4 p</w:t>
+              <w:t xml:space="preserve">Geosynthetics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Portland, United States. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181134v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la durabilité de la géomembrane en EPDM installée dans la retenue d'eau &amp;quot;El Boqueron</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of flow rates through virgin and exposed geomembranes and multicomponent geosynthetic clay liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 10 p</w:t>
+              <w:t xml:space="preserve">The 2nd International GSI-Asia Geosynthetics Conference (GSI-Asia 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Séoul, South Korea. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153842v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the ageing of two bituminous geomembranes of different natures after 15 years in service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la durabilité de la géomembrane en EPDM installée dans la retenue d'eau &amp;quot;El Boqueron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Renaud Benchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, PORTLAND, United States. pp. 142-151</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601138v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water retention curves of GCLs at early stage of hydration using over saturated salt solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Barral</w:t>
+                <w:t xml:space="preserve">Potential impact of additives in geomembranes on ecosystems - IMAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany. pp.7</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600263v1</w:t>
+                <w:t xml:space="preserve">hal-02600236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the performance of geosynthetics for environmental protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of EPDM geomembrane 18 years after its installation in a water reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Bannour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+                <w:t xml:space="preserve">B. Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Environmental Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Melbourne, Australia. pp.81-110</w:t>
+              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600427v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of an EPDM geomembrane 18 years after its installation in a water reservoir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Castillo</w:t>
+                <w:t xml:space="preserve">Feedback of an EPDM geomembrane landfill cover 12 years after its installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Amat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Aguiar</w:t>
+                <w:t xml:space="preserve">Bernat Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Geotechnique, Construction Materials and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Brisbane, Australia. pp.6</w:t>
+              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600237v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the decrease in long term water flow capacity of geocomposites due to filter intrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Water retention curves of GCLs at early stage of hydration using over saturated salt solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Environmental Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Melbourne, Australia. pp.321-329</w:t>
+              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600426v1</w:t>
+                <w:t xml:space="preserve">hal-02600263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow rate quantification in multicomponent geosynthetic clay liners with the oedopermeameter method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the performance of geosynthetics for environmental protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Croissant</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
+              <w:t xml:space="preserve">7th International Congress on Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Melbourne, Australia. pp.81-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600721v1</w:t>
+                <w:t xml:space="preserve">hal-02600427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of diffusion of Bisphenol A in a GCL after contact with a synthetic leachate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna Mendes</w:t>
+                <w:t xml:space="preserve">Behaviour of an EPDM geomembrane 18 years after its installation in a water reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Geotechnique, Construction Materials and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Brisbane, Australia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600234v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of EPDM geomembrane 18 years after its installation in a water reservoir</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the decrease in long term water flow capacity of geocomposites due to filter intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Aguiar</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
+              <w:t xml:space="preserve">7th International Congress on Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Melbourne, Australia. pp.321-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600235v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of an EPDM geomembrane landfill cover 12 years after its installation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+                <w:t xml:space="preserve">Flow rate quantification in multicomponent geosynthetic clay liners with the oedopermeameter method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernat Amat</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600667v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of additives in geomembranes on ecosystems - IMAGES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Farcas</w:t>
+                <w:t xml:space="preserve">Quantification of diffusion of Bisphenol A in a GCL after contact with a synthetic leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600236v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the environmental impact of leachate leakage from landfills through aged geosynthetic barrier materials: a focus on phenolic compounds</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+                <w:t xml:space="preserve">Détermination des courbes de rétention d’eau de deux géosynthétiques bentonitiques durant la première phase d’hydratation en utilisant la méthode des solutions salines saturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISWA BEACON 2nd international conference on final sinks. Sinks a vital element of modern waste management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Espoo, Finland. pp.23</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Poitiers, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599114v1</w:t>
+                <w:t xml:space="preserve">hal-02600264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de la performance d'un géosynthétique bentonitique en couverture d'installation de stockage de déchets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the environmental impact of leachate leakage from landfills through aged geosynthetic barrier materials: a focus on phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jeanick Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Dijon, France. 7 p</w:t>
+              <w:t xml:space="preserve">ISWA BEACON 2nd international conference on final sinks. Sinks a vital element of modern waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Espoo, Finland. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833655v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination des courbes de rétention d’eau de deux géosynthétiques bentonitiques durant la première phase d’hydratation en utilisant la méthode des solutions salines saturées</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation de la performance d'un géosynthétique bentonitique en couverture d'installation de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bloquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Oberti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanick Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Poitiers, France. pp.5</w:t>
+              <w:t xml:space="preserve">9èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Dijon, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600264v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some geotextiles properties useful for HDPE geomembrane puncture protection</w:t>
               </w:r>
@@ -4916,77 +4916,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d'une géomembrane EPDM 18 ans après son installation dans la retenue d'El Boqueron (Tenerife, Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,77 +5037,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience de l’utilisation d’une geomembrane EPDM pour la couverture d’une ISDND 12 ans après son installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernat Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5145,64 +5145,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow rate in composite liners including GCLs and a bituminous geomembrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5240,51 +5240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure du flux dans les géofilms bentonitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5348,51 +5348,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement des géosynthétiques bentonitiques dans les digues de retenues des eaux pluviales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5456,51 +5456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débits dans une étanchéité composite géomembane bitumineuse / géosynthétique bentonitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,480 +5640,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the impact of the transfer of phenolic coumpounds through landfill bottom liners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Procédure d’essai au plan incline pour déterminer les propriétés de frottement résiduel aux interfaces géosynthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Sousa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marianna Mendes</w:t>
+                <w:t xml:space="preserve">D. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Loheas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoamericas 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lima, France. 10 p</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763396v1</w:t>
+                <w:t xml:space="preserve">hal-00763344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of hydraulic behaviour of Geosynthetic Clay Liners exhumed from a landfill cover and from a dam after several years in service</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of the impact of the transfer of phenolic coumpounds through landfill bottom liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurogeo 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Valence, Spain. 7 p</w:t>
+              <w:t xml:space="preserve">Geoamericas 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lima, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763311v1</w:t>
+                <w:t xml:space="preserve">hal-00763396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of geosynthetics for environmental protection in landfills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study of hydraulic behaviour of Geosynthetic Clay Liners exhumed from a landfill cover and from a dam after several years in service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Loheas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Geosynthetics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Valencia, Spain. p. 29 - p. 47</w:t>
+              <w:t xml:space="preserve">Eurogeo 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Valence, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763666v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing procedure with an inclined plane device to assess the residual friction characteristics at geosynthetics interfaces</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of geosynthetics for environmental protection in landfills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGEO 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Valence, Spain. 5 p</w:t>
+              <w:t xml:space="preserve">5th European Geosynthetics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Valencia, Spain. p. 29 - p. 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763353v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow rate in composite liners including GCLS bituminous geomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6145,4046 +6158,4033 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of three different kinds of geomembranes (PVC-P, HDPE, EPDM) used in the waterproofing of reservoirs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.M. Noval</w:t>
+                <w:t xml:space="preserve">Testing procedure with an inclined plane device to assess the residual friction characteristics at geosynthetics interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurogeo 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Valencia, Spain. p. 46 - p. 54</w:t>
+              <w:t xml:space="preserve">EUROGEO 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Valence, Spain. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00763745v1</w:t>
+                <w:t xml:space="preserve">hal-00763353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure d’essai au plan incline pour déterminer les propriétés de frottement résiduel aux interfaces géosynthétiques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Gallo</w:t>
+                <w:t xml:space="preserve">Comparative study of three different kinds of geomembranes (PVC-P, HDPE, EPDM) used in the waterproofing of reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Noval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 8 p</w:t>
+              <w:t xml:space="preserve">Eurogeo 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Valencia, Spain. p. 46 - p. 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763344v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of volatile organic compounds through an HDPE geomembrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des risques de fuite au travers de la barrière multicouche d'une aire de lixiviation en tas : Traitement conjoint d'incertitudes aléatoires et épistémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Mazeas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+                <w:t xml:space="preserve">J. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofrontiers 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Dallas, United States. pp.1121-1130</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02594831v1</w:t>
+                <w:t xml:space="preserve">hal-02594826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance d'un GSB dans une couverture d'installation de stockage de déchets après six ans en service</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion of volatile organic compounds through an HDPE geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.F. Ouvry</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 339 - p. 348</w:t>
+              <w:t xml:space="preserve">Geofrontiers 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Dallas, United States. pp.1121-1130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585017v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisations pour la réduction de la durée de l'essai de comportement en compression des géotextiles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance d'un GSB dans une couverture d'installation de stockage de déchets après six ans en service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Thomas</w:t>
+                <w:t xml:space="preserve">T. Pirrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 239 - p. 244</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 339 - p. 348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584159v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DURAGEOS. Durabilité des géosynthétiques dans les installations de stockage de déchets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Préconisations pour la réduction de la durée de l'essai de comportement en compression des géotextiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Durrieu</w:t>
+                <w:t xml:space="preserve">J. Djab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Fayolle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 295 - p. 302</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 239 - p. 244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584194v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance hydraulique à long terme des géomembranes en bitume oxydé exposées et recouvertes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Farcas</w:t>
+                <w:t xml:space="preserve">Durageos, Durabilité des géosynthétiques dans les installations de stockage de déchets non dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Royet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 349 - p. 356</w:t>
+              <w:t xml:space="preserve">Rencontres Geosynthétiques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583600v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durageos, Durabilité des géosynthétiques dans les installations de stockage de déchets non dangereux</w:t>
+                <w:t xml:space="preserve">DURAGEOS. Durabilité des géosynthétiques dans les installations de stockage de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Geosynthétiques 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. 7p</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 295 - p. 302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875137v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance hydraulique à long terme des géomembranes en bitume oxydé exposées et recouvertes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Royet</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Geosynthétiques 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. 8p</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 349 - p. 356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852749v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaliação do fluxo através de barreiras. Impermeabilizantes em aterros sanitários brasileiros</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance hydraulique à long terme des géomembranes en bitume oxydé exposées et recouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Congresso Brasileiro de Geotecnia Ambiental e VI Simpósio Brasileiro de Geossintéticos REGEO/Geossintéticos 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Belo Horizonte, Brazil. 8 p</w:t>
+              <w:t xml:space="preserve">Rencontres Geosynthétiques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658718v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques de fuite au travers de la barrière multicouche d'une aire de lixiviation en tas : traitement conjoint d'incertitudes aléatoires et épistémiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+                <w:t xml:space="preserve">Avaliação do fluxo através de barreiras. Impermeabilizantes em aterros sanitários brasileiros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indiara Giugni Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlie Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géosynthétiques 2011 : 8ème colloque francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. 10 p</w:t>
+              <w:t xml:space="preserve">VII Congresso Brasileiro de Geotecnia Ambiental e VI Simpósio Brasileiro de Geossintéticos REGEO/Geossintéticos 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Belo Horizonte, Brazil. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579933v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la protection contre l'endommagement des géomembranes en PEHD</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Croissant</w:t>
+                <w:t xml:space="preserve">Evaluation des risques de fuite au travers de la barrière multicouche d'une aire de lixiviation en tas : traitement conjoint d'incertitudes aléatoires et épistémiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 315 - p. 322</w:t>
+              <w:t xml:space="preserve">Rencontres Géosynthétiques 2011 : 8ème colloque francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583598v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Volatile Organic Compounds through an HDPE Geomembrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la protection contre l'endommagement des géomembranes en PEHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Frontiers Congress 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 315 - p. 322</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/41165(397)115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01913260v1</w:t>
+                <w:t xml:space="preserve">hal-00583598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la masse surfacique de bentonite sur le flux à travers les géosynthétiques bentonitiques</w:t>
+                <w:t xml:space="preserve">Diffusion of Volatile Organic Compounds through an HDPE Geomembrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Croissant</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geo-Frontiers Congress 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dallas, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/41165(397)115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584193v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques de fuite au travers de la barrière multicouche d'une aire de lixiviation en tas : Traitement conjoint d'incertitudes aléatoires et épistémiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de la masse surfacique de bentonite sur le flux à travers les géosynthétiques bentonitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mathey</w:t>
+                <w:t xml:space="preserve">Adeline Courté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. pp.171-180</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 255 - p. 260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594826v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leachate leakage from landfills in the long run: an environmental and economic evaluation</w:t>
+                <w:t xml:space="preserve">Influence of the type of bentonite of GCLs on the transmissivity at geomembrane-GCLs interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bayer</w:t>
+                <w:t xml:space="preserve">M.J.A. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Budzinski</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
+                <w:t xml:space="preserve">E.M. Palmeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Final Sinks. From Sanitary to Sustainable Landfilling - why, how, and when ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria. pp.13</w:t>
+              <w:t xml:space="preserve">9th International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.919-922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02595021v1</w:t>
+                <w:t xml:space="preserve">hal-02593311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of oxidized bituminous geomembranes ageing through hydraulic testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the impact of a synthetic leachate on the structuration of bentonites used in GCLs using rheometrical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P. Royet</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Geosynthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.753-756</w:t>
+              <w:t xml:space="preserve">GBR-C 2k10: 3rd international symposium on Geosynthetic Clay Liners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593308v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art and durability insights regarding the use of geosynthetics for lining in hydraulic and environmental applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A parametric analysis of seepage and contaminant transport through composite liners with three-dimensional defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Mac Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Geosynthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.511-530</w:t>
+              <w:t xml:space="preserve">GBR-C 2k10: 3rd international symposium on Geosynthetic Clay Liners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593310v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of oxidized bituminous geomembranes ageing through hydraulic testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leachate leakage from landfills in the long run: an environmental and economic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ICG International Conference on Geosynthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">1st International Conference on Final Sinks. From Sanitary to Sustainable Landfilling - why, how, and when ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561913v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalency of landfill liner designs, including clay liners, geosynthetics liners and polymer-enhanced mineral barriers, under french legislation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of oxidized bituminous geomembranes ageing through hydraulic testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Geosynthetics of the IGS (9ICG)</w:t>
+              <w:t xml:space="preserve">9th International Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.753-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593307v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical evolution of GCLs during oedopermeameter tests</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+                <w:t xml:space="preserve">Equivalency of landfill liner designs, including clay liners, geosynthetics liners and polymer-enhanced mineral barriers, under french legislation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El-Zein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GBR-C 2k10 : 3rd International Symposium on Geosynthetic Clay Liners</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.10</w:t>
+              <w:t xml:space="preserve">9th International Conference on Geosynthetics of the IGS (9ICG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.753-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593509v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a GCL in a landfill cover after six years in service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical evolution of GCLs during oedopermeameter tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.F. Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GBR-C 2k10: 3rd international symposium on Geosynthetic Clay Liners</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.83-91</w:t>
+              <w:t xml:space="preserve">GBR-C 2k10 : 3rd International Symposium on Geosynthetic Clay Liners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593512v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the type of bentonite of GCLs on the transmissivity at geomembrane-GCLs interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the art and durability insights regarding the use of geosynthetics for lining in hydraulic and environmental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.919-922</w:t>
+              <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.511-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593311v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the impact of a synthetic leachate on the structuration of bentonites used in GCLs using rheometrical tests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of oxidized bituminous geomembranes ageing through hydraulic testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Pantet</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GBR-C 2k10: 3rd international symposium on Geosynthetic Clay Liners</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.189-199</w:t>
+              <w:t xml:space="preserve">9th ICG International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593511v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametric analysis of seepage and contaminant transport through composite liners with three-dimensional defects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of a GCL in a landfill cover after six years in service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pirrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GBR-C 2k10: 3rd international symposium on Geosynthetic Clay Liners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.25-32</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.83-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593510v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de performance pour le contrôle des GSB en étanchéité d'installation de stockage de déchets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Guyonnet</w:t>
+                <w:t xml:space="preserve">Performance des géosynthétiques bentonitiques en couverture d'installations de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.355-362</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.499-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592344v1</w:t>
+                <w:t xml:space="preserve">hal-02592340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la réduction de capacité de débit à long terme des géocomposites due à l'intrusion du filtre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Gallo</w:t>
+                <w:t xml:space="preserve">Influence de la nature de la bentonite sur la transmissivité d'interface géomembrane-géosynthétique bentonitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.A. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Palmeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.293-300</w:t>
+              <w:t xml:space="preserve">Geocentro 2009 - I Simpósio de Prática de Engenharia Geotécnica na Região Centro-Oeste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Goiânia, Brésil. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592341v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature de la bentonite sur la transmissivité d'interface géomembrane-géosynthétique bentonitique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J.A. Mendes</w:t>
+                <w:t xml:space="preserve">Evaluation de la réduction de capacité de débit à long terme des géocomposites due à l'intrusion du filtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.M. Palmeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocentro 2009 - I Simpósio de Prática de Engenharia Geotécnica na Região Centro-Oeste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Goiânia, Brésil. pp.33-36</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.293-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592368v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des géosynthétiques dans les applications minières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indicateurs de performance pour le contrôle des GSB en étanchéité d'installation de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Norotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Géosynthétiques 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.29-46</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.355-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592342v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactualisation du guide sur l'équivalence en étanchéité passive d'installation de stockage de déchets</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence du type de bentonite dans les GSB et leur structure sur les transferts en étanchéité composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.363-370</w:t>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.371-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592346v1</w:t>
+                <w:t xml:space="preserve">hal-02592347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du type de bentonite dans les GSB et leur structure sur les transferts en étanchéité composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna Mendes</w:t>
+                <w:t xml:space="preserve">Utilisation de méthodes hydrauliques et mécaniques pour différencier les types de bentonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Norotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.371-376</w:t>
+              <w:t xml:space="preserve">Rencontres geosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.377-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592347v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes hydrauliques et mécaniques pour différencier les types de bentonites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Paumier</w:t>
+                <w:t xml:space="preserve">Clay geosynthetic barriers performance in landfill covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres geosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.377-386</w:t>
+              <w:t xml:space="preserve">Geoafrica 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cape Town, South Africa. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592348v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay geosynthetic barriers performance in landfill covers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des géosynthétiques dans les applications minières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoafrica 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Cape Town, South Africa. pp.9</w:t>
+              <w:t xml:space="preserve">Rencontres Géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.29-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592351v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une préhydratation sans confinement sur les performances hydrauliques des GSB</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Mazzoleni</w:t>
+                <w:t xml:space="preserve">Réactualisation du guide sur l'équivalence en étanchéité passive d'installation de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eisenlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.347-354</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.363-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592343v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outsanding issues regarding the use of geosynthetics in landfills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence d'une préhydratation sans confinement sur les performances hydrauliques des GSB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Norotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mazzoleni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque Portugais sur les Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Coimbra, Brazil. pp.21</w:t>
+              <w:t xml:space="preserve">Rencontres Géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592339v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de sorption et de diffusion de composés organiques volatils dans les GSB</w:t>
+                <w:t xml:space="preserve">Outsanding issues regarding the use of geosynthetics in landfills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Epissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.387-394</w:t>
+              <w:t xml:space="preserve">3ème Colloque Portugais sur les Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Coimbra, Brazil. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592349v1</w:t>
+                <w:t xml:space="preserve">hal-02592339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Prehydration Without Load on The Hydraulic Performance of Geosynthetic Clay Liners</w:t>
+                <w:t xml:space="preserve">Détermination de sorption et de diffusion de composés organiques volatils dans les GSB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoafrica 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Cape Town, South Africa. pp.10</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.387-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592350v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des géosynthétiques bentonitiques en couverture d'installations de stockage de déchets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of Prehydration Without Load on The Hydraulic Performance of Geosynthetic Clay Liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Norotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mazzoleni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.499-508</w:t>
+              <w:t xml:space="preserve">Geoafrica 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cape Town, South Africa. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592340v1</w:t>
+                <w:t xml:space="preserve">hal-02592350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoenvironmental applications of geosynthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalena Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10222,103 +10222,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-based Criteria for the Control of GCBs in Landfill Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Norotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First Pan American Geosynthetics Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Cancun, Mexico. pp.53-58</w:t>
@@ -10347,103 +10347,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of Sorption and Diffusion of Organic Pollutants through GCLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Ganne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Epissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Geosynthetics Conference Euroego4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10557,329 +10557,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French approach to equivalence in landfill geological barriers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+                <w:t xml:space="preserve">Rate of liquid flow through composite liners due to defects in the geomembrane: recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Cazaux</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maria Graca Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International waste management and landfill Symposium (Sardinia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sardinia, Italy. pp.11</w:t>
+              <w:t xml:space="preserve">2º seminário Português sobre Geossintéticos, Lisboa, PRT, 19-20 de Junho de 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lisbonne, Portugal. pp.239-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00970300v1</w:t>
+                <w:t xml:space="preserve">hal-02589189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of liquid flow through composite liners due to defects in the geomembrane: recent advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalena Barroso</w:t>
+                <w:t xml:space="preserve">French approach to equivalence in landfill geological barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Norotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2º seminário Português sobre Geossintéticos, Lisboa, PRT, 19-20 de Junho de 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lisbonne, Portugal. pp.239-259</w:t>
+              <w:t xml:space="preserve">11. International waste management and landfill Symposium (Sardinia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sardinia, Italy. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02589189v1</w:t>
+                <w:t xml:space="preserve">ineris-00970300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French approach to equivalence in landfill geological barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Norotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Sardinia 2007, Eleventh International Waste Management and Landfill Symposium, Santa Margherita di Pula, ITA, 1-5 Octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Santa Margherita di Pula, Italy. pp.11</w:t>
@@ -10902,761 +10902,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geocomposites de drainage : relation entre capacité de débit et épaisseur long terme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INFLUENCE DE LA SURFACE D'APPLICATION DE LA CHARGE SUR L'ESSAI DE FLUAGE INFLUENCE OF LOADING AREA ON THE CREEP TEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Jarousseau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres geosynthétiques 2006, 6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.199-206</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2006,6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587779v1</w:t>
+                <w:t xml:space="preserve">hal-02587778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydraulique d'un géosynthétique bentonitique dans des bassins de lagunage</w:t>
+                <w:t xml:space="preserve">Comportement hydraulique et mécanique d'un GSB en contact avec des lixiviats au sein d'une étanchéité composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hatton</w:t>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2006, 6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.7</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2006,6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587774v1</w:t>
+                <w:t xml:space="preserve">hal-02587767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydraulique et mécanique d'un GSB en contact avec des lixiviats au sein d'une étanchéité composite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geocomposites de drainage : relation entre capacité de débit et épaisseur long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jarousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2006,6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.8</w:t>
+              <w:t xml:space="preserve">Rencontres geosynthétiques 2006, 6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587767v1</w:t>
+                <w:t xml:space="preserve">hal-02587779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des débits de fuite à l'échelle du terrain au travers des étanchéités composites comprenant un GSB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement hydraulique d'un géosynthétique bentonitique dans des bassins de lagunage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Goblet</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hatton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres géosynthétiques 2006, 6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.8</w:t>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587773v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of flow rates through composite liners at the metric scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévision des débits de fuite à l'échelle du terrain au travers des étanchéités composites comprenant un GSB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Cartaud</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference on geosynthetics, Yokohama, JPN, 18-22 september 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Yokohama, Japan. pp.305-308</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2006, 6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588308v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the use of filter paper suction measurements for the determination of GCLs retention curves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental Investigation of flow rates through composite liners at the metric scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalena Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fethi Saidi</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cartaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference on geosynthetics, Yokohama, JPN, 1822 september 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Yokohama, Japan. pp.171-174</w:t>
+              <w:t xml:space="preserve">8th International conference on geosynthetics, Yokohama, JPN, 18-22 september 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Yokohama, Japan. pp.305-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588309v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation des débits de fuite dans les étanchéités composites à l'échelle métrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the use of filter paper suction measurements for the determination of GCLs retention curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Cartaud</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géosynthétiques 2006, 6ème Colloque Francophone, Montpellier, 12-14 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.8</w:t>
+              <w:t xml:space="preserve">8th International conference on geosynthetics, Yokohama, JPN, 1822 september 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Yokohama, Japan. pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587772v1</w:t>
+                <w:t xml:space="preserve">hal-02588309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DE LA SURFACE D'APPLICATION DE LA CHARGE SUR L'ESSAI DE FLUAGE INFLUENCE OF LOADING AREA ON THE CREEP TEST</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation des débits de fuite dans les étanchéités composites à l'échelle métrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cartaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2006,6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.177-184</w:t>
+              <w:t xml:space="preserve">Rencontres Géosynthétiques 2006, 6ème Colloque Francophone, Montpellier, 12-14 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587778v1</w:t>
+                <w:t xml:space="preserve">hal-02587772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of measurement to understand leachate recirculation in MSW Landfill</w:t>
               </w:r>
@@ -11813,355 +11813,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de détection et de localisation de défauts dans les géomembranes</w:t>
+                <w:t xml:space="preserve">Evaluation of the hydraulic transmissivity in soil liner-geomembrane interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géosynthétiques dans les barrages : matériaux et utilisations, Saint-Etienne, 18-19 juin 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.35-48</w:t>
+              <w:t xml:space="preserve">7th International Conference on Geosynthetics, Nice, 22-27 September 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.799-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580551v1</w:t>
+                <w:t xml:space="preserve">hal-02580857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic performance of a composite bottom liner in a municipal solid waste landfill</w:t>
+                <w:t xml:space="preserve">Méthodes de détection et de localisation de défauts dans les géomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Morcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Geosynthetics, Nice, 22-27 September 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.535-538</w:t>
+              <w:t xml:space="preserve">Les géosynthétiques dans les barrages : matériaux et utilisations, Saint-Etienne, 18-19 juin 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02580858v1</w:t>
+                <w:t xml:space="preserve">hal-02580551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the influence of the pre-hydration of GCLs on the leakage rates through composite liners</w:t>
+                <w:t xml:space="preserve">Hydraulic performance of a composite bottom liner in a municipal solid waste landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Barroso</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nosko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Clay Geosynthetics Barriers, Nuremberg, DEU, 16-17 april 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Germany. pp.265-274</w:t>
+              <w:t xml:space="preserve">7th International Conference on Geosynthetics, Nice, 22-27 September 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.535-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580476v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the hydraulic transmissivity in soil liner-geomembrane interfaces</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the influence of the pre-hydration of GCLs on the leakage rates through composite liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Darlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Geosynthetics, Nice, 22-27 September 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.799-802</w:t>
+              <w:t xml:space="preserve">International symposium on Clay Geosynthetics Barriers, Nuremberg, DEU, 16-17 april 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Germany. pp.265-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580857v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric and spatial parameters of geomembrane wrinkles on large scale model tests</w:t>
               </w:r>
@@ -12393,51 +12393,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomembrane liner failure: modelling of its influence on contaminant transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nosko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12570,51 +12570,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité de la notion de transmissivité équivalente pour les étanchéités composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire la notion d'équivalence en étanchéité-drainage, Paris, 22 mai 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12803,51 +12803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on geosynthetics, Atlanta, USA, 25-29 mars 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, United States. pp.249-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12885,51 +12885,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element method to quantify leak rates through composite liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international landfill symposium Sardinia 97, S. Margherita di Pula Cagliari, ITA, 13-17 octobre 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Italy. pp.259-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12967,51 +12967,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des débits de perméation hydraulique dans les géomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journée du Groupe Français d'Humidimétrie Neutronique, Avignon, 26-27 novembre 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13309,330 +13309,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03940412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance issues of barrier systems for landfills: A review</w:t>
+                <w:t xml:space="preserve">Healing the world: a geosynthetics solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2020.10.016⟩</w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1-31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.20.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03515624v1</w:t>
+                <w:t xml:space="preserve">hal-03826916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Use of Geosynthetics in Dykes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance issues of barrier systems for landfills: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijian Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13084445⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (2), pp.475-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2020.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03826907v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healing the world: a geosynthetics solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sustainable Use of Geosynthetics in Dykes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Rimoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Shamrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kawalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (1-31), </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgein.20.00023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13084445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03826916v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrokinetic Propagation of Acid and Base Fronts in Clayey Soil: An Experimental and Numerical Study</w:t>
               </w:r>
@@ -13825,51 +13825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sorption of chlorophenols on geotextile of the geosynthetic clay liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13942,77 +13942,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of polyethylene and polypropylene geomembranes in sensitive aquatic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinarzed Diafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14197,51 +14197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durability of reinforced PVC-P geomembranes installed in reservoirs in eastern Spain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar M. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14325,2129 +14325,2129 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling to identify key factors controlling interface behaviour of geosynthetic lining systems</w:t>
+                <w:t xml:space="preserve">A numerical modelling technique for geosynthetics validated on a cavity model test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.F.G. Tano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgein.16.00024⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (4), pp.339-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2017.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019600v1</w:t>
+                <w:t xml:space="preserve">hal-01739604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term performance and binder chemical structure evolution of elastomeric bituminous geomembranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical modelling to identify key factors controlling interface behaviour of geosynthetic lining systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F.G. Tano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Farcas</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.167-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.16.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2017.01.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02606272v1</w:t>
+                <w:t xml:space="preserve">hal-02019600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dewatering of oil sands tailings with an electrokinetic geocomposite</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Long-term performance and binder chemical structure evolution of elastomeric bituminous geomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mineng.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2017.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02604944v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical modelling technique for geosynthetics validated on a cavity model test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B.F.G. Tano</w:t>
+                <w:t xml:space="preserve">Dewatering of oil sands tailings with an electrokinetic geocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourgès-Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dolez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+                <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 45 (4), pp.339-349. </w:t>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.177-186. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2017.04.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01739604v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding leachate flow in municipal solid waste landfills by combining time-lapse ERT and subsurface flow modelling – Part I: Analysis of infiltration shape on two different waste deposit cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical study of advective flow through composite liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (EG6), pp.379-385</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02603701v1</w:t>
+                <w:t xml:space="preserve">hal-01401793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of phenolic compounds through two high-density polyethylene geomembranes after 17 years under different exposure conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les terrils salés du bassin potassique alsacien : évolution et devenir d'ouvrages étanchés par géomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pirrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgein.16.00004⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les géosynthétiques Petite histoire d'un transfert réussi, 18, pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605437v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les terrils salés du bassin potassique alsacien : évolution et devenir d'ouvrages étanchés par géomembrane</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vers une durabilité accrue des géomembranes bitumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Les géosynthétiques Petite histoire d'un transfert réussi, 18, pp.20-25. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.05⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 18, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298004v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une durabilité accrue des géomembranes bitumineuses</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Understanding leachate flow in municipal solid waste landfills by combining time-lapse ERT and subsurface flow modelling – Part I: Analysis of infiltration shape on two different waste deposit cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.04⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297945v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact d'une recherche conjointe entre chercheurs et producteur sur la durabilité des géomembranes EPDM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through two high-density polyethylene geomembranes after 17 years under different exposure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.06⟩</w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.381-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.16.00004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298118v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient hydraulic behavior of two GMBs-GCLs composite liners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Bannour</w:t>
+                <w:t xml:space="preserve">Impact d'une recherche conjointe entre chercheurs et producteur sur la durabilité des géomembranes EPDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.26-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601467v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of the nonlinear mechanical behavior of multilayer geosynthetic system for piggyback landfill expansions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les géosynthétiques, itinéraire d'une recherche partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.07.004⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les géosynthétiques Petite histoire d'un transfert réussi, 18, pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.02⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02604693v1</w:t>
+                <w:t xml:space="preserve">hal-01297915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing the ageing of a geosynthetic clay liner through electrical resistivity</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Barral</w:t>
+                <w:t xml:space="preserve">Transient hydraulic behavior of two GMBs-GCLs composite liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.51-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603354v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de géocomposites pour la filtration de boues dans le cadre d'un partenariat industriel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Numerical modeling of the nonlinear mechanical behavior of multilayer geosynthetic system for piggyback landfill expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. F. G. Tano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Fowmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.08⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (6), pp.782-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298780v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les géosynthétiques, itinéraire d'une recherche partagée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing the ageing of a geosynthetic clay liner through electrical resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.02⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (3), pp.423-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2015-0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297915v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the performance of geosynthetics for environmental protection</w:t>
+                <w:t xml:space="preserve">Optimisation de géocomposites pour la filtration de boues dans le cadre d'un partenariat industriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">G. Stoltz</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourges Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Durkheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02605436v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of geotextile filters after 18 years' service in drainage trenches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Veylon</w:t>
+                <w:t xml:space="preserve">A review of the performance of geosynthetics for environmental protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoltz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 44, pp.515-533. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.02.002⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 44 (octobre), pp.656-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02603351v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding leachate flow in municipal solid waste landfills by combining time-lapse ERT and subsurface flow modelling – Part II: Constraint methodology of hydrodynamic models</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Duquennoi</w:t>
+                <w:t xml:space="preserve">Performance of geotextile filters after 18 years' service in drainage trenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Veylon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.005⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44, pp.515-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603702v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of advective flow through composite liners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marianna Mendes</w:t>
+                <w:t xml:space="preserve">Understanding leachate flow in municipal solid waste landfills by combining time-lapse ERT and subsurface flow modelling – Part II: Constraint methodology of hydrodynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.176-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01401793v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusive Transport of Phenolic Compounds Through Two Coextruded Geomembranes</w:t>
               </w:r>
@@ -16459,51 +16459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16550,90 +16550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behaviour of an EPDM geomembrane 18 years after its installation in a water reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar M. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16671,64 +16671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Altered geosynthetic clay liners: effect on the hydraulic performance of composite liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16775,51 +16775,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory device to characterize electrokinetic geocomposites for fluid fine tailings dewatering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bourges Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16899,165 +16899,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stress on water retention of needlepunched geosynthetic clay liner</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Delage</w:t>
+                <w:t xml:space="preserve">Vers une évaluation de la durabilité des géomembranes en polyéthylène haute densité dans les installations de stockage de déchets non dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 42 (6), pp.629-640</w:t>
+              <w:t xml:space="preserve">Environnement &amp; Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 332, pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600223v1</w:t>
+                <w:t xml:space="preserve">hal-02599257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the environmental impact of leachate leakage from landfills through aged geosynthetic barrier materials: a focus on phenolic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17085,1183 +17059,1209 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Environment Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 24 (6), pp.401-413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonwoven geotextiles to filter clayey sludge : An experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bourgès-Gastaud</w:t>
+                <w:t xml:space="preserve">Effect of stress on water retention of needlepunched geosynthetic clay liner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">F. Sidjui</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 42, pp.214-223</w:t>
+              <w:t xml:space="preserve">, 2014, 42 (6), pp.629-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599847v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the risk of leakage from heap leach pads used in mining operations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Guyonnet</w:t>
+                <w:t xml:space="preserve">Vers une évaluation de la durabilité des géomembranes en polyéthylène haute densité (PEHD) dans les installations de stockage de déchets non dangereux (ISDND)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 368, pp.75-79</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599418v1</w:t>
+                <w:t xml:space="preserve">hal-02599439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of stress on water retention of needlepunched geosynthetic clay liners</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Delage</w:t>
+                <w:t xml:space="preserve">Flow-rate measurements in meter-size multicomponent geosynthetic clay liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2014.09.001⟩</w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.26-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/STP156220120088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01774672v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-lapse ERT interpretation methodology for leachate injection monitoring based on multiple inversions and a clustering strategy (MICS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Audebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 111, pp.320-333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.09.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évaluation de la durabilité des géomembranes en polyéthylène haute densité (PEHD) dans les installations de stockage de déchets non dangereux (ISDND)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Farcas</w:t>
+                <w:t xml:space="preserve">Nonwoven geotextiles to filter clayey sludge : An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgès-Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sidjui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 368, pp.75-79</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.214-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02599439v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow-rate measurements in meter-size multicomponent geosynthetic clay liners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Bannour</w:t>
+                <w:t xml:space="preserve">Assessing the risk of leakage from heap leach pads used in mining operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1520/STP156220120088⟩</w:t>
+              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exis.2013.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493237v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of phenolic compounds through polyethylene films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna Mendes</w:t>
+                <w:t xml:space="preserve">Effect of stress on water retention of needlepunched geosynthetic clay liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/gein.14.00005⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (6), pp.629-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493796v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term performance of EPDM geomembrane in El Boquerón reservoir</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through polyethylene films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 21 (6), pp.387-398. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/gein.14.00027⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.14.00005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600261v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the geomembrane on time-lapse ERT measurements for leachate injection monitoring</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
+                <w:t xml:space="preserve">Long-term performance of EPDM geomembrane in El Boquerón reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Noval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2014.01.011⟩</w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.387-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.14.00027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02600750v1</w:t>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une évaluation de la durabilité des géomembranes en polyéthylène haute densité dans les installations de stockage de déchets non dangereux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Farcas</w:t>
+                <w:t xml:space="preserve">Influence of the geomembrane on time-lapse ERT measurements for leachate injection monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grossin Debattista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Günther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement &amp; Technique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.780-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2014.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599257v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of diffusion of phenolic compounds in virgin GCL and in GCL after contact with a synthetic leachate</w:t>
               </w:r>
@@ -18273,64 +18273,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18402,51 +18402,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale transmissivity study of drain-tube planar geocomposites: effect of experimental device on test representativeness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourgès-Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Blond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18597,51 +18597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18682,1294 +18682,1294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on GCLs</w:t>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through an HDPE geomembrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (3), 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596943v1</w:t>
+                <w:t xml:space="preserve">hal-00761294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluer les risques de fuite d'une barrière multicouche d’une aire de lixiviation en tas</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La durabilité des géosynthétiques dans les installations de stockage de déchets : le projet Durageos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8, p. 60 - p. 65. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.10⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 8, p. 38 - p. 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00756520v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic and chemical evolution of GCLs during filter press and oedopermeametric tests performed with real leachate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special issue on GCLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Koerner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33, pp.15-24. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 33, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.02.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01717764v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow rate measurement in undamaged multicomponent geosynthetic clay liners</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Barral</w:t>
+                <w:t xml:space="preserve">Évaluer les risques de fuite d'une barrière multicouche d’une aire de lixiviation en tas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 19 (6), pp.491-496. </w:t>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, p. 60 - p. 65. </w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/gein.12.00032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597547v1</w:t>
+                <w:t xml:space="preserve">hal-00756520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géosynthétiques. Un monde durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydraulic and chemical evolution of GCLs during filter press and oedopermeametric tests performed with real leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597532v1</w:t>
+                <w:t xml:space="preserve">hal-01717764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus : Évaluation de la protection contre l'endommagement des géomembranes en polyéthylène haute densité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Croissant</w:t>
+                <w:t xml:space="preserve">Three-dimensional finite-element analyses of seepage and contaminant transport through composite geosynthetics clay liners with multiple defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El-Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mccarroll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.34-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.07⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753772v1</w:t>
+                <w:t xml:space="preserve">hal-02596952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional finite-element analyses of seepage and contaminant transport through composite geosynthetics clay liners with multiple defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">I. Mccarroll</w:t>
+                <w:t xml:space="preserve">Flow rate measurement in undamaged multicomponent geosynthetic clay liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (6), pp.491-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.12.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596952v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic and chemical evolution of GCLs during filter press and oedopermeametric tests performed with real leachate</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géosynthétiques. Un monde durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.72</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913253v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Focus : Évaluation de l'étanchéité des géomembranes en bitume oxydé après exposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Focus : Évaluation de la protection contre l'endommagement des géomembranes en polyéthylène haute densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8, p. 18 - p. 21. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 8, p. 44 - p. 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.03⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753775v1</w:t>
+                <w:t xml:space="preserve">hal-00753772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance d'un géosynthétique bentonitique dans une couverture d'installation de stockage de déchets après six ans en service</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydraulic and chemical evolution of GCLs during filter press and oedopermeametric tests performed with real leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Ouvry</w:t>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.15 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.08⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00753757v1</w:t>
+                <w:t xml:space="preserve">hal-01913253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La durabilité des géosynthétiques dans les installations de stockage de déchets : le projet Durageos</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Focus : Évaluation de l'étanchéité des géomembranes en bitume oxydé après exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 8, p. 38 - p. 43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.06⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 8, p. 18 - p. 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00753762v1</w:t>
+                <w:t xml:space="preserve">hal-00753775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of phenolic compounds through an HDPE geomembrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance d'un géosynthétique bentonitique dans une couverture d'installation de stockage de déchets après six ans en service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pirrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, p. 48 - p. 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00761294v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mines : les géosynthétiques dans l'attente d'une réglementation pour la protection de l'environnement</w:t>
               </w:r>
@@ -20093,90 +20093,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of Volatile Organic Compounds Diffusion for Virgin Geosynthetic Clay Liners and for a GCL after Contact with a Synthetic Leachate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 137 (11), pp.1039 - 1046. </w:t>
             </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20210,77 +20210,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of a synthetic leachate on permittivity of GCLs measured by filter press and oedopermeameter tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (3), pp.211 - 221. </w:t>
             </w:r>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20314,90 +20314,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of the adsorption of phenolic compounds on the geotextile and bentonite components of four geosynthetic clay liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 18 (5), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20425,360 +20425,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of permeability to gas of geosynthetic clay liners in unsaturated conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Characterisation of permeability to gas of geosynthetic clay liners in unsaturated conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.A. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Pierson</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Palmeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17 (5), pp.42</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 17, pp.344 -354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.2010.17.5.344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593775v1</w:t>
+                <w:t xml:space="preserve">insu-00564409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of permeability to gas of geosynthetic clay liners in unsaturated conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Characterization of permeability to gas of geosynthetic clay liners in unsaturated conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.A. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Pierson</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pierson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Palmeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 17, pp.344 -354. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 17 (5), pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/gein.2010.17.5.344⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-00564409v1</w:t>
+                <w:t xml:space="preserve">hal-02593775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swell index, oedopermeametric, filter press and rheometric tests for identifying the qualification of bentonites used in GCLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (1), pp.1 - 11. </w:t>
@@ -20816,90 +20816,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of structural and material properties of GCLs on interface flow in composite liners due to geomembrane defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.A. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Palmeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (1), pp.34 -47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
@@ -20927,1096 +20927,1096 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00564413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des géosynthétiques dans les applications minières : synthèse bibliographique et état des connaissances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geotextile fibres retention properties to prevent surface water nonpoint contamination by pesticides in agricultural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (4), pp.254-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2008.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593082v1</w:t>
+                <w:t xml:space="preserve">hal-00866546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Viscoelastoplastic Properties of a Clay Material Using a Flow Curve</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wasserdichtheit von Kunststoffdichtungsbahnen - Erfahrungen mit der Prüfung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Rheology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (2), pp.11</w:t>
+              <w:t xml:space="preserve">Geotechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.125-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592337v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance-based indicators for controlling geosynthetic clay liners in landfill applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+                <w:t xml:space="preserve">Evaluation of the viscoelastic properties of a clay material using a flow curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp. 23824-1 - 23824-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00512709v1</w:t>
+                <w:t xml:space="preserve">hal-00460211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wasserdichtheit von Kunststoffdichtungsbahnen - Erfahrungen mit der Prüfung</w:t>
+                <w:t xml:space="preserve">Utilisation des géosynthétiques dans les applications minières : synthèse bibliographique et état des connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Zanzinger</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnik</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 11, pp.125-132</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, spécial Les géosynthétiques, des outils pour réduire les risques de pollution et protéger l'environnement, pp.101-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592352v1</w:t>
+                <w:t xml:space="preserve">hal-02593082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the viscoelastic properties of a clay material using a flow curve</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Monnet</w:t>
+                <w:t xml:space="preserve">Evaluation of the Viscoelastoplastic Properties of a Clay Material Using a Flow Curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 19, pp. 23824-1 - 23824-11</w:t>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460211v1</w:t>
+                <w:t xml:space="preserve">hal-02592337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactualisation du guide sur l'équivalence en étanchéité passive d'installation de stockage de déchets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Eisenlohr</w:t>
+                <w:t xml:space="preserve">Performance-based indicators for controlling geosynthetic clay liners in landfill applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Norotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (5), p. 321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2009.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593052v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des géosynthétiques bentonitiques en couverture d'installations de stockage de déchets : état des connaissances et proposition de méthodologie</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Réactualisation du guide sur l'équivalence en étanchéité passive d'installation de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eisenlohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, spécial Les géosynthétiques, des outils pour réduire les risques de pollution et protéger l'environnement, pp.83-92</w:t>
+              <w:t xml:space="preserve">, 2009, spécial Les géosynthétiques, des outils pour réduire les risques de pollution et protéger l'environnement, pp.45-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593079v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geotextile fibres retention properties to prevent surface water nonpoint contamination by pesticides in agricultural areas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">V. Gouy</w:t>
+                <w:t xml:space="preserve">Performance des géosynthétiques bentonitiques en couverture d'installations de stockage de déchets : état des connaissances et proposition de méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, spécial Les géosynthétiques, des outils pour réduire les risques de pollution et protéger l'environnement, pp.83-92</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00866546v1</w:t>
+                <w:t xml:space="preserve">hal-02593079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of advective flow through composite liners in case of two interacting adjacent square defects in the geomembrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 26 (2), pp.196-204</w:t>
+              <w:t xml:space="preserve">, 2008, 26, pp.196-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00567936v1</w:t>
+                <w:t xml:space="preserve">hal-02590412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modelling of advective flow through composite liners in case of two interacting adjacent square defects in the geomembrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 26, pp.196-204</w:t>
+              <w:t xml:space="preserve">, 2008, 26 (2), pp.196-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590412v1</w:t>
+                <w:t xml:space="preserve">hal-00567936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory investigation of flow rate through composite liners consisting of a geomembrane, a GCL and a soil liner</w:t>
               </w:r>
@@ -22110,77 +22110,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D and 3D numerical modelling of flow through composite liners involving partially saturated GCLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (6), pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22199,700 +22199,700 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00585397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic and mechanical behavior of GCLs in contact with leachate as part of a composite liner</w:t>
+                <w:t xml:space="preserve">Investigation des débits de fuite dans les étanchéités composites à l'échelle métrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eneric Gaget</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cartaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 24 (3), pp.188-197</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Spécial Géosynthétiques Applications aux installations de stockage de déchets et aux ouvrages hydrauliques, pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587681v1</w:t>
+                <w:t xml:space="preserve">hal-02588951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydraulique d'un géosynthétique bentonitique dans des bassins de lagunage</w:t>
+                <w:t xml:space="preserve">Hydraulic and mechanical behavior of GCLs in contact with leachate as part of a composite liner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Hatton</w:t>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneric Gaget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Spécial Géosynthétiques Applications aux installations de stockage de déchets et aux ouvrages hydrauliques, pp.85-90</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.188-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588960v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory investigation of flow rate through composite liners consisting of a geomembrane, a GCL and a soil liner</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement hydraulique d'un géosynthétique bentonitique dans des bassins de lagunage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pierson</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hatton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Spécial Géosynthétiques Applications aux installations de stockage de déchets et aux ouvrages hydrauliques, pp.85-90</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00385430v1</w:t>
+                <w:t xml:space="preserve">hal-02588960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation des débits de fuite dans les étanchéités composites à l'échelle métrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laboratory investigation of flow rate through composite liners consisting of a geomembrane, a GCL and a soil liner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Cartaud</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kent von Maubeuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.139 à 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2006.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588951v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00385430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical equations for calculating the rate of liquid flow through GCL-geomembrane composite liners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Géocomposites de drainage : relation entre capacité de débit et épaisseur à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jarousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalena Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 13 (2), pp.73-82</w:t>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Spécial, Géosynthétiques Applications aux installations de stockage de déchets et aux ouvrages hydrauliques, pp.37-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587679v1</w:t>
+                <w:t xml:space="preserve">hal-02588950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D and 3D numerical modelling of flow through composite liners involving partially saturated GCLs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical equations for calculating the rate of liquid flow through GCL-geomembrane composite liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Goblet</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 13 (6), pp.265-276</w:t>
+              <w:t xml:space="preserve">, 2006, 13 (2), pp.73-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588426v1</w:t>
+                <w:t xml:space="preserve">hal-02587679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géocomposites de drainage : relation entre capacité de débit et épaisseur à long terme</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">R. Gallo</w:t>
+                <w:t xml:space="preserve">2D and 3D numerical modelling of flow through composite liners involving partially saturated GCLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Spécial, Géosynthétiques Applications aux installations de stockage de déchets et aux ouvrages hydrauliques, pp.37-43</w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (6), pp.265-276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588950v1</w:t>
+                <w:t xml:space="preserve">hal-02588426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equations for calculating the rate of liquid flow through geomembrane defects of uniform width and finite or infinite length</w:t>
               </w:r>
@@ -22954,225 +22954,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02586506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the influence of a geotextile beneath the geomembrane in a composite liner on the leakage through a hole in the geomembrane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Empirical equations for calculating the rate of liquid flow through composite liners due to large circular defects in the geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Duval</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Giroud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (4), pp.205-207</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02583873v1</w:t>
+                <w:t xml:space="preserve">hal-02586505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical equations for calculating the rate of liquid flow through composite liners due to large circular defects in the geomembrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental investigation of the influence of a geotextile beneath the geomembrane in a composite liner on the leakage through a hole in the geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Giroud</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (2), pp.117-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2004.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02586505v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of advective flow through composite liners</w:t>
               </w:r>
@@ -23930,51 +23930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.K. Rowe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 6 (6), pp.455-479</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24031,51 +24031,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Design and Homology Modeling of Helicase C-Terminal Domain of Nonstructural Protein NS3 of West Nile Virus (Strain NY-99)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24178,51 +24178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Rate Measurement in Multi-Component Geosynthetic Clay Liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24273,51 +24273,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Transmissivity Measurement in Multicomponent Geosynthetic Clay Liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24390,90 +24390,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Containment ponds, reservoirs and canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of geosynthetic engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICE Publishing, pp.24, 2011, 978-0-7277-4175-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
@@ -24507,77 +24507,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de liquides au travers des étanchéités composites d'installations de stockage de dechets. influence des caractéristiques du GSB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.A. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Palmeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colecao Geotecnia UNB. Volume 1. Livro commemorado dos vinte anos do programa de pos-graduacao em geotecnia da universidade de brasilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora FT, pp.17-31, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24647,77 +24647,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des molécules extraites de géomembranes sur l'activité des micro-organismes en milieux aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Guéguen-Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinarzed Diafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -24867,51 +24867,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d'équivalence en étanchéité-drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire la notion d'équivalence en étanchéité-drainage, Paris, 22 mai 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. Cemagref Editions, pp.94, 2000, 2-85362-547-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24962,383 +24962,383 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité des géomembranes en bitume élastomère dans des ouvrages hydrauliques : analyse de l’évolution temporelle du polymère des liants bitumineux de GMB prélevées dans des bassins après 6, 10, 15, 20 et 30 ans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etat de l'art sur les contraintes et caractéristiques des solutions techniques par géosynthétiques pour stocker des effluents ou eaux chargés (effluents bovins ou volailles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.14</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600416v1</w:t>
+                <w:t xml:space="preserve">hal-02600418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expert sur le document de synthèse sur la durabilité de la géomembrane bitumineuse du centre manche émis par l'ANDRA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la durabilité des géomembranes en bitume élastomère dans des ouvrages hydrauliques : analyse de l’évolution temporelle du polymère des liants bitumineux de GMB prélevées dans des bassins après 6, 10, 15, 20 et 30 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.12</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600417v1</w:t>
+                <w:t xml:space="preserve">hal-02600416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the diffusion of phenolic compounds through PE/EVOH geomembranes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avis d'expert sur le document de synthèse sur la durabilité de la géomembrane bitumineuse du centre manche émis par l'ANDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.21</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600415v1</w:t>
+                <w:t xml:space="preserve">hal-02600417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of equivalence with geosynthetic clay liners</w:t>
+                <w:t xml:space="preserve">Quantification of the diffusion of phenolic compounds through PE/EVOH geomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.55</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02599441v1</w:t>
+                <w:t xml:space="preserve">hal-02600415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art sur les contraintes et caractéristiques des solutions techniques par géosynthétiques pour stocker des effluents ou eaux chargés (effluents bovins ou volailles)</w:t>
+                <w:t xml:space="preserve">Evaluation of equivalence with geosynthetic clay liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.16</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600418v1</w:t>
+                <w:t xml:space="preserve">hal-02599441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion de composés phénoliques dans une géomembrane bitumineuse</w:t>
               </w:r>
@@ -25463,168 +25463,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow rate measurement through multicomponent-GCLs</w:t>
+                <w:t xml:space="preserve">Quantification des débits dans les étanchéités composites géomembrane bitumineuse géosynthétique bentonitique calcique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597191v1</w:t>
+                <w:t xml:space="preserve">hal-02597019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des débits dans les étanchéités composites géomembrane bitumineuse géosynthétique bentonitique calcique</w:t>
+                <w:t xml:space="preserve">Flow rate measurement through multicomponent-GCLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">irstea. 2012, pp.4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02597019v1</w:t>
+                <w:t xml:space="preserve">hal-02597191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSM - Viellissement de la géomembrane bitumineuse. Analyses sur échantillons du panneau P102 Est</w:t>
               </w:r>
@@ -25683,547 +25683,547 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Durageos Livrable 5.1 : Méthodologie de mesure des paramètres de transferts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expertise relative au comportement hydraulique d'un géosynthétique bentonitique en couverture de l'ISD de Laimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.35</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596346v1</w:t>
+                <w:t xml:space="preserve">hal-02596391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Durageos, Livrable 5.1 : Evolution des paramètres de transfert en fonction du vieillissement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Projet Durageos Livrable 5.1 : Méthodologie de mesure des paramètres de transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.16</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596348v1</w:t>
+                <w:t xml:space="preserve">hal-02596346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise relative au comportement hydraulique d'un géosynthétique bentonitique en couverture de l'ISD de Laimont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Durageos, Livrable 5.1 : Evolution des paramètres de transfert en fonction du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.9</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02596391v1</w:t>
+                <w:t xml:space="preserve">hal-02596348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface transmissivity in coated GCLs</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.14</w:t>
+                <w:t xml:space="preserve">Durabilité des géosynthétiques dans les installations de stockage des déchets DURAGEOS Livrable 1.2, 1.3, 1.4 Vieillissement en laboratoire de PE et GSB Protocoles de vieillissement et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593986v1</w:t>
+                <w:t xml:space="preserve">hal-02593765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des géosynthétiques dans les installations de stockage des déchets DURAGEOS Livrable 1.2, 1.3, 1.4 Vieillissement en laboratoire de PE et GSB Protocoles de vieillissement et premiers résultats</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface transmissivity in coated GCLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02593765v1</w:t>
+                <w:t xml:space="preserve">hal-02593986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monétarisation des externalités liées à la mise en décharge : le cas des impacts locaux des installations de stockage de déchets ménagers et assimilés vers le sol et l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26284,64 +26284,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Norotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26640,51 +26640,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géosynthétiques bentonitiques. Détermination de la perméabilité aux gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26728,51 +26728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géosynthétiques bentonitiques. Détermination de l'absorption d'eau par la bentonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26816,51 +26816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptions recommandées des Géosynthétiques, Fonctions, Terminologie des Géosynthétiques, Symboles Mathématiques et Graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -26891,90 +26891,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de recommandations pour l'évaluation de « l'équivalence » en étanchéité passive d'installation de stockage de déchets. Version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -27041,64 +27041,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour l'utilisation des géosynthétiques bentonitiques en installations de stockage de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Norotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27508,51 +27508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="478B1F81"/>
+    <w:nsid w:val="B74E0669"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27739,51 +27739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-touze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0696-0091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055781349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Akel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josseaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202564402018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003386889-292" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Noval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguiar E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B W Forogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stolz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1260/1/012017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G Zornberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Palmeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01928406v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cottard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609695v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bannour" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Abdelghani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengjia Xie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2221-1_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croissant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F.G Tano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mendes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mateo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Torregrosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Sanchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanzinger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Noval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aguiar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144193v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg&#232;s-Gastaud" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sidjui" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145830v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farcas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153624v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144205v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benchet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601137v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181134v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153842v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noval" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601138v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Benchet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600263v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barral" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600427v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bannour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barral" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600426v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600721v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600234v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gra&#231;as Gardoni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600235v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Croissant" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Amat" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600236v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599114v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833655v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bloquet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Oberti" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Chappe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600264v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598489v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gisbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Maubeuge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loheas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourg&#232;s-Gastaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durkheim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763396v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sousa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ahari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763311v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763353v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763745v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soriano" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Noval" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585017v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirrion" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584159v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Djab" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584194v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lanoe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583600v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875137v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852749v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658718v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiara Giugni Vidal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579933v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lupo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathey" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583598v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaillard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913260v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maz&#233;as" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41165(397)115" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584193v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Court&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594826v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lupo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathey" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595021v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593308v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593310v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561913v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593307v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Zein" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593509v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593512v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A. Mendes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Palmeira" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pierson" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593511v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593510v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Mac Carroll" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Zein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592344v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Norotte" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pothier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Didier" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592341v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gallo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592368v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592342v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592346v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couradin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eisenlohr" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592347v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592348v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paumier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592351v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592343v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Didier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Norotte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buessard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mazzoleni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592339v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592349v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Ganne" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592350v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592340v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Barroso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590420v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590878v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent von Maubeuge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970300v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cazaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589189v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graca Lopes" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cazaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587779v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarousseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587774v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hatton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587767v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Saidi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588308v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588309v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587772v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587778v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593735v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cartaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580551v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580858v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nosko" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580476v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Darlot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barroso" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580857v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579554v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579691v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poignard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579553v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579556v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578713v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542520v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almeida" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zornberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Palmeira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28927/SR.2024.003823" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940412v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puig Damians" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshi Miyata" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Rimoldi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kraus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16898-7_14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515624v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijian Xie" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2020.10.016" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826907v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shamrock" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kawalec" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084445" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826916v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.20.00023" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912274v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banambono Wilfried Forogo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01457-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609989v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2019018" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2T3H14SW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430457v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2019.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702335v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.11.015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607459v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Soungalo Coulibaly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bruhier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.18.00005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607313v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez S&#225;nchez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon-Santafe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. S&#225;nchez Romero" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.17.00035" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019600v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F.G. Tano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.16.00024" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606272v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2017.01.003" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604944v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dolez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2016.11.002" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739604v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2017.04.006" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603701v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.006" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605437v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.16.00004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298004v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fischer" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.05" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297945v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.04" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298118v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.06" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601467v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604693v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. G. Tano" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Fowmes" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.07.004" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603354v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirieix" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genelle" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riss" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0111" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298780v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourges Gastaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Durkheim" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.08" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297915v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.02" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605436v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.05.008" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603351v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Faure" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.02.002" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBXJH8Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603702v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.005" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C1LFMPF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401793v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601642v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40891-015-0028-0" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601140v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1005161" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600617v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2014-0031" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600223v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600332v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599847v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599418v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2013.12.002" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P03B5CL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01774672v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2014.09.001" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600751v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nther" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.09.024" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWGM128G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599439v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493237v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP156220120088" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493796v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.14.00005" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600261v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.14.00027" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600750v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grossin Debattista" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.01.011" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVLGKMWP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599257v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598596v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2013.04.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M45XMVWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857381v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084575v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.01.059" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598580v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40098-013-0064-4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596943v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Koerner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.02.001" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BXLSZL4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756520v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.10" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717764v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.02.002" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597547v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.12.00032" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597532v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753772v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.07" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596952v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mccarroll" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913253v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753775v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.03" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753757v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.08" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753762v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Pons" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.06" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761294v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631486v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595454v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717748v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000525" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717750v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2010.11.001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595559v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2011.18.5.322" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593775v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mora" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564409v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.5.344" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913471v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.1.1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564413v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.1.34" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593082v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592337v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnet" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512709v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2009.02.002" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBNSWR6B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592352v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460211v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593052v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593079v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866546v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouy" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2008.12.001" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXW4LN74-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00567936v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590412v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587680v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585397v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587681v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneric Gaget" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588960v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385430v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2006.01.003" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVSLWLP6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588951v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587679v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588426v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588950v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586506v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Giroud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583873v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2004.09.003" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGQT5M3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586505v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586858v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586508v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582852v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582851v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581323v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580725v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-1144(02)00011-0" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMKQW2SQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465455v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579692v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rowe" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navarro" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578922v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578982v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434108v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamrat Kumar Paul" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Bashar Ripon Khalipha" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0829-5_68" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598670v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598669v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Court&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP156220120089" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596109v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/hge.41752" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593312v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609189v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593508v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koerner" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579131v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600416v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600417v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600415v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599441v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600418v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600616v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597020v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597191v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597019v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597091v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596346v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596348v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596391v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593986v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593765v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596265v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579038v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598148v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maisner" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Myles" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arab" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598289v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595923v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595921v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597064v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593122v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hebe" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595036v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruhier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deburaux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593045v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02589287v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580267v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-touze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0696-0091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055781349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Akel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josseaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202564402018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003386889-292" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Noval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguiar E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B W Forogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stolz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1260/1/012017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G Zornberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Palmeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bannour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01928406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cottard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Abdelghani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengjia Xie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2221-1_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croissant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F.G Tano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mendes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mateo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Torregrosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Sanchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanzinger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Noval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aguiar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Benchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg&#232;s-Gastaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sidjui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farcas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Croissant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Amat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barral" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bannour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600237v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gra&#231;as Gardoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bloquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Oberti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Chappe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598489v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gisbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Maubeuge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loheas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourg&#232;s-Gastaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durkheim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sousa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ahari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763353v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soriano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Noval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594826v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lupo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585017v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirrion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Djab" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875137v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lanoe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583600v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658718v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiara Giugni Vidal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lupo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913260v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maz&#233;as" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41165(397)115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584193v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Court&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A. Mendes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Palmeira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pierson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Mac Carroll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Zein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593308v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Zein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593509v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593310v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561913v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593512v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592340v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592368v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592341v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gallo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592344v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Norotte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pothier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Didier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592347v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592348v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paumier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couradin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eisenlohr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592343v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Didier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Norotte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buessard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mazzoleni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592339v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592349v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Ganne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Barroso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590420v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590878v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent von Maubeuge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graca Lopes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970300v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cazaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cazaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587778v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarousseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587779v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587774v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hatton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587773v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Saidi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588308v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588309v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587772v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593735v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cartaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580857v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nosko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580476v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Darlot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barroso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579554v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579691v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poignard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579553v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579556v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578713v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542520v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almeida" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zornberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Palmeira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28927/SR.2024.003823" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940412v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puig Damians" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshi Miyata" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Rimoldi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kraus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16898-7_14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826916v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.20.00023" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515624v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijian Xie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2020.10.016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826907v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shamrock" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kawalec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084445" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912274v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banambono Wilfried Forogo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01457-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609989v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2019018" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2T3H14SW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430457v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2019.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702335v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.11.015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607459v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Soungalo Coulibaly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bruhier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.18.00005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607313v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez S&#225;nchez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon-Santafe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. S&#225;nchez Romero" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.17.00035" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739604v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F.G. Tano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2017.04.006" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019600v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.16.00024" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2017.01.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dolez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2016.11.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401793v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298004v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fischer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.05" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297945v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.04" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603701v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605437v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.16.00004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298118v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.06" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297915v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.02" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601467v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604693v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. G. Tano" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Fowmes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.07.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603354v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirieix" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riss" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0111" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298780v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourges Gastaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Durkheim" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.08" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605436v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.05.008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603351v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Faure" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.02.002" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBXJH8Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603702v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C1LFMPF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601642v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40891-015-0028-0" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601140v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1005161" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600617v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2014-0031" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599257v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600332v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600223v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599439v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493237v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP156220120088" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600751v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nther" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.09.024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWGM128G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599847v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599418v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2013.12.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P03B5CL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01774672v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2014.09.001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493796v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.14.00005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600261v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.14.00027" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600750v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grossin Debattista" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.01.011" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVLGKMWP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598596v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2013.04.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M45XMVWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857381v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084575v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.01.059" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598580v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40098-013-0064-4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761294v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753762v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Pons" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.06" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596943v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Koerner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.02.001" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BXLSZL4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756520v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.10" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717764v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.02.002" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596952v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mccarroll" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597547v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.12.00032" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597532v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753772v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.07" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913253v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753775v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.03" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753757v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.08" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631486v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595454v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717748v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000525" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717750v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2010.11.001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595559v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2011.18.5.322" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564409v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mora" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.5.344" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593775v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913471v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.1.1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564413v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.1.34" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866546v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2008.12.001" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXW4LN74-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592352v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460211v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593082v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592337v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512709v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2009.02.002" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBNSWR6B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593052v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593079v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590412v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00567936v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587680v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585397v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588951v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587681v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneric Gaget" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588960v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385430v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2006.01.003" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVSLWLP6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588950v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587679v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588426v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586506v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Giroud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586505v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583873v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2004.09.003" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGQT5M3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586858v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586508v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582852v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582851v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581323v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580725v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-1144(02)00011-0" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMKQW2SQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465455v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579692v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rowe" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navarro" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578922v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578982v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434108v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamrat Kumar Paul" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Bashar Ripon Khalipha" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0829-5_68" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598670v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598669v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Court&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP156220120089" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596109v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/hge.41752" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593312v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609189v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593508v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koerner" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579131v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600418v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600416v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600417v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600415v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599441v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600616v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597020v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597019v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597191v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597091v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596391v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596346v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596348v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593765v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593986v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596265v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579038v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598148v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maisner" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Myles" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arab" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598289v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595923v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595921v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597064v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593122v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hebe" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595036v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruhier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deburaux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593045v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02589287v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580267v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>