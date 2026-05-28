--- v2 (2026-05-03)
+++ v3 (2026-05-28)
@@ -156,381 +156,11604 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale analysis of a PVC geomembrane mechanical response with discrete element method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.25.00218⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DEM-based micromechanical modeling of amorphous polymeric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrin Akel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Wautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 197, pp.108224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compgeo.2026.108224⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624759v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An international initiative on geosynthetic education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Zornberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ennio Palmeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Soils and Rocks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 47 (2), pp.e2024003823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.28927/SR.2024.003823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04542520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainability of Geosynthetic-Based Landslide Stabilization Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Puig Damians</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshi Miyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Rimoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Kraus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Progress in Landslide Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (1), pp.197-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16898-7_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance issues of barrier systems for landfills: A review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haijian Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 49 (2), pp.475-488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2020.10.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sustainable Use of Geosynthetics in Dykes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietro Rimoldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Shamrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kawalec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13084445⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826907v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Healing the world: a geosynthetics solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (1-31), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.20.00023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution des géosynthétiques au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 160 (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2019018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609989v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrokinetic Propagation of Acid and Base Fronts in Clayey Soil: An Experimental and Numerical Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Banambono Wilfried Forogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transport in Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11242-020-01457-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sorption of chlorophenols on geotextile of the geosynthetic clay liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Engineering Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (2), pp.163-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4491/eer.2019.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03430457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of polyethylene and polypropylene geomembranes in sensitive aquatic environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Gueguen Minerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dinarzed Diafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 148, pp. 884-891. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2017.11.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01702335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Durability of reinforced PVC-P geomembranes installed in reservoirs in eastern Spain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pérez Sánchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Redon-Santafe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Sánchez Romero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.85-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.17.00035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Large-scale tests to assess the efficiency of a geosynthetic reinforcement over a cavity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sekou Soungalo Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bruhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (2), pp.242-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.18.00005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling to identify key factors controlling interface behaviour of geosynthetic lining systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F.G. Tano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), pp.167-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.16.00024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02019600v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term performance and binder chemical structure evolution of elastomeric bituminous geomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45, pp.121-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2017.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02606272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dewatering of oil sands tailings with an electrokinetic geocomposite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourgès-Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minerals Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100, pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mineng.2016.11.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A numerical modelling technique for geosynthetics validated on a cavity model test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.F.G. Tano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (4), pp.339-349. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2017.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01739604v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les terrils salés du bassin potassique alsacien : évolution et devenir d'ouvrages étanchés par géomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pirrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les géosynthétiques Petite histoire d'un transfert réussi, 18, pp.20-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298004v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une durabilité accrue des géomembranes bitumineuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.14-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297945v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding leachate flow in municipal solid waste landfills by combining time-lapse ERT and subsurface flow modelling – Part I: Analysis of infiltration shape on two different waste deposit cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loisel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through two high-density polyethylene geomembranes after 17 years under different exposure conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.381-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.16.00004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterizing the ageing of a geosynthetic clay liner through electrical resistivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Genelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Riss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53 (3), pp.423-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2015-0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603354v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transient hydraulic behavior of two GMBs-GCLs composite liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (1), pp.51-58</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modeling of the nonlinear mechanical behavior of multilayer geosynthetic system for piggyback landfill expansions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. F. G. Tano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. J. Fowmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (6), pp.782-798. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.07.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02604693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation de géocomposites pour la filtration de boues dans le cadre d'un partenariat industriel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourges Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Durkheim</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.32-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact d'une recherche conjointe entre chercheurs et producteur sur la durabilité des géomembranes EPDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.26-27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les géosynthétiques, itinéraire d'une recherche partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Les géosynthétiques Petite histoire d'un transfert réussi, 18, pp.6-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2016.18.02⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A review of the performance of geosynthetics for environmental protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44 (octobre), pp.656-672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02605436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance of geotextile filters after 18 years' service in drainage trenches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Veylon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.H. Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 44, pp.515-533. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding leachate flow in municipal solid waste landfills by combining time-lapse ERT and subsurface flow modelling – Part II: Constraint methodology of hydrodynamic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Oxarango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Forquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55, pp.176-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2016.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of advective flow through composite liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3 (EG6), pp.379-385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01401793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusive Transport of Phenolic Compounds Through Two Coextruded Geomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Geosynthetics and Ground Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (3), pp.12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40891-015-0028-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behaviour of an EPDM geomembrane 18 years after its installation in a water reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of GEOMATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601140v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altered geosynthetic clay liners: effect on the hydraulic performance of composite liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2015.1005161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratory device to characterize electrokinetic geocomposites for fluid fine tailings dewatering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourges Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dolez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (4), pp.505-514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2014-0031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating the environmental impact of leachate leakage from landfills through aged geosynthetic barrier materials: a focus on phenolic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sustainable Environment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (6), pp.401-413</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of stress on water retention of needlepunched geosynthetic clay liner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (6), pp.629-640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of stress on water retention of needlepunched geosynthetic clay liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (6), pp.629-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2014.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01774672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assessing the risk of leakage from heap leach pads used in mining operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Extractive Industries and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.96-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.exis.2013.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonwoven geotextiles to filter clayey sludge : An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgès-Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sidjui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42, pp.214-223</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évaluation de la durabilité des géomembranes en polyéthylène haute densité (PEHD) dans les installations de stockage de déchets non dangereux (ISDND)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue L'Eau, L'Industrie, Les Nuisances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 368, pp.75-79</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow-rate measurements in meter-size multicomponent geosynthetic clay liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21, pp.26-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/STP156220120088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Time-lapse ERT interpretation methodology for leachate injection monitoring based on multiple inversions and a clustering strategy (MICS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.320-333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jappgeo.2014.09.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600751v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through polyethylene films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (2), pp.137-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.14.00005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the geomembrane on time-lapse ERT measurements for leachate injection monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Audebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Grossin Debattista</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Günther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (4), pp.780-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2014.01.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term performance of EPDM geomembrane in El Boquerón reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Noval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.387-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.14.00027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vers une évaluation de la durabilité des géomembranes en polyéthylène haute densité dans les installations de stockage de déchets non dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement &amp; Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 332, pp.7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of diffusion of phenolic compounds in virgin GCL and in GCL after contact with a synthetic leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 38, pp.16-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2013.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multiscale transmissivity study of drain-tube planar geocomposites: effect of experimental device on test representativeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bourgès-Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Blond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (3), p. 119 - p. 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.13.00006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discussion on paper entitled &amp;quot;Migration behaviour, of landfill leachate contaminants through alternative composite liners&amp;quot; by G. Varank, A. Demir, E. Sekman, A. Akkaya, K. Yetilezsoy, M.S. Bilgili.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 450-451, pp.372-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.01.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01084575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transfer of Phenolic Compounds Through Landfill Bottom Liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40098-013-0064-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02598580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Special issue on GCLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.M. Koerner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluer les risques de fuite d'une barrière multicouche d’une aire de lixiviation en tas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, p. 60 - p. 65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00756520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus : Évaluation de la protection contre l'endommagement des géomembranes en polyéthylène haute densité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, p. 44 - p. 47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.07⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géosynthétiques. Un monde durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, pp.72</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flow rate measurement in undamaged multicomponent geosynthetic clay liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (6), pp.491-496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.12.00032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydraulic and chemical evolution of GCLs during filter press and oedopermeametric tests performed with real leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.15-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Three-dimensional finite-element analyses of seepage and contaminant transport through composite geosynthetics clay liners with multiple defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El-Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mccarroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.34-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydraulic and chemical evolution of GCLs during filter press and oedopermeametric tests performed with real leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33, pp.15 - 24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913253v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Focus : Évaluation de l'étanchéité des géomembranes en bitume oxydé après exposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, p. 18 - p. 21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.03⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance d'un géosynthétique bentonitique dans une couverture d'installation de stockage de déchets après six ans en service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pirrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, p. 48 - p. 53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.08⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753757v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La durabilité des géosynthétiques dans les installations de stockage de déchets : le projet Durageos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlotta Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8, p. 38 - p. 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14758/SET-REVUE.2012.8.06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00753762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through an HDPE geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (3), 11 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00761294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mines : les géosynthétiques dans l'attente d'une réglementation pour la protection de l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrassements et Carrières</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, p. 36 - p. 37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00631486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of a synthetic leachate on permittivity of GCLs measured by filter press and oedopermeameter tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (3), pp.211 - 221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2010.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géosynthétiques dans les applications minières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mines et carrières (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 179, pp.4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595454v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of Volatile Organic Compounds Diffusion for Virgin Geosynthetic Clay Liners and for a GCL after Contact with a Synthetic Leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 137 (11), pp.1039 - 1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GT.1943-5606.0000525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01717748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quantification of the adsorption of phenolic compounds on the geotextile and bentonite components of four geosynthetic clay liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (5), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.2011.18.5.322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595559v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterisation of permeability to gas of geosynthetic clay liners in unsaturated conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.A. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Palmeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17, pp.344 -354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.2010.17.5.344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of permeability to gas of geosynthetic clay liners in unsaturated conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.A. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Mora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Palmeira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (5), pp.42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swell index, oedopermeametric, filter press and rheometric tests for identifying the qualification of bentonites used in GCLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.2010.17.1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of structural and material properties of GCLs on interface flow in composite liners due to geomembrane defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.A. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Palmeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (1), pp.34 -47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/gein.2010.17.1.34⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00564413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utilisation des géosynthétiques dans les applications minières : synthèse bibliographique et état des connaissances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, spécial Les géosynthétiques, des outils pour réduire les risques de pollution et protéger l'environnement, pp.101-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the Viscoelastoplastic Properties of a Clay Material Using a Flow Curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592337v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance-based indicators for controlling geosynthetic clay liners in landfill applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Norotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (5), p. 321-331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2009.02.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00512709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wasserdichtheit von Kunststoffdichtungsbahnen - Erfahrungen mit der Prüfung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 11, pp.125-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation of the viscoelastic properties of a clay material using a flow curve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19, pp. 23824-1 - 23824-11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00460211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réactualisation du guide sur l'équivalence en étanchéité passive d'installation de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eisenlohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, spécial Les géosynthétiques, des outils pour réduire les risques de pollution et protéger l'environnement, pp.45-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593052v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performance des géosynthétiques bentonitiques en couverture d'installations de stockage de déchets : état des connaissances et proposition de méthodologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, spécial Les géosynthétiques, des outils pour réduire les risques de pollution et protéger l'environnement, pp.83-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geotextile fibres retention properties to prevent surface water nonpoint contamination by pesticides in agricultural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Boutron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Chovelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (4), pp.254-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2008.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00866546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling of advective flow through composite liners in case of two interacting adjacent square defects in the geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26 (2), pp.196-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical modelling of advective flow through composite liners in case of two interacting adjacent square defects in the geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 26, pp.196-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratory investigation of flow rate through composite liners consisting of a geomembrane, a GCL and a soil liner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kent von Maubeuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.139-155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D and 3D numerical modelling of flow through composite liners involving partially saturated GCLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (6), pp.265-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement hydraulique d'un géosynthétique bentonitique dans des bassins de lagunage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hatton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Spécial Géosynthétiques Applications aux installations de stockage de déchets et aux ouvrages hydrauliques, pp.85-90</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydraulic and mechanical behavior of GCLs in contact with leachate as part of a composite liner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eneric Gaget</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.188-197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laboratory investigation of flow rate through composite liners consisting of a geomembrane, a GCL and a soil liner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kent von Maubeuge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 24 (3), pp.139 à 155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2006.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00385430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Investigation des débits de fuite dans les étanchéités composites à l'échelle métrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Spécial Géosynthétiques Applications aux installations de stockage de déchets et aux ouvrages hydrauliques, pp.45-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical equations for calculating the rate of liquid flow through GCL-geomembrane composite liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (2), pp.73-82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géocomposites de drainage : relation entre capacité de débit et épaisseur à long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jarousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Spécial, Géosynthétiques Applications aux installations de stockage de déchets et aux ouvrages hydrauliques, pp.37-43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2D and 3D numerical modelling of flow through composite liners involving partially saturated GCLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13 (6), pp.265-276</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental investigation of the influence of a geotextile beneath the geomembrane in a composite liner on the leakage through a hole in the geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23 (2), pp.117-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2004.09.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02583873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Equations for calculating the rate of liquid flow through geomembrane defects of uniform width and finite or infinite length</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (4), pp.186-199</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical equations for calculating the rate of liquid flow through composite liners due to large circular defects in the geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (4), pp.205-207</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical study of advective flow through composite liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 12 (6), pp.299-309</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Numerical simulation of the flow in the interface of a composite bottom liner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goblet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 23, pp.513-533</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02586508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Empirical equations for calculating the rate of liquid flow through composite liners due to geomembrane defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (6), pp.215-233</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582852v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geomembranes in landfills : discussion at the 7th international conference on geosynthetics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10 (4), pp.124-133</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02582851v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection, localisation et contrôle des fuites dans les géomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement &amp; Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 223, pp.21-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02581323v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The influence of non-uniform transmissivity vis-à-vis hole location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 20, pp.263-277. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0266-1144(02)00011-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580725v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes de détection et de localisation de défauts dans les géomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 31, p. 17 - p. 25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00465455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid flow through composite liners due to geomembrane defects: nonuniform hydraulic transmissivity at the liner interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 8 (1), pp.1-26</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02579692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisation de planches d'essai pour l'évaluation de la performance hydraulique des étanchéités composites : résultats d'une étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ingénieries eau-agriculture-territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, spécial Géosynthétiques techniques et applications, pp.17-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid flow through composite liners due to geomembrane defects: analytical solutions for axi-symmetric and two-dimensional problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.K. Rowe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 6 (6), pp.455-479</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02578982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (127)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of a PVC geomembrane response to different tensile loading modes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nesrin Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Josseaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroGeo8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lille, France. pp.02018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202564402018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05406234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanical model of PVC geomembranes using discrete element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Akel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH INTERNATIONAL CONFERENCE ON GEOSYNTHETICS (12ICG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, roma, France. pp.2165-2171, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003386889-292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term performance of PVC-P geomembrane installed in &amp;quot;Los Llanos de Mesa&amp;quot; reservoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Noval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aguiar E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -549,24068 +11772,13105 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurogeo 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of geosynthetics in sustainable development and the circular economy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Convegno Nazionale Geosintetici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative geocomposite for dredged sediments depollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B W Forogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Stolz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Coquery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurogeo 7</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSG-IGS, Sep 2022, Warsaw, Poland. pp.1-15, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899x/1260/1/012017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03826893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Educate the Educators:&amp;quot; An International Initiative on Geosynthetics Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J G Zornberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E M Palmeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Engineering Education 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical equations for calculating the rate of liquid flow through GMB-GCLs composite liners for GCLs subjected to cation exchange and wet dry cycles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Bannour</w:t>
+                <w:t xml:space="preserve">Fonction étanchéité et gestion des risques en contexte minier. IMPERMEABILITY AND RISK MANAGEMENT IN THE CONTEXT OF MINING ACTIVITIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Cottard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th African Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Cape Town, South Africa. pp.6</w:t>
+              <w:t xml:space="preserve">12ème Rencontres Géosynthétiques - 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Nancy, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02609695v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonction étanchéité et gestion des risques en contexte minier. IMPERMEABILITY AND RISK MANAGEMENT IN THE CONTEXT OF MINING ACTIVITIES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+                <w:t xml:space="preserve">Empirical equations for calculating the rate of liquid flow through GMB-GCLs composite liners for GCLs subjected to cation exchange and wet dry cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Cazaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Rencontres Géosynthétiques - 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Nancy, France. pp.8</w:t>
+              <w:t xml:space="preserve">17th African Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Cape Town, South Africa. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928406v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02609695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminants transfers through composite liners exhibiting aged GCLs: A numerical prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ben Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Conference of the Arabian Journal of Geosciences (CAJG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Sousse, Tunisia. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomembranes over GCLS: The optimal combination for barriers against contaminant transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sekizinci ulusal geosentetikler konferansı (Huitième conférence nationale sur les géosynthétiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Istanbul, Turkey. 31 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Healing the World : a geosynthetics' solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Séoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance issues of barrier systems for landfills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hengjia Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Congress on Environmental Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Hangzhou, pp.81-98, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-13-2221-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of long term water flow capacity of geocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bambara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Chaouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Seoul, South Korea. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02608534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique de la distribution des efforts et déformations dans les géosynthétiques à l'aide de la méthode MERAMOG</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.F.G Tano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lille, France. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02607497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geosynthetic drainage and lining systems in piggy-back landfills</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroGeo 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia. pp.249-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite difference modelling of the deformation and slippage processes of multi-layered geosynthetic lining systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Tano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroGeo 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02605162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion of phenolic compounds through geomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Americas 2016 3rd Pan-American Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Miami Beach, United States. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current issues regarding landfill construction in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SKZ/TÜV-LGA Deponietagung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Wurzburg, Germany. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02603355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of diffusive transfers in multicomponent geosynthetic clay liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geo-Chicago 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Chicago, United States. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02606144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance of geomembranes seldom used in hydraulic works, installed in the experimental field of El Saltadero.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mateo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jb Torregrosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fj Sanchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurogeo 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory tests for evaluating the performance of geosynthetics for surface erosion control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zanzinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroGeo 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ljubljana, Estonia. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term behavior and life expectancy of EPDM geomembranes installed in water reservoirs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-M. Noval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuroGeo 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ljubljana, Slovenia. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02604670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the ageing of two bituminous geomembranes of different natures after 15 years in service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification et impact écotoxicologique des composés chimiques extraits de géomembranes situées dans les zones agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, PORTLAND, United States. pp. 142-151</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601138v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtration de boues argileuses par géotextiles non-tissés</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion of phenolic compounds through a flexible polypropylene geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 8 p</w:t>
+              <w:t xml:space="preserve">The 15th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144193v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques problématiques liées à la construction de casiers de stockage de déchets en surélévation d'ISDND existantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dias</w:t>
+                <w:t xml:space="preserve">Filtration de boues argileuses par géotextiles non-tissés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgès-Gastaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sidjui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 12 p</w:t>
+              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153624v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of phenolic compounds through a flexible polypropylene geomembrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quelques problématiques liées à la construction de casiers de stockage de déchets en surélévation d'ISDND existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Fukuoka, Japan. pp.6</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601960v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification et impact écotoxicologique des composés chimiques extraits de géomembranes situées dans les zones agricoles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Evaluation du vieillissement de deux géomembranes bitumineuses de différentes natures après 15 ans en service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Benchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145830v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation du vieillissement de deux géomembranes bitumineuses de différentes natures après 15 ans en service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State-of-the-art of piggy-back landfills worldwide: comparison of containment barrier technical designs and performance analysis in terms of geosynthetics stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Tano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Benchet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 10 p</w:t>
+              <w:t xml:space="preserve">Geosynthetics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, Portland, United States. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144205v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art of piggy-back landfills worldwide: comparison of containment barrier technical designs and performance analysis in terms of geosynthetics stability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of flow rates through virgin and exposed geomembranes and multicomponent geosynthetic clay liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2015, Portland, United States. pp.11</w:t>
+              <w:t xml:space="preserve">The 2nd International GSI-Asia Geosynthetics Conference (GSI-Asia 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Séoul, South Korea. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601137v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01181134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of flow rates through virgin and exposed geomembranes and multicomponent geosynthetic clay liners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la durabilité de la géomembrane en EPDM installée dans la retenue d'eau &amp;quot;El Boqueron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Noval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd International GSI-Asia Geosynthetics Conference (GSI-Asia 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Séoul, South Korea. 4 p</w:t>
+              <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181134v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la durabilité de la géomembrane en EPDM installée dans la retenue d'eau &amp;quot;El Boqueron</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the ageing of two bituminous geomembranes of different natures after 15 years in service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Benchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Rochelle, France. 10 p</w:t>
+              <w:t xml:space="preserve">Geosynthetics 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2015, PORTLAND, United States. pp. 142-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153842v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential impact of additives in geomembranes on ecosystems - IMAGES</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating the performance of geosynthetics for environmental protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
+              <w:t xml:space="preserve">7th International Congress on Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Melbourne, Australia. pp.81-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600236v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of EPDM geomembrane 18 years after its installation in a water reservoir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Castillo</w:t>
+                <w:t xml:space="preserve">Water retention curves of GCLs at early stage of hydration using over saturated salt solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
+              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600235v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback of an EPDM geomembrane landfill cover 12 years after its installation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+                <w:t xml:space="preserve">Behaviour of an EPDM geomembrane 18 years after its installation in a water reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernat Amat</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
+              <w:t xml:space="preserve">Fourth International Conference on Geotechnique, Construction Materials and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Brisbane, Australia. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600667v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water retention curves of GCLs at early stage of hydration using over saturated salt solutions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the decrease in long term water flow capacity of geocomposites due to filter intrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berlin, Germany. pp.7</w:t>
+              <w:t xml:space="preserve">7th International Congress on Environmental Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Melbourne, Australia. pp.321-329</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600263v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the performance of geosynthetics for environmental protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flow rate quantification in multicomponent geosynthetic clay liners with the oedopermeameter method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Environmental Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Melbourne, Australia. pp.81-110</w:t>
+              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600427v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of an EPDM geomembrane 18 years after its installation in a water reservoir</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Castillo</w:t>
+                <w:t xml:space="preserve">Quantification of diffusion of Bisphenol A in a GCL after contact with a synthetic leachate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Aguiar</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth International Conference on Geotechnique, Construction Materials and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Brisbane, Australia. pp.6</w:t>
+              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600237v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the decrease in long term water flow capacity of geocomposites due to filter intrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behaviour of EPDM geomembrane 18 years after its installation in a water reservoir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mar M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Stoltz</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Amat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Congress on Environmental Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Melbourne, Australia. pp.321-329</w:t>
+              <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600426v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow rate quantification in multicomponent geosynthetic clay liners with the oedopermeameter method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Barral</w:t>
+                <w:t xml:space="preserve">Feedback of an EPDM geomembrane landfill cover 12 years after its installation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Croissant</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernat Amat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600721v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of diffusion of Bisphenol A in a GCL after contact with a synthetic leachate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marianna Mendes</w:t>
+                <w:t xml:space="preserve">Potential impact of additives in geomembranes on ecosystems - IMAGES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600234v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination des courbes de rétention d’eau de deux géosynthétiques bentonitiques durant la première phase d’hydratation en utilisant la méthode des solutions salines saturées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques du GFHN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Poitiers, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluating the environmental impact of leachate leakage from landfills through aged geosynthetic barrier materials: a focus on phenolic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWA BEACON 2nd international conference on final sinks. Sinks a vital element of modern waste management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Espoo, Finland. pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la performance d'un géosynthétique bentonitique en couverture d'installation de stockage de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bloquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Oberti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanick Chappe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Dijon, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some geotextiles properties useful for HDPE geomembrane puncture protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coupled Phenomena in Environmental Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, TURIN, Italy. pp.291-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la performance d'une géomembrane bitumineuse après 26 ans en service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gisbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Dijon, France. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d'une géomembrane EPDM 18 ans après son installation dans la retenue d'El Boqueron (Tenerife, Espagne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Dijon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour d’expérience de l’utilisation d’une geomembrane EPDM pour la couverture d’une ISDND 12 ans après son installation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernat Amat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Dijon, France. p. 383 - p. 393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow rate in composite liners including GCLs and a bituminous geomembrane</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Mesure du flux dans les géofilms bentonitiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. von Maubeuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 3rd International Conference on Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Hamamet, Tunisia. 11 p</w:t>
+              <w:t xml:space="preserve">9èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Dijon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00813189v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00844627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure du flux dans les géofilms bentonitiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Comportement des géosynthétiques bentonitiques dans les digues de retenues des eaux pluviales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">K. von Maubeuge</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Loheas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2013, Dijon, France. 9 p</w:t>
+              <w:t xml:space="preserve">, Apr 2013, Dijon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00844627v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement des géosynthétiques bentonitiques dans les digues de retenues des eaux pluviales</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Flow rate in composite liners including GCLs and a bituminous geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Bannour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">E. Loheas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Dijon, France. 10 p</w:t>
+              <w:t xml:space="preserve">The 3rd International Conference on Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Hamamet, Tunisia. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833579v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00813189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Débits dans une étanchéité composite géomembane bitumineuse / géosynthétique bentonitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Gisbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Dijon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00844619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives d'utilisation des géocomposites dans l'industrie minière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bourgès-Gastaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Durkheim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Dijon, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure d’essai au plan incline pour déterminer les propriétés de frottement résiduel aux interfaces géosynthétiques</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Quantification of the impact of the transfer of phenolic coumpounds through landfill bottom liners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graças Gardoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 8 p</w:t>
+              <w:t xml:space="preserve">Geoamericas 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Lima, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763344v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the impact of the transfer of phenolic coumpounds through landfill bottom liners</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative study of hydraulic behaviour of Geosynthetic Clay Liners exhumed from a landfill cover and from a dam after several years in service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Loheas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoamericas 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Lima, France. 10 p</w:t>
+              <w:t xml:space="preserve">Eurogeo 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Valence, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763396v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of hydraulic behaviour of Geosynthetic Clay Liners exhumed from a landfill cover and from a dam after several years in service</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of geosynthetics for environmental protection in landfills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurogeo 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Valence, Spain. 7 p</w:t>
+              <w:t xml:space="preserve">5th European Geosynthetics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Valencia, Spain. p. 29 - p. 47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763311v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of geosynthetics for environmental protection in landfills</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Testing procedure with an inclined plane device to assess the residual friction characteristics at geosynthetics interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Geosynthetics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Valencia, Spain. p. 29 - p. 47</w:t>
+              <w:t xml:space="preserve">EUROGEO 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Valence, Spain. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763666v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow rate in composite liners including GCLS bituminous geomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hajer Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics Asia : 5th Asian Regional Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Bangkok, Thailand. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing procedure with an inclined plane device to assess the residual friction characteristics at geosynthetics interfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Poulain</w:t>
+                <w:t xml:space="preserve">Comparative study of three different kinds of geomembranes (PVC-P, HDPE, EPDM) used in the waterproofing of reservoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Blanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Noval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGEO 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Valence, Spain. 5 p</w:t>
+              <w:t xml:space="preserve">Eurogeo 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Valencia, Spain. p. 46 - p. 54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763353v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of three different kinds of geomembranes (PVC-P, HDPE, EPDM) used in the waterproofing of reservoirs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A.M. Noval</w:t>
+                <w:t xml:space="preserve">Procédure d’essai au plan incline pour déterminer les propriétés de frottement résiduel aux interfaces géosynthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Loheas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurogeo 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Valencia, Spain. p. 46 - p. 54</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bordeaux, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00763745v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00763344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques de fuite au travers de la barrière multicouche d'une aire de lixiviation en tas : Traitement conjoint d'incertitudes aléatoires et épistémiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion of volatile organic compounds through an HDPE geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Mathey</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. pp.171-180</w:t>
+              <w:t xml:space="preserve">Geofrontiers 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Dallas, United States. pp.1121-1130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594826v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of volatile organic compounds through an HDPE geomembrane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance d'un GSB dans une couverture d'installation de stockage de déchets après six ans en service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pirrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geofrontiers 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Dallas, United States. pp.1121-1130</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 339 - p. 348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02594831v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance d'un GSB dans une couverture d'installation de stockage de déchets après six ans en service</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Pirrion</w:t>
+                <w:t xml:space="preserve">Préconisations pour la réduction de la durée de l'essai de comportement en compression des géotextiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Djab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.F. Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 339 - p. 348</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 239 - p. 244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00585017v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préconisations pour la réduction de la durée de l'essai de comportement en compression des géotextiles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">DURAGEOS. Durabilité des géosynthétiques dans les installations de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lanoe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 239 - p. 244</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 295 - p. 302</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584159v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durageos, Durabilité des géosynthétiques dans les installations de stockage de déchets non dangereux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance hydraulique à long terme des géomembranes en bitume oxydé exposées et recouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Geosynthétiques 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. 7p</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 349 - p. 356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00875137v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DURAGEOS. Durabilité des géosynthétiques dans les installations de stockage de déchets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Durageos, Durabilité des géosynthétiques dans les installations de stockage de déchets non dangereux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théodore Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lanoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 295 - p. 302</w:t>
+              <w:t xml:space="preserve">Rencontres Geosynthétiques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584194v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00875137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance hydraulique à long terme des géomembranes en bitume oxydé exposées et recouvertes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avaliação do fluxo através de barreiras. Impermeabilizantes em aterros sanitários brasileiros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Indiara Giugni Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 349 - p. 356</w:t>
+              <w:t xml:space="preserve">VII Congresso Brasileiro de Geotecnia Ambiental e VI Simpósio Brasileiro de Geossintéticos REGEO/Geossintéticos 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Belo Horizonte, Brazil. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583600v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00658718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance hydraulique à long terme des géomembranes en bitume oxydé exposées et recouvertes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des risques de fuite au travers de la barrière multicouche d'une aire de lixiviation en tas : traitement conjoint d'incertitudes aléatoires et épistémiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Royet</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Geosynthétiques 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. 8p</w:t>
+              <w:t xml:space="preserve">Rencontres Géosynthétiques 2011 : 8ème colloque francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00852749v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avaliação do fluxo através de barreiras. Impermeabilizantes em aterros sanitários brasileiros</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance hydraulique à long terme des géomembranes en bitume oxydé exposées et recouvertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VII Congresso Brasileiro de Geotecnia Ambiental e VI Simpósio Brasileiro de Geossintéticos REGEO/Geossintéticos 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Belo Horizonte, Brazil. 8 p</w:t>
+              <w:t xml:space="preserve">Rencontres Geosynthétiques 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00658718v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00852749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation des risques de fuite au travers de la barrière multicouche d'une aire de lixiviation en tas : traitement conjoint d'incertitudes aléatoires et épistémiques.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+                <w:t xml:space="preserve">Evaluation de la protection contre l'endommagement des géomembranes en PEHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlie Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géosynthétiques 2011 : 8ème colloque francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. 10 p</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 315 - p. 322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00579933v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00583598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la protection contre l'endommagement des géomembranes en PEHD</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diffusion of Volatile Organic Compounds through an HDPE Geomembrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geo-Frontiers Congress 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Dallas, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/41165(397)115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00583598v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01913260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion of Volatile Organic Compounds through an HDPE Geomembrane</w:t>
+                <w:t xml:space="preserve">Influence de la masse surfacique de bentonite sur le flux à travers les géosynthétiques bentonitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Angéline Guenne</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Courté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geo-Frontiers Congress 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 255 - p. 260</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01913260v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la masse surfacique de bentonite sur le flux à travers les géosynthétiques bentonitiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation des risques de fuite au travers de la barrière multicouche d'une aire de lixiviation en tas : Traitement conjoint d'incertitudes aléatoires et épistémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Didier Croissant</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lupo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2011, Tours, France. p. 255 - p. 260</w:t>
+              <w:t xml:space="preserve">, Mar 2011, Tours, France. pp.171-180</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584193v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02594826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the type of bentonite of GCLs on the transmissivity at geomembrane-GCLs interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of oxidized bituminous geomembranes ageing through hydraulic testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Pierson</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Geosynthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.919-922</w:t>
+              <w:t xml:space="preserve">9th ICG International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593311v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00561913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the impact of a synthetic leachate on the structuration of bentonites used in GCLs using rheometrical tests</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the art and durability insights regarding the use of geosynthetics for lining in hydraulic and environmental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GBR-C 2k10: 3rd international symposium on Geosynthetic Clay Liners</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.189-199</w:t>
+              <w:t xml:space="preserve">9th International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.511-530</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593511v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parametric analysis of seepage and contaminant transport through composite liners with three-dimensional defects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. El Zein</w:t>
+                <w:t xml:space="preserve">Leachate leakage from landfills in the long run: an environmental and economic evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Budzinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GBR-C 2k10: 3rd international symposium on Geosynthetic Clay Liners</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.25-32</w:t>
+              <w:t xml:space="preserve">1st International Conference on Final Sinks. From Sanitary to Sustainable Landfilling - why, how, and when ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria. pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593510v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02595021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leachate leakage from landfills in the long run: an environmental and economic evaluation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of oxidized bituminous geomembranes ageing through hydraulic testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Final Sinks. From Sanitary to Sustainable Landfilling - why, how, and when ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Vienna, Austria. pp.13</w:t>
+              <w:t xml:space="preserve">9th International Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.753-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02595021v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of oxidized bituminous geomembranes ageing through hydraulic testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equivalency of landfill liner designs, including clay liners, geosynthetics liners and polymer-enhanced mineral barriers, under french legislation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El-Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Royet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Geosynthetics</w:t>
+              <w:t xml:space="preserve">9th International Conference on Geosynthetics of the IGS (9ICG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.753-756</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593308v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equivalency of landfill liner designs, including clay liners, geosynthetics liners and polymer-enhanced mineral barriers, under french legislation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. El-Zein</w:t>
+                <w:t xml:space="preserve">Chemical evolution of GCLs during oedopermeameter tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Geosynthetics of the IGS (9ICG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.753-756</w:t>
+              <w:t xml:space="preserve">GBR-C 2k10 : 3rd International Symposium on Geosynthetic Clay Liners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593307v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical evolution of GCLs during oedopermeameter tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">Performance of a GCL in a landfill cover after six years in service</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Croissant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Touze</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pirrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GBR-C 2k10 : 3rd International Symposium on Geosynthetic Clay Liners</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.10</w:t>
+              <w:t xml:space="preserve">GBR-C 2k10: 3rd international symposium on Geosynthetic Clay Liners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.83-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593509v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art and durability insights regarding the use of geosynthetics for lining in hydraulic and environmental applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the type of bentonite of GCLs on the transmissivity at geomembrane-GCLs interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.A. Mendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Palmeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Pierson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Geosynthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.511-530</w:t>
+              <w:t xml:space="preserve">, May 2010, Guarujá, Brazil. pp.919-922</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593310v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of oxidized bituminous geomembranes ageing through hydraulic testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of the impact of a synthetic leachate on the structuration of bentonites used in GCLs using rheometrical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rosin-Paumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Royet</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ICG International Conference on Geosynthetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">GBR-C 2k10: 3rd international symposium on Geosynthetic Clay Liners</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.189-199</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00561913v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a GCL in a landfill cover after six years in service</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A parametric analysis of seepage and contaminant transport through composite liners with three-dimensional defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.E. Mac Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. El Zein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J.F. Ouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GBR-C 2k10: 3rd international symposium on Geosynthetic Clay Liners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.83-91</w:t>
+              <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. pp.25-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593512v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance des géosynthétiques bentonitiques en couverture d'installations de stockage de déchets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zanzinger</w:t>
+                <w:t xml:space="preserve">Influence de la nature de la bentonite sur la transmissivité d'interface géomembrane-géosynthétique bentonitique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.A. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.M. Palmeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.499-508</w:t>
+              <w:t xml:space="preserve">Geocentro 2009 - I Simpósio de Prática de Engenharia Geotécnica na Região Centro-Oeste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Goiânia, Brésil. pp.33-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592340v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la nature de la bentonite sur la transmissivité d'interface géomembrane-géosynthétique bentonitique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.J.A. Mendes</w:t>
+                <w:t xml:space="preserve">Evaluation de la réduction de capacité de débit à long terme des géocomposites due à l'intrusion du filtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Herault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E.M. Palmeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocentro 2009 - I Simpósio de Prática de Engenharia Geotécnica na Região Centro-Oeste</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Goiânia, Brésil. pp.33-36</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.293-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592368v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la réduction de capacité de débit à long terme des géocomposites due à l'intrusion du filtre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Roland Gallo</w:t>
+                <w:t xml:space="preserve">Indicateurs de performance pour le contrôle des GSB en étanchéité d'installation de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Norotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.293-300</w:t>
+              <w:t xml:space="preserve">Rencontres Géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.355-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592341v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indicateurs de performance pour le contrôle des GSB en étanchéité d'installation de stockage de déchets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Réactualisation du guide sur l'équivalence en étanchéité passive d'installation de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Couradin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Eisenlohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.355-362</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.363-370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592344v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du type de bentonite dans les GSB et leur structure sur les transferts en étanchéité composite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Utilisation des géosynthétiques dans les applications minières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.371-376</w:t>
+              <w:t xml:space="preserve">Rencontres Géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.29-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592347v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de méthodes hydrauliques et mécaniques pour différencier les types de bentonites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Paumier</w:t>
+                <w:t xml:space="preserve">Influence du type de bentonite dans les GSB et leur structure sur les transferts en étanchéité composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres geosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.377-386</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.371-376</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592348v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clay geosynthetic barriers performance in landfill covers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Zanzinger</w:t>
+                <w:t xml:space="preserve">Utilisation de méthodes hydrauliques et mécaniques pour différencier les types de bentonites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Norotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoafrica 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Cape Town, South Africa. pp.9</w:t>
+              <w:t xml:space="preserve">Rencontres geosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.377-386</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592351v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation des géosynthétiques dans les applications minières</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Clay geosynthetic barriers performance in landfill covers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Lupo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.29-46</w:t>
+              <w:t xml:space="preserve">Geoafrica 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cape Town, South Africa. pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592342v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réactualisation du guide sur l'équivalence en étanchéité passive d'installation de stockage de déchets</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Eisenlohr</w:t>
+                <w:t xml:space="preserve">Influence d'une préhydratation sans confinement sur les performances hydrauliques des GSB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Norotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mazzoleni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.363-370</w:t>
+              <w:t xml:space="preserve">Rencontres Géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.347-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592346v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'une préhydratation sans confinement sur les performances hydrauliques des GSB</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outsanding issues regarding the use of geosynthetics in landfills</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.347-354</w:t>
+              <w:t xml:space="preserve">3ème Colloque Portugais sur les Géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Coimbra, Brazil. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592343v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outsanding issues regarding the use of geosynthetics in landfills</w:t>
+                <w:t xml:space="preserve">Détermination de sorption et de diffusion de composés organiques volatils dans les GSB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Epissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque Portugais sur les Géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Coimbra, Brazil. pp.21</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.387-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592339v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de sorption et de diffusion de composés organiques volatils dans les GSB</w:t>
+                <w:t xml:space="preserve">Influence of Prehydration Without Load on The Hydraulic Performance of Geosynthetic Clay Liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Buessard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Norotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Mazzoleni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.387-394</w:t>
+              <w:t xml:space="preserve">Geoafrica 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Cape Town, South Africa. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592349v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Prehydration Without Load on The Hydraulic Performance of Geosynthetic Clay Liners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance des géosynthétiques bentonitiques en couverture d'installations de stockage de déchets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Zanzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoafrica 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Cape Town, South Africa. pp.10</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Nantes, France. pp.499-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02592350v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02592340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoenvironmental applications of geosynthetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Lupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalena Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Geosynthetics Conference Eurogeo4, GBR, 7-10 septembre 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom. pp.98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-based Criteria for the Control of GCBs in Landfill Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Norotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First Pan American Geosynthetics Conference &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Cancun, Mexico. pp.53-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Determination of Sorption and Diffusion of Organic Pollutants through GCLS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armel Ganne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Epissard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Geosynthetics Conference Euroego4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the textured structure of Geomembranes on the flow rate through Geomembrane-GCL composite liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalena Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kent von Maubeuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Geosynthetics Conference Eurogeo4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Edinburgh, United Kingdom. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of liquid flow through composite liners due to defects in the geomembrane: recent advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Madalena Barroso</w:t>
+                <w:t xml:space="preserve">French approach to equivalence in landfill geological barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guyonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Norotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2º seminário Português sobre Geossintéticos, Lisboa, PRT, 19-20 de Junho de 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lisbonne, Portugal. pp.239-259</w:t>
+              <w:t xml:space="preserve">11. International waste management and landfill Symposium (Sardinia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Sardinia, Italy. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02589189v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French approach to equivalence in landfill geological barriers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Cazaux</w:t>
+                <w:t xml:space="preserve">Rate of liquid flow through composite liners due to defects in the geomembrane: recent advances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Graca Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International waste management and landfill Symposium (Sardinia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Sardinia, Italy. pp.11</w:t>
+              <w:t xml:space="preserve">2º seminário Português sobre Geossintéticos, Lisboa, PRT, 19-20 de Junho de 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lisbonne, Portugal. pp.239-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970300v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02589189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French approach to equivalence in landfill geological barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Cazaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Norotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings Sardinia 2007, Eleventh International Waste Management and Landfill Symposium, Santa Margherita di Pula, ITA, 1-5 Octobre 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Santa Margherita di Pula, Italy. pp.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02589578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INFLUENCE DE LA SURFACE D'APPLICATION DE LA CHARGE SUR L'ESSAI DE FLUAGE INFLUENCE OF LOADING AREA ON THE CREEP TEST</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+                <w:t xml:space="preserve">Geocomposites de drainage : relation entre capacité de débit et épaisseur long terme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jarousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gallo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Jarousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2006,6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.177-184</w:t>
+              <w:t xml:space="preserve">Rencontres geosynthétiques 2006, 6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.199-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587778v1</w:t>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydraulique et mécanique d'un GSB en contact avec des lixiviats au sein d'une étanchéité composite</w:t>
+                <w:t xml:space="preserve">Comportement hydraulique d'un géosynthétique bentonitique dans des bassins de lagunage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Duquennoi</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hatton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2006,6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.8</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2006, 6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587767v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geocomposites de drainage : relation entre capacité de débit et épaisseur long terme</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comportement hydraulique et mécanique d'un GSB en contact avec des lixiviats au sein d'une étanchéité composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres geosynthétiques 2006, 6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.199-206</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2006,6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587779v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hydraulique d'un géosynthétique bentonitique dans des bassins de lagunage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prévision des débits de fuite à l'échelle du terrain au travers des étanchéités composites comprenant un GSB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Saidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">R. Hatton</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Goblet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres géosynthétiques 2006, 6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.7</w:t>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587774v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévision des débits de fuite à l'échelle du terrain au travers des étanchéités composites comprenant un GSB</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental Investigation of flow rates through composite liners at the metric scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Goblet</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cartaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres géosynthétiques 2006, 6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.8</w:t>
+              <w:t xml:space="preserve">8th International conference on geosynthetics, Yokohama, JPN, 18-22 september 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Yokohama, Japan. pp.305-308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587773v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of flow rates through composite liners at the metric scale</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of the use of filter paper suction measurements for the determination of GCLs retention curves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalena Barroso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Cartaud</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Saidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference on geosynthetics, Yokohama, JPN, 18-22 september 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Yokohama, Japan. pp.305-308</w:t>
+              <w:t xml:space="preserve">8th International conference on geosynthetics, Yokohama, JPN, 1822 september 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Yokohama, Japan. pp.171-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588308v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02588309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the use of filter paper suction measurements for the determination of GCLs retention curves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Investigation des débits de fuite dans les étanchéités composites à l'échelle métrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madalena Barroso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fethi Saidi</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cartaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference on geosynthetics, Yokohama, JPN, 1822 september 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Yokohama, Japan. pp.171-174</w:t>
+              <w:t xml:space="preserve">Rencontres Géosynthétiques 2006, 6ème Colloque Francophone, Montpellier, 12-14 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02588309v1</w:t>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation des débits de fuite dans les étanchéités composites à l'échelle métrique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INFLUENCE DE LA SURFACE D'APPLICATION DE LA CHARGE SUR L'ESSAI DE FLUAGE INFLUENCE OF LOADING AREA ON THE CREEP TEST</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Jarousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cartaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géosynthétiques 2006, 6ème Colloque Francophone, Montpellier, 12-14 juin 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.8</w:t>
+              <w:t xml:space="preserve">Rencontres géosynthétiques 2006,6ème colloque francophone, Montpellier, 12-14 juin 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Montpellier, France. pp.177-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587772v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methods of measurement to understand leachate recirculation in MSW Landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Bouye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop Hydro-Physico Mechanics of Landfills</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2005, Grenoble, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of geotextiles at the interface of landfill bottom composite liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Cartaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics conference, Munich GER, 1-3 March 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.495-500</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02582849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the hydraulic transmissivity in soil liner-geomembrane interfaces</w:t>
+                <w:t xml:space="preserve">Méthodes de détection et de localisation de défauts dans les géomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Geosynthetics, Nice, 22-27 September 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.799-802</w:t>
+              <w:t xml:space="preserve">Les géosynthétiques dans les barrages : matériaux et utilisations, Saint-Etienne, 18-19 juin 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.35-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580857v1</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de détection et de localisation de défauts dans les géomembranes</w:t>
+                <w:t xml:space="preserve">Hydraulic performance of a composite bottom liner in a municipal solid waste landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Nosko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morcet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les géosynthétiques dans les barrages : matériaux et utilisations, Saint-Etienne, 18-19 juin 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.35-48</w:t>
+              <w:t xml:space="preserve">7th International Conference on Geosynthetics, Nice, 22-27 September 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.535-538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580551v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydraulic performance of a composite bottom liner in a municipal solid waste landfill</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the influence of the pre-hydration of GCLs on the leakage rates through composite liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Morcet</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Darlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Geosynthetics, Nice, 22-27 September 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, France. pp.535-538</w:t>
+              <w:t xml:space="preserve">International symposium on Clay Geosynthetics Barriers, Nuremberg, DEU, 16-17 april 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Germany. pp.265-274</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580858v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the influence of the pre-hydration of GCLs on the leakage rates through composite liners</w:t>
+                <w:t xml:space="preserve">Evaluation of the hydraulic transmissivity in soil liner-geomembrane interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Barroso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International symposium on Clay Geosynthetics Barriers, Nuremberg, DEU, 16-17 april 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Germany. pp.265-274</w:t>
+              <w:t xml:space="preserve">7th International Conference on Geosynthetics, Nice, 22-27 September 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, France. pp.799-802</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02580476v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02580857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric and spatial parameters of geomembrane wrinkles on large scale model tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Memier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics conference 2001, Portland, USA, 12-14 February 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, United States. pp.715-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale tests for the evaluation of composite liners hydraulic performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sardinia 2001 8th international waste management and landfill symposium, S. Margherita di Pula, ITA, 1-5 octobre 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Italy. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02580478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic performance of two bottom liners in a municipal solid waste landfill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th environmental engineering speciality conference of the CSCE and 2nd Spring conference of the Geoenvironmental Division of the Canadian Geotechnical Society, London, CAN, 7-10 June 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Canada. pp.21-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomembrane liner failure: modelling of its influence on contaminant transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Nosko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROGEO 2000, Bologna, ITA, 15-18 October 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Italy. pp.557-560</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A test for measuring permeability of geomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROGEO 2000, Bologna, ITA, 15-18 octobre 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Italy. pp.767-771</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validité de la notion de transmissivité équivalente pour les étanchéités composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire la notion d'équivalence en étanchéité-drainage, Paris, 22 mai 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale tests for the evaluation of composite liners hydraulic performance: preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sardinia 99 7th international waste management and landfill symposium, S. Margherita di Pula Cagliari, ITA, 4-8 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Italy. pp.157-164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of hydraulic performance of composite liners: a preliminary study = Réalisation de planches d'essai pour l'évaluation de la performance hydraulique des étanchéités composites : résultats d'une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres géosynthétiques 99, Bordeaux, 12-13 octobre 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, Bordeaux, France. pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02578712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water and organic solvents transport parameters in geomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Durin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international conference on geosynthetics, Atlanta, USA, 25-29 mars 1998</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, United States. pp.249-256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02577918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element method to quantify leak rates through composite liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international landfill symposium Sardinia 97, S. Margherita di Pula Cagliari, ITA, 13-17 octobre 1997</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Italy. pp.259-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02576037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des débits de perméation hydraulique dans les géomembranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème journée du Groupe Français d'Humidimétrie Neutronique, Avignon, 26-27 novembre 1996</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, France. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02574441v1</w:t>
-              </w:r>
-[...10961 lines deleted...]
-                <w:t xml:space="preserve">hal-02578982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Design and Homology Modeling of Helicase C-Terminal Domain of Nonstructural Protein NS3 of West Nile Virus (Strain NY-99)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shamrat Kumar Paul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abul Bashar Ripon Khalipha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 2nd International Conference on Communication, Devices and Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 602 (2), Springer Singapore, pp.723-732, 2020, Lecture Notes in Electrical Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-15-0829-5_68⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03434108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Rate Measurement in Multi-Component Geosynthetic Clay Liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. von Maubeuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current and Future Practices for the Testing of Multi Component Geosynthetic Clay Liners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTM, pp.26-37, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Transmissivity Measurement in Multicomponent Geosynthetic Clay Liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bannour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Courté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. von Maubeuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current and Future Practices for the Testing of Multi Component Geosynthetic Clay Liners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ASTM, pp.47-61, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1520/STP156220120089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Containment ponds, reservoirs and canals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Peyras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of geosynthetic engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ICE Publishing, pp.24, 2011, 978-0-7277-4175-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/hge.41752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux de liquides au travers des étanchéités composites d'installations de stockage de dechets. influence des caractéristiques du GSB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.A. Mendes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Palmeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colecao Geotecnia UNB. Volume 1. Livro commemorado dos vinte anos do programa de pos-graduacao em geotecnia da universidade de brasilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora FT, pp.17-31, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24620,331 +24880,331 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des molécules extraites de géomembranes sur l'activité des micro-organismes en milieux aqueux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Guéguen-Minerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angéline Guenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lénaïck Rouillac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinarzed Diafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Rencontres Géosynthétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.8, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02609189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3rd international symposium on Geosynthetic Clay Liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Zanzinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Koerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GBR-C 2k10: 3rd international symposium on Geosynthetic Clay Liners</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Würzburg, Germany. SKZ, pp.383, 2010, 978-3-00-029863-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion d'équivalence en étanchéité-drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire la notion d'équivalence en étanchéité-drainage, Paris, 22 mai 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, France. Cemagref Editions, pp.94, 2000, 2-85362-547-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -24954,1420 +25214,1420 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'art sur les contraintes et caractéristiques des solutions techniques par géosynthétiques pour stocker des effluents ou eaux chargés (effluents bovins ou volailles)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation de la durabilité des géomembranes en bitume élastomère dans des ouvrages hydrauliques : analyse de l’évolution temporelle du polymère des liants bitumineux de GMB prélevées dans des bassins après 6, 10, 15, 20 et 30 ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.16</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02600418v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la durabilité des géomembranes en bitume élastomère dans des ouvrages hydrauliques : analyse de l’évolution temporelle du polymère des liants bitumineux de GMB prélevées dans des bassins après 6, 10, 15, 20 et 30 ans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Avis d'expert sur le document de synthèse sur la durabilité de la géomembrane bitumineuse du centre manche émis par l'ANDRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Farcas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2014, pp.14</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02600416v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expert sur le document de synthèse sur la durabilité de la géomembrane bitumineuse du centre manche émis par l'ANDRA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of the diffusion of phenolic compounds through PE/EVOH geomembranes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[0] irstea. 2014, pp.12</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02600417v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of the diffusion of phenolic compounds through PE/EVOH geomembranes</w:t>
+                <w:t xml:space="preserve">Evaluation of equivalence with geosynthetic clay liners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.21</w:t>
+              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600415v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02599441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of equivalence with geosynthetic clay liners</w:t>
+                <w:t xml:space="preserve">Etat de l'art sur les contraintes et caractéristiques des solutions techniques par géosynthétiques pour stocker des effluents ou eaux chargés (effluents bovins ou volailles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] irstea. 2014, pp.55</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2014, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02599441v1</w:t>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02600418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffusion de composés phénoliques dans une géomembrane bitumineuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianna Mendes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2013, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02600616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avis d'expert relatif à la performance hydraulique des géomembranes en polyéthylène haute densité</w:t>
+                <w:t xml:space="preserve">Flow rate measurement through multicomponent-GCLs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[0] irstea. 2012, pp.4</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-02597020v1</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des débits dans les étanchéités composites géomembrane bitumineuse géosynthétique bentonitique calcique</w:t>
+                <w:t xml:space="preserve">Avis d'expert relatif à la performance hydraulique des géomembranes en polyéthylène haute densité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">irstea. 2012, pp.4</w:t>
+              <w:t xml:space="preserve">[0] irstea. 2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02597019v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow rate measurement through multicomponent-GCLs</w:t>
+                <w:t xml:space="preserve">Quantification des débits dans les étanchéités composites géomembrane bitumineuse géosynthétique bentonitique calcique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2012, pp.8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">irstea. 2012, pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02597191v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02597019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CSM - Viellissement de la géomembrane bitumineuse. Analyses sur échantillons du panneau P102 Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2012, pp.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expertise relative au comportement hydraulique d'un géosynthétique bentonitique en couverture de l'ISD de Laimont</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet Durageos Livrable 5.1 : Méthodologie de mesure des paramètres de transferts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.9</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Mazéas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596391v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Durageos Livrable 5.1 : Méthodologie de mesure des paramètres de transferts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Projet Durageos, Livrable 5.1 : Evolution des paramètres de transfert en fonction du vieillissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Hamed Ahari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Mazéas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.35</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Guenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596346v1</w:t>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Durageos, Livrable 5.1 : Evolution des paramètres de transfert en fonction du vieillissement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expertise relative au comportement hydraulique d'un géosynthétique bentonitique en couverture de l'ISD de Laimont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.16</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2011, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02596348v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02596391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité des géosynthétiques dans les installations de stockage des déchets DURAGEOS Livrable 1.2, 1.3, 1.4 Vieillissement en laboratoire de PE et GSB Protocoles de vieillissement et premiers résultats</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
+                <w:t xml:space="preserve">Interface transmissivity in coated GCLs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593765v1</w:t>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface transmissivity in coated GCLs</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] irstea. 2010, pp.14</w:t>
+                <w:t xml:space="preserve">Durabilité des géosynthétiques dans les installations de stockage des déchets DURAGEOS Livrable 1.2, 1.3, 1.4 Vieillissement en laboratoire de PE et GSB Protocoles de vieillissement et premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Farcas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pierson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Hamed Ahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] irstea. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593986v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monétarisation des externalités liées à la mise en décharge : le cas des impacts locaux des installations de stockage de déchets ménagers et assimilés vers le sol et l'eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mazeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] irstea. 2008, pp.88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification expérimentale des débits de fuite dans les étanchéités composites. Synthèse des résultats obtenus sur les planches d'essai réalisées sur le CSD de la REP à Claye-Souilly (77)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Norotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 2000, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02579038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26377,634 +26637,634 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NF EN ISO 10772. Géotextiles - Méthode d'essai pour la détermination du comportement en filtration des géotextiles en régime d'écoulement turbulent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Myles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NF EN ISO 10776. Géotextiles et produits apprentés : Détermination des caractéristiques de perméabilité de l'eau, perpendiculairement au plan et sous contrainte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maisner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Myles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Arab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Auray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02598289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géosynthétiques bentonitiques. Détermination de la perméabilité aux gaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géosynthétiques bentonitiques. Détermination de l'absorption d'eau par la bentonite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Croissant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Descriptions recommandées des Géosynthétiques, Fonctions, Terminologie des Géosynthétiques, Symboles Mathématiques et Graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02597064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de recommandations pour l'évaluation de « l'équivalence » en étanchéité passive d'installation de stockage de déchets. Version 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hebe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guyonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27014,222 +27274,222 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommandations pour l'utilisation des géosynthétiques bentonitiques en installations de stockage de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Norotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deburaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">pp.85, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02595036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les géosynthétiques, des outils pour réduire les risques de pollution et protéger l'environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">spécial Les géosynthétiques, des outils pour réduire les risques de pollution et protéger l'environnement, pp.156, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27239,91 +27499,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence des paramètres influents sur les transferts advectifs dans les étanchéités composites d'installations de stockage de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. HDR, Université de Marne-la-Vallée, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02589287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27333,114 +27593,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des transferts advectifs dans les étanchéités composites de centres de stockage de déchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Touze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Doctorat en Géologie de l'Ingénieur, Ecole Nationale Supérieure des Mines des Paris, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02580267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId588"/>
+      <w:footerReference w:type="default" r:id="rId593"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -27508,51 +27768,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B74E0669"/>
+    <w:nsid w:val="DC1A066E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -27739,51 +27999,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-touze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0696-0091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055781349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406234v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Akel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josseaume" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202564402018" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366575v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003386889-292" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826888v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blanco" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Noval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguiar E" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830907v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826893v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B W Forogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stolz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1260/1/012017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912279v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G Zornberg" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Palmeira" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609695v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bannour" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01928406v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cottard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609990v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Abdelghani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159146v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607984v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607983v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengjia Xie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2221-1_4" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608534v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croissant" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607497v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F.G Tano" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605161v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Olivier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605162v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mendes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603355v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tano" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606144v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604669v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mateo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Torregrosa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Sanchez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604668v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanzinger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604670v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castillo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Noval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aguiar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601138v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Benchet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144193v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg&#232;s-Gastaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sidjui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153624v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601960v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145830v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farcas" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144205v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benchet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601137v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181134v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153842v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noval" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600236v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600235v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600667v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Croissant" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Amat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600263v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barral" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600427v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bannour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barral" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600237v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600426v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600721v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600234v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gra&#231;as Gardoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600264v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599114v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833655v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bloquet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Oberti" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Chappe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598659v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598489v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gisbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862660v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862793v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813189v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844627v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Maubeuge" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loheas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844619v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833635v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourg&#232;s-Gastaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durkheim" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763344v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763396v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sousa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ahari" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763311v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763666v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763858v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763353v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763745v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soriano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Noval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594826v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyonnet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lupo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathey" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585017v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirrion" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584159v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Djab" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875137v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lanoe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584194v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583600v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852749v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658718v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiara Giugni Vidal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579933v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lupo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathey" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583598v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaillard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913260v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maz&#233;as" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41165(397)115" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584193v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Court&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593311v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A. Mendes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Palmeira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pierson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593511v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593510v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Mac Carroll" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Zein" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595021v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593308v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593307v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Zein" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593509v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593310v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561913v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593512v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592340v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592368v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592341v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gallo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592344v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Norotte" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pothier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Didier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592347v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592348v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paumier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592351v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592342v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592346v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couradin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eisenlohr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592343v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Didier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Norotte" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buessard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mazzoleni" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592339v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592349v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Ganne" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592350v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Barroso" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590420v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590878v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590879v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent von Maubeuge" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589189v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graca Lopes" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970300v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cazaux" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589578v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cazaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587778v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarousseau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587767v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587779v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587774v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hatton" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587773v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Saidi" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588308v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588309v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587772v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593735v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouye" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582849v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cartaud" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580857v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580551v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580858v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nosko" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580476v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Darlot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barroso" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579554v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580478v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579691v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poignard" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579553v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579556v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579133v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578713v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578712v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577918v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576037v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574441v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542520v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almeida" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zornberg" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Palmeira" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28927/SR.2024.003823" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940412v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puig Damians" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshi Miyata" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Rimoldi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kraus" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16898-7_14" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826916v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.20.00023" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515624v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijian Xie" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2020.10.016" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826907v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shamrock" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kawalec" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084445" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912274v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banambono Wilfried Forogo" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01457-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609989v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2019018" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2T3H14SW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430457v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2019.004" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702335v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.11.015" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607459v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Soungalo Coulibaly" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bruhier" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.18.00005" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607313v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez S&#225;nchez" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon-Santafe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. S&#225;nchez Romero" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.17.00035" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739604v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F.G. Tano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2017.04.006" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019600v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.16.00024" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606272v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2017.01.003" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604944v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dolez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2016.11.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401793v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298004v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fischer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.05" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297945v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.04" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603701v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.006" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605437v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.16.00004" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298118v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.06" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297915v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.02" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601467v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604693v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. G. Tano" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Fowmes" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.07.004" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603354v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirieix" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genelle" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riss" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0111" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298780v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourges Gastaud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Durkheim" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.08" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605436v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.05.008" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603351v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Faure" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.02.002" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBXJH8Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603702v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.005" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C1LFMPF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601642v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40891-015-0028-0" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601140v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601146v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1005161" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600617v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2014-0031" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599257v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600332v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600223v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599439v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493237v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP156220120088" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600751v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nther" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.09.024" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWGM128G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599847v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599418v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2013.12.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P03B5CL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01774672v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2014.09.001" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493796v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.14.00005" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600261v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.14.00027" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600750v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grossin Debattista" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.01.011" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVLGKMWP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598596v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2013.04.002" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M45XMVWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857381v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00006" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084575v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.01.059" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598580v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40098-013-0064-4" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761294v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753762v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Pons" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.06" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596943v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Koerner" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.02.001" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BXLSZL4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756520v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.10" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717764v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.02.002" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596952v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mccarroll" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597547v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.12.00032" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597532v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753772v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.07" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913253v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753775v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.03" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753757v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.08" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631486v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595454v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717748v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000525" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717750v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2010.11.001" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595559v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2011.18.5.322" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564409v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mora" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.5.344" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593775v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913471v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.1.1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564413v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.1.34" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866546v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouy" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2008.12.001" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXW4LN74-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592352v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460211v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593082v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592337v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512709v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2009.02.002" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBNSWR6B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593052v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593079v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590412v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00567936v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587680v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585397v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588951v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587681v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneric Gaget" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588960v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385430v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2006.01.003" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVSLWLP6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588950v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587679v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588426v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586506v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Giroud" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586505v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583873v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2004.09.003" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGQT5M3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586858v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586508v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582852v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582851v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581323v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580725v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-1144(02)00011-0" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMKQW2SQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465455v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579692v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rowe" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navarro" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578922v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578982v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434108v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamrat Kumar Paul" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Bashar Ripon Khalipha" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0829-5_68" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598670v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598669v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Court&#233;" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP156220120089" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596109v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/hge.41752" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593312v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609189v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593508v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koerner" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579131v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600418v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600416v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600417v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600415v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599441v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600616v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597020v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597019v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597191v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597091v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596391v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596346v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596348v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593765v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593986v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596265v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579038v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598148v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maisner" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Myles" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arab" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598289v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595923v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595921v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597064v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593122v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hebe" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595036v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruhier" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deburaux" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593045v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02589287v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580267v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nathalie-touze" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0696-0091" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/055781349" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05624777v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrin Akel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Wautier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Stoltz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Touze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.25.00218" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05624759v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2026.108224" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04542520v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Zornberg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Palmeira" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.28927/SR.2024.003823" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03940412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Puig Damians" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshi Miyata" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro Rimoldi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Kraus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16898-7_14" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515624v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haijian Xie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2020.10.016" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826907v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Shamrock" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kawalec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13084445" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826916v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.20.00023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609989v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2019018" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-2T3H14SW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912274v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Banambono Wilfried Forogo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bonelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11242-020-01457-2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03430457v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hamed Ahari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Maz&#233;as" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4491/eer.2019.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702335v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gueguen Minerbe" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Durrieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Guenne" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;ck Rouillac" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinarzed Diafi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2017.11.015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar M. Blanco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. P&#233;rez S&#225;nchez" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon-Santafe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. S&#225;nchez Romero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.17.00035" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607459v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Tano" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekou Soungalo Coulibaly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bruhier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.18.00005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019600v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F.G. Tano" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Stoltz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.16.00024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606272v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Farcas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2017.01.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604944v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bourg&#232;s-Gastaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dolez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Blond" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2016.11.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739604v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Stoltz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2017.04.006" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298004v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Fischer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clement" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pirrion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ouvry" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.05" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297945v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.04" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603701v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Audebert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cl&#233;ment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Moreau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Duquennoi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loisel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.006" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605437v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Mendes" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Farcas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.16.00004" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603354v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sirieix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Genelle" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barral" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Riss" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0111" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601467v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bannour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pierson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604693v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. F. G. Tano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. J. Fowmes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.07.004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298780v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourges Gastaud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Durkheim" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.08" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Amat" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.06" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2016.18.02" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.05.008" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603351v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Veylon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. M&#233;riaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Faure" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.02.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBXJH8Z2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603702v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Oxarango" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Forquet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2016.04.005" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8C1LFMPF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01401793v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Bannour" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Goblet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601642v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barral" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40891-015-0028-0" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castillo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Aguiar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601146v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2015.1005161" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Blond" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2014-0031" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600332v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600223v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delage" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01774672v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Delage" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2014.09.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599418v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guyonnet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.exis.2013.12.002" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P03B5CL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599847v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourg&#232;s-Gastaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sidjui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599439v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493237v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP156220120088" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600751v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. G&#252;nther" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jappgeo.2014.09.024" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SWGM128G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493796v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gra&#231;as Gardoni" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.14.00005" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600750v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Grossin Debattista" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2014.01.011" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RVLGKMWP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600261v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Noval" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.14.00027" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599257v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598596v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2013.04.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M45XMVWL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857381v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00006" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01084575v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.01.059" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598580v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40098-013-0064-4" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596943v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Zanzinger" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Koerner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.02.001" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6BXLSZL4-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756520v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guyonnet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lupo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathey" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.10" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753772v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Croissant" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.07" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597532v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597547v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.12.00032" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717764v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosin-Paumier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.02.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596952v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El-Zein" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mccarroll" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913253v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753775v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.03" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.08" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753762v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlotta Pons" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bouchez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2012.8.06" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761294v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631486v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717750v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pantet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2010.11.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595454v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717748v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0000525" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595559v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2011.18.5.322" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564409v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.A. Mendes" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pierson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mora" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Palmeira" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.5.344" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593775v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913471v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Monnet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Didier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.1.1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00564413v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.2010.17.1.34" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593082v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592337v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rosin-Paumier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pantet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monnet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00512709v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Norotte" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Didier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2009.02.002" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBNSWR6B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592352v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460211v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paumier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593052v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bour" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couradin" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Eisenlohr" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593079v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Boutron" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gouy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Benoit" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Chovelon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2008.12.001" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LXW4LN74-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00567936v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Saidi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590412v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587680v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalena Barroso" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kent von Maubeuge" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pierson" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585397v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588960v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hatton" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587681v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eneric Gaget" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00385430v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2006.01.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JVSLWLP6-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588951v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cartaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587679v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588950v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jarousseau" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gallo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588426v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583873v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cartaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Duval" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2004.09.003" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VGQT5M3Z-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586506v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Giroud" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586505v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586858v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goblet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586508v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582852v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582851v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581323v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580725v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0266-1144(02)00011-0" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GMKQW2SQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00465455v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579692v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.K. Rowe" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Navarro" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578922v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578982v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05406234v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Josseaume" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202564402018" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366575v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Akel" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wautier" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicot" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003386889-292" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826888v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Blanco" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Noval" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguiar E" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03830907v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03826893v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B W Forogo" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Stolz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Coquery" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1260/1/012017" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02912279v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J G Zornberg" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E M Palmeira" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01928406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Cottard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cazaux" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609695v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609990v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Abdelghani" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159146v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607984v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607983v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hengjia Xie" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-2221-1_4" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608534v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bambara" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaouch" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607497v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.F.G Tano" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605161v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Olivier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605162v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606143v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603355v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tano" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02606144v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604669v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mateo" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Redon" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jb Torregrosa" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fj Sanchez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604668v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604670v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-M. Noval" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vara" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145830v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Durrieu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gueguen" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601960v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144193v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153624v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144205v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Benchet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601137v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181134v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153842v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Noval" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Blanco" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601138v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Benchet" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600427v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600263v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600237v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600426v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Herault" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600721v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600234v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600235v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600667v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Croissant" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat Amat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600236v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600264v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599114v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833655v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bloquet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Oberti" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanick Chappe" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598659v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598489v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gisbert" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862660v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862793v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844627v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. von Maubeuge" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833579v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Loheas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00813189v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844619v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833635v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Durkheim" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763396v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Sousa" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763311v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763666v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763353v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Poulain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763858v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763745v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Soriano" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763344v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594831v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mazeas" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585017v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584159v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Djab" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584194v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Fayolle" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lanoe" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583600v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875137v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Bouchez" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658718v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Indiara Giugni Vidal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00579933v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Lupo" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mathey" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852749v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Royet" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583598v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gaillard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913260v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maz&#233;as" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/41165(397)115" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584193v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Court&#233;" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02594826v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00561913v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593310v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595021v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bayer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Budzinski" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593308v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593307v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593509v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593512v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593311v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593511v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593510v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.E. Mac Carroll" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Zein" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592368v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592341v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gallo" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592344v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Norotte" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pothier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592346v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592342v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592347v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592348v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592351v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592343v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Buessard" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Mazzoleni" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592339v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592349v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mazeas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Ganne" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Epissard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592350v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592340v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590880v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590420v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590878v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590879v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970300v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cazaux" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589189v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Graca Lopes" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589578v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Cazaux" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587779v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587774v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587767v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587773v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588308v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588309v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587772v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587778v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593735v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouye" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02582849v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580551v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580858v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Nosko" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcet" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580476v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Darlot" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barroso" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580857v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579554v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Schmittbuhl" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Memier" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02580478v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579691v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poignard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579553v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579556v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lambert" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579133v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578713v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02578712v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02577918v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Durin" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02576037v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02574441v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03434108v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamrat Kumar Paul" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abul Bashar Ripon Khalipha" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0829-5_68" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598670v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598669v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Court&#233;" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/STP156220120089" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596109v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Peyras" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/hge.41752" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593312v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02609189v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Gu&#233;guen-Minerbe" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593508v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Koerner" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579131v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600416v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600417v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600415v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599441v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600418v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600616v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597191v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597020v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597019v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597091v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596346v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596348v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596391v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593986v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593765v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Cardona" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596265v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579038v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598148v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maisner" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Myles" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arab" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Auray" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02598289v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595923v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595921v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597064v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593122v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hebe" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595036v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruhier" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deburaux" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593045v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Girard" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02589287v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02580267v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>