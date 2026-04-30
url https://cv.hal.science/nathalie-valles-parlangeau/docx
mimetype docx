--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1114,191 +1114,156 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00252774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (58)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective Evolving Centrality in Temporal Heterogeneous Graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jiefu Song</w:t>
+                <w:t xml:space="preserve">Les Communautés Professionnelles de Santé sur un Territoire : un point d’ancrage pour le déploiement de la responsabilité populationnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Franchistéguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Paolillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yanpei Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Extending Database Technology (EDTB 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Lorient (56100), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05486327v1</w:t>
+                <w:t xml:space="preserve">hal-05596786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECOFLOC: outil de mesure énergétique multi-composants</w:t>
               </w:r>
@@ -1399,515 +1364,550 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Measurement System for Data Lake: An Initial Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Selective Evolving Centrality in Temporal Heterogeneous Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Andriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alvarez-Valera Hernan Humberto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yanpei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Asian Conference on Intelligent Information and Database Systems (ACIIDS 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th International Conference on Extending Database Technology (EDTB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Barcelone, Spain. pp.596-608, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48786/edbt.2025.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634197v1</w:t>
+                <w:t xml:space="preserve">hal-05486327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOC : outil de mesure énergétique multi-composants</w:t>
+                <w:t xml:space="preserve">Energy Measurement System for Data Lake: An Initial Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humberto Hernan</w:t>
+                <w:t xml:space="preserve">Alvarez-Valera Hernan Humberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.160--163</w:t>
+              <w:t xml:space="preserve">16th Asian Conference on Intelligent Information and Database Systems (ACIIDS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Ras Al Khaimah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634188v1</w:t>
+                <w:t xml:space="preserve">hal-04634197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Lake : a New Alternative for Machine Learning Model Management and Governance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Moncef Garouani</w:t>
+                <w:t xml:space="preserve">FLOC : outil de mesure énergétique multi-composants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Hernan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Web Information Systems Engineering conference (WISE 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">42ème Congrès INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Nancy, France. pp.160--163</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04700543v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLOC : Un Système de Mesure Énergétique pour les infrastructures d'analyse de Big Data</w:t>
+                <w:t xml:space="preserve">Model Lake : a New Alternative for Machine Learning Model Management and Governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valera Humberto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roose</w:t>
+                <w:t xml:space="preserve">Moncef Garouani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Days 2024 "Explorer les multiples facettes de la sobriété numérique"</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">25th International Web Information Systems Engineering conference (WISE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Doha, Qatar. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-0573-6_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634200v1</w:t>
+                <w:t xml:space="preserve">hal-04700543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Measurement System for Data Lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernán H Álvarez Valera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1939,191 +1939,152 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIIDS 2024 - 16th Asian Conference on Intelligent Information and Database Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Ras Al Khaimah, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04549466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining Frequent Sequential Subgraph Evolutions in Dynamic Attributed Graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jiefu Song</w:t>
+                <w:t xml:space="preserve">FLOC : Un Système de Mesure Énergétique pour les infrastructures d'analyse de Big Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valera Humberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Green Days 2024 "Explorer les multiples facettes de la sobriété numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04117586v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic Centrality for Temporal Graphs</w:t>
               </w:r>
@@ -2220,160 +2181,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04240413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Querying Temporal Property Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mining Frequent Sequential Subgraph Evolutions in Dynamic Attributed Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhi Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Andriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Conference on Advanced Information Systems Engineering (CAiSE 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-07472-1_21⟩</w:t>
+              <w:t xml:space="preserve">Pacific-Asia Conference on Knowledge Discovery and Data Mining (PAKDD 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Osaka, Japan. pp.66-78, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-33377-4_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694272v1</w:t>
+                <w:t xml:space="preserve">hal-04117586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une approche efficiente de gestion d'évolution des données graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Andriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2415,81 +2393,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès annuel INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an efficient approach to manage graph data evolution: conceptual modelling and experimental assessments</w:t>
+                <w:t xml:space="preserve">Querying Temporal Property Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Andriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
@@ -2507,106 +2485,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Challenges in Information Science. RCIS 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34th International Conference on Advanced Information Systems Engineering (CAiSE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Louvain, Belgium. pp.355-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-07472-1_21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-75018-3_31⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03292935v1</w:t>
+                <w:t xml:space="preserve">hal-03694272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generic modelling to capture the temporal evolution in graphs</w:t>
+                <w:t xml:space="preserve">Towards an efficient approach to manage graph data evolution: conceptual modelling and experimental assessments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landy Andriamampianina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ravat</w:t>
@@ -2624,197 +2602,206 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e journées EDA : Business Intelligence &amp; Big Data (EDA 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Research Challenges in Information Science. RCIS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, virtual, Cyprus. pp.471-488, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-75018-3_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109670v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03292935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a co-design approach to digital device for learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Capus</w:t>
+                <w:t xml:space="preserve">A generic modelling to capture the temporal evolution in graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Landy Andriamampianina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiefu Song</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Education and New Learning Technologies (EDULEARN 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Palma De Mallorca, Spain. pp.4948-4952</w:t>
+              <w:t xml:space="preserve">16e journées EDA : Business Intelligence &amp; Big Data (EDA 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Lyon, France. pp.19-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03621665v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03109670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMOS : une méthode de conception participative pour un empowerment démocratique des utilisateurs de SI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2843,73 +2830,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème Congrès INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INFORSID (INFormatique des ORganisations et Systèmes d’Information et de Décision), Jun 2019, Paris, France. pp.98-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEMOS: a participatory design approach for democratic empowerment of IS users</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2928,301 +2915,288 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38th International Conference on Conceptual Modeling (ER 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Salvador de Bahia, Brazil. pp.387-394, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-33223-5_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEMOS : a DEsign Method for demOcratic information System</w:t>
+                <w:t xml:space="preserve">Towards a co-design approach to digital device for learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Capus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference on Research Challenges in Information Science (RCIS 2019)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Education and New Learning Technologies (EDULEARN 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Palma De Mallorca, Spain. pp.4948-4952</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2019.8876965⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02418313v1</w:t>
+                <w:t xml:space="preserve">hal-03621665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Meta-analysis-based User Assistant for Analysis Processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Roussille</w:t>
+                <w:t xml:space="preserve">DEMOS : a DEsign Method for demOcratic information System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Bour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Computer Science and Information Technology (CSIT 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE International Conference on Research Challenges in Information Science (RCIS 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Brussels, Belgium. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2019.8876965⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02559799v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre d'Evaluation pour la Méta Analyse de Données</w:t>
               </w:r>
@@ -3297,363 +3271,380 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-Mining Evaluation Framework : A large scale proof of concept on Meta-Learning</w:t>
+                <w:t xml:space="preserve">Towards a Meta-analysis-based User Assistant for Analysis Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raynaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Aligon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Roussille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th Australian Conference on Artificial Intelligence 2016 (AI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th International Conference on Computer Science and Information Technology (CSIT 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Yerevan, Armenia. pp.63-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01692700v1</w:t>
+                <w:t xml:space="preserve">hal-02559799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation d'instances d'apprentissage pour méta-mining évolutionnaire.</w:t>
+                <w:t xml:space="preserve">Une approche par dissimilarité pour la caractérisation de jeux de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raynaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Dray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones Extraction et Gestion de Connaissances (EGC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">32ème Conférence sur la Gestion de Données : Principes, Technologies et Applications (BDA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03627164v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par dissimilarité pour la caractérisation de jeux de données</w:t>
+                <w:t xml:space="preserve">Caractérisation d'instances d'apprentissage pour méta-mining évolutionnaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raynaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32ème Conférence sur la Gestion de Données : Principes, Technologies et Applications (BDA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées Francophones Extraction et Gestion de Connaissances (EGC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470866v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03627164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche par dissimilarité pour la caractérisation de jeux de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raynaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3708,203 +3699,177 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32ème Conférence sur la Gestion de Données : Principes, Technologies et Applications (BDA 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04388439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diamond multidimensional model and aggregation operators for document OLAP</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jamel Feki</w:t>
+                <w:t xml:space="preserve">Meta-Mining Evaluation Framework : A large scale proof of concept on Meta-Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Raynaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Research Challenges in Information Science (RCIS 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">29th Australian Conference on Artificial Intelligence 2016 (AI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hobart, Australia. pp.215-228, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-50127-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128897⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01316840v1</w:t>
+                <w:t xml:space="preserve">hal-01692700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Learning Instances for Evolutionary Meta-Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raynaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3926,106 +3891,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe P. Valet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. pp. 198-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addressing the Meta-Learning problem with Metaheuristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raynaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4080,81 +4045,81 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Metaheuristics International Conference (MIC 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Morocco. pp.91-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel multidimensional model for the OLAP on documents : modeling, generation and implementation</w:t>
+                <w:t xml:space="preserve">Diamond multidimensional model and aggregation operators for document OLAP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Azabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Khrouf</w:t>
@@ -4185,106 +4150,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference On Model and Data Engineering (MEDI 2014)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IEEE International Conference on Research Challenges in Information Science (RCIS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Athens, Greece. pp.363-373, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2015.7128897⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_24⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01140249v1</w:t>
+                <w:t xml:space="preserve">hal-01316840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle multidimensionnel en diamant dédié à l'OLAP sémantique de documents</w:t>
+                <w:t xml:space="preserve">A novel multidimensional model for the OLAP on documents : modeling, generation and implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Azabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaïs Khrouf</w:t>
@@ -4315,1045 +4280,1080 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence Magrébine sur les Avancées des Systèmes Décisionnels (ASD 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference On Model and Data Engineering (MEDI 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Larnaca, Cyprus. pp.258-272, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11587-0_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188599v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01140249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification structurelle des documents multimédias basée sur l’appariement des graphes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Idarrou</w:t>
+                <w:t xml:space="preserve">Modèle multidimensionnel en diamant dédié à l'OLAP sémantique de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Azabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Khrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamel Feki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Driss Mammass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Congrès d' INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.539-554</w:t>
+              <w:t xml:space="preserve">7ème Conférence Magrébine sur les Avancées des Systèmes Décisionnels (ASD 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Marrakech, Maroc. pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614924v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of multi-structured documents: A comparison based on media image</w:t>
+                <w:t xml:space="preserve">Classification structurelle des documents multimédias basée sur l’appariement des graphes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Idarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Driss Mammass</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Image and Signal Processing (ICISP 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">30ème Congrès d' INFormatique des Organisations et Systemes d'Information et de Decision (INFORSID 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.539-554</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614925v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of Document Multistructurality: Case of Document Versions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Djemal</w:t>
+                <w:t xml:space="preserve">Classification of multi-structured documents: A comparison based on media image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Idarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mammass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Research Challenge in Information Science (RCIS.2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Image and Signal Processing (ICISP 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Trois Rivières, Québec, Canada. pp.428-438, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-13681-8_50⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RCIS.2009.5089296⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03614929v1</w:t>
+                <w:t xml:space="preserve">hal-03614925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appariement et similarité des graphes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Driss Mammass</w:t>
+                <w:t xml:space="preserve">Management of Document Multistructurality: Case of Document Versions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Djemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Doctorales en Technologies de l'Information et de la Communication (JDTIC 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Conference on Research Challenge in Information Science (RCIS.2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2009, Fes, Morocco. pp.359-366, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2009.5089296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614931v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multidimensionnelle des documents multistructurés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Djemal</w:t>
+                <w:t xml:space="preserve">Appariement et similarité des graphes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Idarrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Driss Mammass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Veille Stratégique Scientifique et Technologique (VSST 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.en ligne</w:t>
+              <w:t xml:space="preserve">Journées Doctorales en Technologies de l'Information et de la Communication (JDTIC 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Rabat, Maroc. (support électronique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614930v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Modeling of Multistructured Documents</w:t>
+                <w:t xml:space="preserve">Analyse multidimensionnelle des documents multistructurés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Conference on Research Challenge in Information Science (RCIS 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Veille Stratégique Scientifique et Technologique (VSST 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Nancy, France. pp.en ligne</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614933v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Exploitation of Multistructured Documents</w:t>
+                <w:t xml:space="preserve">Formal Modeling of Multistructured Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Djemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Information and Communication Technologies: from Theory to Applications (ICTTA.2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International Conference on Research Challenge in Information Science (RCIS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Marrakech, Morocco. pp.227-236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RCIS.2008.4632111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530331⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03614932v1</w:t>
+                <w:t xml:space="preserve">hal-03614933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les entrepôts de documents : Gestion des versions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Ravat</w:t>
+                <w:t xml:space="preserve">Modeling and Exploitation of Multistructured Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Djemal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque Veille Stratégique Scientifique et Technologique (VSST 2007)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Information and Communication Technologies: from Theory to Applications (ICTTA.2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Apr 2008, Damascus, Syria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530331⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614937v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia Documents Management in a Multistructural Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les entrepôts de documents : Gestion des versions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaïs Khrouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mbarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ravat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Conference on Research Challenges in Information Science (RCIS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Ouarzazate, Morocco</w:t>
+              <w:t xml:space="preserve">5ème Colloque Veille Stratégique Scientifique et Technologique (VSST 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIT : Institut de Recherche en Informatique de Toulouse; UPC : Université Polytechnique de Catalogne; SFBA: (Société Française de Bibliométrie Appliquée, Oct 2007, Marrakech, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03614935v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Document Repository Architecture for Hetrogeneus Business Information Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mbarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5372,316 +5372,316 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Enterprise Information Systems (ICEIS 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Funchal, Madeira, Portugal. pp.192-198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0002364301920198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03614936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Information Access Through Flexible and Interoperable Profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Julien</w:t>
+                <w:t xml:space="preserve">Multimedia Documents Management in a Multistructural Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mbarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Web Information Systems Engineering, Workshop on Personalized Access to Web Information (WISE 2007)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1st Conference on Research Challenges in Information Science (RCIS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Ouarzazate, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03614939v1</w:t>
+                <w:t xml:space="preserve">hal-03614935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Flexible exploitation of Audio Documents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mbarki</w:t>
+                <w:t xml:space="preserve">Personalized Information Access Through Flexible and Interoperable Profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Signal-Image Technology and Internet-Based Systems (SITIS 2005)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Web Information Systems Engineering, Workshop on Personalized Access to Web Information (WISE 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Nancy, France. pp.374--385, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77010-7_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615570v1</w:t>
+                <w:t xml:space="preserve">hal-03614939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une exploitation flexible de documents multimédia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mbarki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5710,1821 +5710,1916 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème Congès d'INFormatique des ORganisations et Systèmes d'Information et de Décision (INFORSID 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Grenoble, France. pp.95-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation Parole/Musique pour la transcription automatique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Parlangeau-Vallès</w:t>
+                <w:t xml:space="preserve">Modeling and Flexible exploitation of Audio Documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mbarki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Soulé-Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes des XXVes Journées d'Etude sur la Parole - JEP'2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Fès, Maroc. 4 p</w:t>
+              <w:t xml:space="preserve">1st International Conference on Signal-Image Technology and Internet-Based Systems (SITIS 2005)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Yaoundé, Cameroon. pp.216-223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00107763v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Two Speech/Music Segmentation Systems For Audio Indexing on the Web</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId119" w:history="1">
+                <w:t xml:space="preserve">Segmentation Parole/Musique pour la transcription automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Razik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Sénac</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Parlangeau-Vallès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th World Multiconference on Systemics, Cybernetics and Informatics, SCI 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-6</w:t>
+              <w:t xml:space="preserve">Actes des XXVes Journées d'Etude sur la Parole - JEP'2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Fès, Maroc. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00104131v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00107763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audio Indexing on the Web: a Preliminary Study of Some Audio Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Farinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Fohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irina Illina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th World Multiconference on Systematics, Cybernetics and Informatics (SCI 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Indexing : what has been accomplished and the road ahead</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
+                <w:t xml:space="preserve">Comparison of Two Speech/Music Segmentation Systems For Audio Indexing on the Web</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Razik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Joint Conference on Information Sciences (JCIS 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2002, Durham, North Carolina, United States. pp.911-914</w:t>
+              <w:t xml:space="preserve">7th World Multiconference on Systemics, Cybernetics and Informatics, SCI 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Orlando, Florida, United States. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00099459v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indexation de la bande sonore : les composantes Parole/Musique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Sénac</w:t>
+                <w:t xml:space="preserve">Audio-Indexing : what has been accomplished and the road ahead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées d'Etude sur la Parole (JEP 2000)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2000, Aussois, France. pp.65--68</w:t>
+              <w:t xml:space="preserve">6th International Joint Conference on Information Sciences (JCIS 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, Durham, North Carolina, United States. pp.911-914</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615572v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00099459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Automatic Language Discrimination via Vowel System andConsonantal System Modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Indexation de la bande sonore : les composantes Parole/Musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International congress of Phonetic sciences (ICPhS 1999)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Linguistics Department, University of California, Berkeley, Aug 1999, San Francisco, Californie, United States</w:t>
+              <w:t xml:space="preserve">23èmes Journées d'Etude sur la Parole (JEP 2000)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2000, Aussois, France. pp.65--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615573v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Laryngographic and Acoustic Signals to Voice Gestures</w:t>
+                <w:t xml:space="preserve">Investigating Automatic Language Discrimination via Vowel System andConsonantal System Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Speech Communication and Technology EUROSPEECH 97</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece. pp.35--39</w:t>
+              <w:t xml:space="preserve">14th International congress of Phonetic sciences (ICPhS 1999)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Linguistics Department, University of California, Berkeley, Aug 1999, San Francisco, Californie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615574v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audio-Visual speech recognition and segmental master-slave HMM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Laryngographic and Acoustic Signals to Voice Gestures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESCA Workshop on Audio-Visual Speech Processing (AVSP 1997)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece. pp.49-52</w:t>
+              <w:t xml:space="preserve">5th European Conference on Speech Communication and Technology EUROSPEECH 97</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece. pp.35--39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437201v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMULET : un système d'annotation automatique de données multisensorielles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+                <w:t xml:space="preserve">Audio-Visual speech recognition and segmental master-slave HMM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées d'Etudes sur la Parole, Avignon 1996</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1996, Avignon, France. pp.71-74</w:t>
+              <w:t xml:space="preserve">ESCA Workshop on Audio-Visual Speech Processing (AVSP 1997)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 1997, Rhodes, Greece. pp.49-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615579v1</w:t>
+                <w:t xml:space="preserve">hal-01437201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMULET : Automatic MUltisensor Speech Labelling and Event Tracking : Study of the Spatio-Temporel Correlations in Voiceless Plosive Production</w:t>
+                <w:t xml:space="preserve">Annotation automatique de la base de données multisensorielles ACCOR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Spoken Language Processing (ICSLP 1996)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10ème Congrès Reconnaissance des formes et intelligence artificielle (RFIA 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Rennes, France. pp.829-836</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSLP.1996.608011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03615577v1</w:t>
+                <w:t xml:space="preserve">hal-03615578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Articulatory Annotation of Multi Sensor Database</w:t>
+                <w:t xml:space="preserve">AMULET : Automatic MUltisensor Speech Labelling and Event Tracking : Study of the Spatio-Temporel Correlations in Voiceless Plosive Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing Conference (ICASSP 1996)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP.1996.543249⟩</w:t>
+              <w:t xml:space="preserve">4th International Conference on Spoken Language Processing (ICSLP 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSLP.1996.608011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615575v1</w:t>
+                <w:t xml:space="preserve">hal-03615577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation automatique de la base de données multisensorielles ACCOR</w:t>
+                <w:t xml:space="preserve">Automatic Articulatory Annotation of Multi Sensor Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès Reconnaissance des formes et intelligence artificielle (RFIA 1996)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing Conference (ICASSP 1996)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, Atlanta, United States. pp.829--832, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP.1996.543249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615578v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Descriptive Framework for the Investigation of Spatio-Temporal Relationships among Track Variables</w:t>
+                <w:t xml:space="preserve">AMULET : un système d'annotation automatique de données multisensorielles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Internatinal Congress of Phonetic Sciences (ICPhS 1995)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPA : International Phonetic Association, Aug 1995, Stockholm, Sweden. pp.312-315</w:t>
+              <w:t xml:space="preserve">21èmes Journées d'Etudes sur la Parole, Avignon 1996</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1996, Avignon, France. pp.71-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615580v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection Automatique de Paramètres Articulatoires pour la Reconnaissance Automatique de la Parole</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion de données acoustiques et articulatoires en reconnaissance automatique de la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, Paris, France. pp.90-91</w:t>
+              <w:t xml:space="preserve">15ème colloque sur le Traitement du Signal et des Images (GRETSI 1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GRETSI : Groupe d’Etudes du Traitement du Signal et des Images, Sep 1995, Juan Les Pins, France. pp.365-369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615583v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fusion de données acoustiques et articulatoires en reconnaissance de la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Sénac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque (GRETSI 1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Juans-les-Pins, France. pp.365-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion de données acoustiques et articulatoires en reconnaissance automatique de la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Jacob</w:t>
+                <w:t xml:space="preserve">Automatic Labelling of Multisensor Speech Database : Issues and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine André-Obrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christine Sénac</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème colloque sur le Traitement du Signal et des Images (GRETSI 1995)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GRETSI : Groupe d’Etudes du Traitement du Signal et des Images, Sep 1995, Juan Les Pins, France. pp.365-369</w:t>
+              <w:t xml:space="preserve">4th European Conference on Speech Communication and Technology (EUROSPEECH 1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ISCA : International Speech Communication Association, Sep 1995, Madrid, France. pp.1905-1908</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615582v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Labelling of Multisensor Speech Database : Issues and Perspectives</w:t>
+                <w:t xml:space="preserve">Détection Automatique de Paramètres Articulatoires pour la Reconnaissance Automatique de la Parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Speech Communication and Technology (EUROSPEECH 1995)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ISCA : International Speech Communication Association, Sep 1995, Madrid, France. pp.1905-1908</w:t>
+              <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Paris, France. pp.90-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615581v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Descriptive Framework for the Investigation of Spatio-Temporal Relationships among Track Variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13th Internatinal Congress of Phonetic Sciences (ICPhS 1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPA : International Phonetic Association, Aug 1995, Stockholm, Sweden. pp.312-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches pour la recherche d'information en contexte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corine Cauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Pasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">BELLOT Patrice; CAUVET Corine; PASI Gabriella; VALLES-PARLANGEAU Nathalie. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes / Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15 (1), 2012, RSTI série Document numérique, 978-2746239609</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7534,51 +7629,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissimilarités entre jeux de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Raynaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7604,187 +7699,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRIT--RR--2017--07--FR, IRIT : Institut de Recherche Informatique de Toulouse. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RAIVES (Recherche Automatique d'Informations Verbales Et Sonores) vers l'extraction et la structuration de données radiophoniques sur Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Fohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Magrin-Chagnolleau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Irina Illina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Mella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] A02-R-553 || parlangeau-valles02a, IRIT - Institut de recherche en informatique de Toulouse; LORIA (Université de Lorraine, CNRS, INRIA). 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00107633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId157"/>
+      <w:footerReference w:type="default" r:id="rId160"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7931,51 +8026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860710v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Andriamampianina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Azabou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Khrouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Feki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSITA.2017070105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raynaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Iris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Idarrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djemal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.14.3.75-95" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.2.37-61" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E8DCBA7256C4D3EC24E27A7113BAFB3BAFE61FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C57ED53DE59450F2C1CA45392111D935FB1934AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486327v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpei Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2025.48" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Valera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04634197v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Valera Hernan Humberto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Alexandre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04634188v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Hernan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700543v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_10" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04634200v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valera Humberto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04549466v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n H &#193;lvarez Valera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maurice" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Cheng" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33377-4_6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694272v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07472-1_21" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694949v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292935v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_31" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109670v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621665v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930096v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33223-5_32" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2019.8876965" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559799v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692700v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50127-7_18" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316840v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128897" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592040v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Valet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140249v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_24" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188599v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614924v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614925v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_50" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089296" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614933v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632111" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614932v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530331" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614935v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614936v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002364301920198" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614939v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77010-7_35" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S68BB28Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615570v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615569v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107763v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Razik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parlangeau-Vall&#232;s" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104131v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099459v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fontaine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615573v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615574v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacob" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parlangeau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615579v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615577v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSLP.1996.608011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615575v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1996.543249" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615578v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615583v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437245v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615581v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488683v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cauvet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/documentation/approches-pour-la-recherche-d-information-en-contexte-document-numerique-rsti-serie-dn-volume-15-n-1-janvier-avril-2012/bellot/hermes-science-publications/livre/9782746239609" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501485v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860710v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Andriamampianina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Azabou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Khrouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Feki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSITA.2017070105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raynaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Iris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Idarrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djemal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.14.3.75-95" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.2.37-61" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E8DCBA7256C4D3EC24E27A7113BAFB3BAFE61FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C57ED53DE59450F2C1CA45392111D935FB1934AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Paolillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Valera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpei Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2025.48" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04634197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Valera Hernan Humberto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Alexandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04634188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Hernan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04549466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n H &#193;lvarez Valera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maurice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04634200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valera Humberto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Cheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33377-4_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07472-1_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_31" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33223-5_32" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2019.8876965" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50127-7_18" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Valet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316840v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128897" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_24" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_50" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089296" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530331" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002364301920198" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77010-7_35" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S68BB28Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Razik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parlangeau-Vall&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615572v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fontaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacob" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parlangeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSLP.1996.608011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615575v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1996.543249" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cauvet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/documentation/approches-pour-la-recherche-d-information-en-contexte-document-numerique-rsti-serie-dn-volume-15-n-1-janvier-avril-2012/bellot/hermes-science-publications/livre/9782746239609" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501485v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>