--- v1 (2026-04-30)
+++ v2 (2026-05-27)
@@ -7295,191 +7295,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03615581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection Automatique de Paramètres Articulatoires pour la Reconnaissance Automatique de la Parole</w:t>
+                <w:t xml:space="preserve">A Descriptive Framework for the Investigation of Spatio-Temporal Relationships among Track Variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine André-Obrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs1995</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 1995, Paris, France. pp.90-91</w:t>
+              <w:t xml:space="preserve">13th Internatinal Congress of Phonetic Sciences (ICPhS 1995)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IPA : International Phonetic Association, Aug 1995, Stockholm, Sweden. pp.312-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615583v1</w:t>
+                <w:t xml:space="preserve">hal-03615580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Descriptive Framework for the Investigation of Spatio-Temporal Relationships among Track Variables</w:t>
+                <w:t xml:space="preserve">Détection Automatique de Paramètres Articulatoires pour la Reconnaissance Automatique de la Parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Vallès-Parlangeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Marchal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Internatinal Congress of Phonetic Sciences (ICPhS 1995)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IPA : International Phonetic Association, Aug 1995, Stockholm, Sweden. pp.312-315</w:t>
+              <w:t xml:space="preserve">1ères Journées Jeunes Chercheurs1995</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 1995, Paris, France. pp.90-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615580v1</w:t>
+                <w:t xml:space="preserve">hal-03615583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8026,51 +8026,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860710v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Andriamampianina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Azabou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Khrouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Feki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSITA.2017070105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raynaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Iris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Idarrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djemal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.14.3.75-95" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.2.37-61" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E8DCBA7256C4D3EC24E27A7113BAFB3BAFE61FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C57ED53DE59450F2C1CA45392111D935FB1934AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Paolillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Valera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpei Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2025.48" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04634197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Valera Hernan Humberto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Alexandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04634188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Hernan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04549466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n H &#193;lvarez Valera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maurice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04634200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valera Humberto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Cheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33377-4_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07472-1_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_31" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33223-5_32" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2019.8876965" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50127-7_18" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Valet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316840v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128897" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_24" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_50" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089296" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530331" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002364301920198" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77010-7_35" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S68BB28Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Razik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parlangeau-Vall&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615572v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fontaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacob" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parlangeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSLP.1996.608011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615575v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1996.543249" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615583v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615580v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cauvet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/documentation/approches-pour-la-recherche-d-information-en-contexte-document-numerique-rsti-serie-dn-volume-15-n-1-janvier-avril-2012/bellot/hermes-science-publications/livre/9782746239609" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501485v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03860710v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Andriamampianina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ravat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiefu Song" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#232;s-Parlangeau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.datak.2022.102017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451061v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Azabou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Khrouf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamel Feki" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Soul&#233;-Dupuy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/IJSITA.2017070105" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451041v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Raynaut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207080v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Bour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Iris" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Mammass" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Idarrou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Djemal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614927v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Chevalier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Julien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ISI.14.3.75-95" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mbarki" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/dn.10.2.37-61" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8E8DCBA7256C4D3EC24E27A7113BAFB3BAFE61FA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Andr&#233;-Obrecht" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19945100" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C57ED53DE59450F2C1CA45392111D935FB1934AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05596786v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Franchist&#233;guy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Paolillo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093346v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Valera" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roose" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05486327v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanpei Wang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48786/edbt.2025.48" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04634197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvarez-Valera Hernan Humberto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Alexandre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04634188v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Hernan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700543v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moncef Garouani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-0573-6_10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04549466v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n H &#193;lvarez Valera" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Maurice" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04634200v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valera Humberto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240413v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42941-5_15" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117586v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhi Cheng" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-33377-4_6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694949v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694272v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-07472-1_21" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-75018-3_31" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419422v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930096v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-33223-5_32" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621665v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Capus" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418313v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2019.8876965" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470864v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559799v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Aligon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussille" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470866v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Valet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03627164v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388439v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692700v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-50127-7_18" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592040v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Valet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470871v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316840v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2015.7128897" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140249v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11587-0_24" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188599v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614924v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614925v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13681-8_50" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614929v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2009.5089296" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614931v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614930v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614933v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RCIS.2008.4632111" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614932v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530331" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614936v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0002364301920198" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614935v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03614939v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77010-7_35" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S68BB28Z-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615569v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615570v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107763v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Razik" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fohr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Mella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parlangeau-Vall&#232;s" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107706v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Farinas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Illina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Magrin-Chagnolleau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104131v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine S&#233;nac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00099459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615572v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Fontaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615573v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrino" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615574v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437201v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jacob" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Parlangeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615578v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615577v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marchal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSLP.1996.608011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615575v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.1996.543249" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615582v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437245v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615581v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615580v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615583v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488683v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bellot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine Cauvet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Pasi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/documentation/approches-pour-la-recherche-d-information-en-contexte-document-numerique-rsti-serie-dn-volume-15-n-1-janvier-avril-2012/bellot/hermes-science-publications/livre/9782746239609" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501485v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00107633v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>